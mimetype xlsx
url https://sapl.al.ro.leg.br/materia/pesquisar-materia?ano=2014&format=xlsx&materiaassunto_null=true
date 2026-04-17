--- v0 (2025-12-18)
+++ v1 (2026-04-17)
@@ -51,6770 +51,6770 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>COESP</t>
   </si>
   <si>
     <t>COMISSÃO ESPECIAL LEI Nº 1079, 10-04=1950</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/</t>
+    <t>http://sapl.al.ro.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">COMISSÃO ESPECIAL PARA EMITIR PARECER SOBRE A DENÚNCIA DE CRIME DE RESPONSABILIDADE CONTRA O SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COMPOSTA PELOS DEPUTADOS:  CLÁUDIO CARVALHO-PT, LEBRÃO-PTN, EUCLIDES MACIEL-PSDB, EDSON MARTINS-PMDB E VALDIVINO TUCURA-PRP. </t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ZEQUINHA ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6167/6167_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6167/6167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELETÍSSIMO SENHOR GOVERNADOR, COM CÓPIA A SEAS E DEFESA CIVIL, A NECESSIDADE URGENTE DE AMPLIAR DILIGÊNCIA DE APOIO ÀS FAMÍLIAS DO BAIXO MADEIRA NA COMUNIDADE DE CONCEIÇÃO DO GALERA, DEVIDO O SINITRO DE ALAGAÇÃO NESTA LOCALIDADE.</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6169/6169_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6169/6169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO GOVERNADOR, COM CÓPIA A SEAS E DEFESA CIVIL, A NECESSIDADE URGENTE DE AMPLIAR DILIGÊNCIA DE APOIO ÀS FAMÍLIAS DO BAIXO MADEIRA NA COMUNIDADE DE BOMFIM, DEVIDO O SINISTRO DE ALAGAÇÃO NESTA LOCALIDADE.</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6171/6171_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6171/6171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO GOVERNADOR, COM CÓPIA A SEAS E DEFESA CIVIL, A NECESSIDADE URGENTE DE AMPLIAR DILIGÊNCIA DE APOIO ÀS FAMÍLIAS DO BAIXO MADEIRA NA COMUNIDADE DE TIRA FOGO, DEVIDO O SINISTRO DE ALAGAÇÃO NESTA LOCALIDADE.</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6173/6173_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6173/6173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR, COM CÓPIA A SEAS E DEFESA CIVIL, A NECESSIDADE URGENTE DE AMPLIAR DILIGÊNCIA DE APOIO ÀS FAMÍLIAS DO BAIXO MADEIRA NA COMUNIDADE DE SÃO JOSÉ, DEVIDO O SINISTRO DE ALAGAÇÃO NESTA LOCALIDADE.</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t xml:space="preserve">EDVALDO SOARES </t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6175/6175_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6175/6175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGENS DE RONDÔNIA, DR. LÚCIO MOSQUINE A INCLUSÃO DA PREFEITURA MUNICIPAL DE MACHADINHO DO OESTE, NO "PROGRAMA MÃO AMIGA".</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>JEAN OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6176/6176_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6176/6176_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA AO GOVERNO DO ESTADO, A NECESSIDADE DE VIABILIZAR PARCERIAS COM PREFEITURAS DE RONDÔNIA, ATINGIDAS PELAS CHUVAS E ENCHENTES, COM VISTAS A PRESTAR ASSISTENCIA SOCIAL E MÉDICAS A POPULAÇÃO AFETADA EM RONDÔNIA".</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>EDSON MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6178/6178_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6178/6178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA A CONSTITUIÇÃO DE UM GRUPO DE ENFRENTAMENTO DE CRISE EM TEMPOS DE ENCHENTES E ESTADO DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6179/6179_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6179/6179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA COM CÓPIA AO DER, A NECESSIDADE URGENTE DA CONSTRUÇÃO DE 37 (TRINTA E SETE) KM DE PAVIMENTAÇÃO ASFÁLTICA, DA RO 399, PERCURSO QUE LIGA O MUNICÍPIO DE CEREJEIRA AO DE PIMENTEIRAS._x000D_
 </t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6180/6180_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6180/6180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR, COM CÓPIA A SEAS E DEFESA CIVIL, A NECESSIDADE URGENTE DE AMPLIAR DILIGÊNCIA DE APOIO ÀS FAMÍLIAS DO BAIXO MADEIRA NA COMUNIDADE DE PAPAGAIO, DEVIDO O SINISTRO DE ALAGAÇÃO NESTA LOCALIDADE.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6181/6181_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6181/6181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR, COM CÓPIA A SEAS E DEFESA CIVIL, A NECESSIDADE URGENTE DE AMPLIAR DILIGÊNCIA DE APOIO ÀS FAMÍLIAS DO BAIXO MADEIRA NA COMUNIDADE DE MURURÉ, DEVIDO O SINISTRO DE ALAGAÇÃO NESTA LOCALIDADE. </t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6182/6182_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6182/6182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR, COM CÓPIA A SEAS E DEFESA CIVIL, A NECESSIDADE URGENTE DE AMPLIAR DILIGÊNCIA DE APOIO ÀS FAMÍLIAS DO BAIXO MADEIRA NA COMUNIDADE DE CATARINA, DEVIDO O SINISTRO DE ALAGAÇÃO NESTA LOCALIDADE.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6183/6183_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6183/6183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR, COM CÓPIA A SEAS E DEFESA CIVIL, A NECESSIDADE URGENTE DE AMPLIAR DILIGÊNCIA DE APOIO ÀS FAMÍLIAS DO BAIXO MADEIRA NA COMUNIDADE DE POMBAL, DEVIDO O SINISTRO DE ALAGAÇÃO NESTA LOCALIDADE</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>EPIFÂNIA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6184/6184_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6184/6184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DETRAN, A OBRIGATORIEDADE DE ENVIO ELETRÔNICO OU CARTA AO TITULAR DA CARTEIRA DE HABILITAÇÃO COMUNICANDO A DATA DO VENCIMENTO, QUANTIDADE DE INFRAÇÃO E PONTOS ANOTADOS NA CNH.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>LEBRÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6185/6185_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6185/6185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO COM CÓPIA A SEDUC, NECESSIDADE DE CONSTRUÇÃO DE UMA QUADRA POLI ESPORTIVA NA ESCOLA DE ENSINO FUNDAMENTAL MONTEIRO LOBATO,NO DISTRITO DE TERRA BOA MUNICÍPIO DE ALVORADA DO OESTE/RO.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6186/6186_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6186/6186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO COM CÓPIA AO DIRETOR DO DER À NECESSIDADE DE CONSTRUÇÃO DE UMA PONTE NA LINHA C-03 QUE INTERLIGA A LINHA OITAVINHA DO MUNICÍPIO DE ALVORADA DO OESTE.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6187/6187_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6187/6187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO À NECESSIDADE DE CONSTRUÇÃO DE BANHEIROS E VESTIÁRIOS, PARA ATENDER OS ALUNOS DA ESCOLA DO PLANALTO SÃO LUIZ MUNICÍPIO DE CABIXI/RO.</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6188/6188_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6188/6188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE INTERCEDER JUNTO AO DEPARTAMENTO DE ESTRADA E RODAGEM - DER, PARA A ESTADUALIZAÇÃO DA LINHA A-07 TRECHO QUE COMPREENDE O MUNICÍPIO DE URUPÁ A LINHA 28 KM 09, ATE A CIDADE DE JI-PARANÁ/RO.</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6189/6189_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6189/6189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AIS EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, C/C AO SENHOR WILLIAMES PIMENTEL SECRETARIO, A NECESSIDADE DE DISPONIBILIZAR UM APARELHO DE RAIOS-X, PARA ATENDER AS NECESSIDADES DO HOSPITAL DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6190/6190_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6190/6190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A CAERD, PARA QUE AGILIZE O PROCESSO DE IMPLANTAÇÃO DA REDE DE ÁGUA NOS DISTRITOS DE JACI-PARANÁ, NOVA CALIFÓRNIA E UNIÃO BANDEIRANTE, DO MUNICÍPIO DE PORTO VELHO. </t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>LUIZ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6191/6191_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6191/6191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO MINISTÉRIO DO TRABALHO E EMPREGO ATRAVÉS DA SUA SUPERINTENDÊNCIA REGIONAL EM RONDÔNIA-SRTE/RO, COM CÓPIA PARA SUPERINTENDÊNCIA FEDERAL DA PESCA E AQUICULTURA, A PRORROGAÇÃO DO SEGURO-DEFESO PARA MAIS 60 (SESSENTA) DIAS, EM FUNÇÃO DO DESEQUILÍBRIO AMBIENTAL PROVOCADO PELAS ENCHENTES DO RIO MADEIRA.</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6192/6192_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6192/6192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, C/C AO SENHOR LÚCIO MOSQUINE DIRETOR DO DEOSP, A NECESSIDADE DA CONSTRUÇÃO DE UMA PRAÇA COM PARQUE INFANTIL E EQUIPAMENTOS DE ACADEMIA PARA PRÁTICA DE ATIVIDADES FÍSICAS, NOS BAIRROS SÃO PEDRO, JARDIM DAS SERINGUEIRAS E DUQUE DE CAXIAS NO MUNICÍPIO DE JÍ-PARANÁ.</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6193/6193_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6193/6193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DER, PARA VIABILIZAR ESTUDOS NO SENTIDO DE LIGAR O MUNICÍPIO DE CANDEIAS DO JAMARI AO MUNICÍPIO DE ITAPUÃ D'OESTE, ATRAVÉS DA LINHA 45.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6194/6194_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6194/6194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, C/C AO SENHOR WILLIAMES PIMENTEL SECRETARIO, A NECESSIDADE DE DISPONIBILIZAR TRANSPORTE PARA PACIENTES PORTADORES DE CÂNCER DO MUNICÍPIO DE JÍ-PARANÁ.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>MARCELINO TENÓRIO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6195/6195_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6195/6195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA CRIAÇÃO DE UM PROGRAMA DE PARCELAMENTO DE DÍVIDAS DOS PRODUTORES RURAIS, PSICULTORES, INDUSTRIAIS, E EMPRESÁRIOS DE UM MODO GERAL, COM SEDAM EM ATRASO.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6196/6196_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6196/6196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA A SEDUC, A OBRIGATORIEDADE DE EXAMES OFTALMOLÓGICOS E EXAMES AUDITIVOS, BEM COMO A GARANTIA DE PRÓTESE AOS ALUNOS DA REDE ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6197/6197_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6197/6197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA INSTALAÇÃO DE 01 (UM) REDUTOR DE VELOCIDADE NA ALTURA DO KM 28 DA RO-473, QUE LIGA A BR-364 AO MUNICÍPIO DE TEIXEIRÓPOLIS.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6198/6198_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6198/6198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A NECESSIDADE DA INSTALAÇÃO DE 01 (UM) REDUTOR DE VELOCIDADE NA ALTURA DO KM 24 DA RO-473, TRECHO COMPREENDIDO DA BR-364 AO MUNICÍPIO DE TEXEIRÓPOLIS._x000D_
 </t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6199/6199_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6199/6199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA INTALAÇÃO DE 01 (UM)REDUTOR DE VELOCIDADE NA ALTURA DO KM 24 DA RO-470, NA LIGAÇÃO DO MUNICÍPIO DE OURO PRETO DO OESTE COM O MUNICÍPIO DE NOVA UNIÃO.</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>RIBAMAR ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6200/6200_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6200/6200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA A CONSTRUÇÃO DE UMA ESCOLA ESTADUAL PRÓXIMA AO BAIRRO NOVO NO MUNICÍPIO DE PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6201/6201_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6201/6201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA ATRAVÉS DA SECRETARIA DE SAÚDE - SESAU À NECESSIDADE DE ADQUIRIR UM APARELHO DE REALIZAÇÃO DE EXAMES DE "RAIOS-X" PARA ATENDER O HOSPITAL ANSELMO BIANCHINI DO MUNICÍPIO DE NOVA BRASILÂNDIA DO OESTE.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6202/6202_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6202/6202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA COM CÓPIA ÀS PRESTADORAS DE SERVIÇODE TELEFONIA MÓVEL, CLARO S/A, VIVO S/A, TIM CELULAR S/A E OI BRASIL/TELECOM S/A E CÓPIA PARA ANATEL - AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES, A NECESSIDADE DA INSTALAÇÃO DOS SERVIÇOS DE TELEFONIA MÓVEL EM TODOS OS DISTRITOS DO ESTADO DE RONDÔNIA, EM ESPECIAL OS DISTRITOS DE EXTREMA, NOVA CALIFÓRNIA, FORTAÇEZA DO ABUNÃ, VISTA ALEGRE DO ABUNÃ, UNIÃO DOS BANDEIRANTES, MIGRATENÓPOLIS (DISTRITO DO MUNICÍPIO DE NOVO HORIZONTE), JARDINÓPOLIS (DISTRITO DO MUNICÍPIO CASTANHEIRAS), TARILÂNDIA (DISTRITO DO MUNICÍPIO DE JARU), SANTANA DO GUAPORÉ (DISTRITO DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ), SÃO DOMINGOS (DISTRITO DO MUNICÍPIO DE COSTA MARQUES), NOVO PARAÍSO (DISTRITO DO MUNICÍPIO DE SÃO FELIPE), PALMARES D'OESTE (DISTRITO DO MUNICÍPIO DE THEOBROMA) E TODOS OS DEMAIS DISTRITOS DO ESTADO QUE NÃO POSSUAM ATENDIMENTO DE SMP - SERVIÇO MÓVEL PESSOAL.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6203/6203_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6203/6203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNANDOR A NECESSIDADE DO ENVIO DE UMA VIATURA NOVA E UM DECIBELÍMETRO PARA A POLÍCIA MILITAR DO MUNICÍPIO DE MIRANTE DA SERRA.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6204/6204_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6204/6204_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, COM CÓPIA PARA SECRETARIA DE SEGURANÇA DE DEFESA DA CIDADANIA - SESDEC, DA NECESSIDADE DA DISPENSA DE PAGAMENTO DE TAXAS PARA EMISSÃO DE DOCUMENTOS DA POPULAÇÃO ATINGIDA PELAS ENCHENTES NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6205/6205_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6205/6205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS DE RODAGENS E TRANSPORTES - DER, A RECONSTRUÇÃO E A MANUTENÇÃO DA PONTE SOBRE O RIO PRETO NO TRAVESSÃO B-6, 5 NO MUNICÍPIO DE RIO CRESPO.</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6206/6206_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6206/6206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS DE RODAGENS E TRANSPORTES - DER, A NECESSIDADE DE ESTADUALIZAR (RO) A LINHA 45 QUE LIGA A BR-364 A VILA NOVA DE SAMUEL NO MUNICÍPIO DE CANDEIAS DO JAMARI.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>LUIZINHO GOEBEL</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6207/6207_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6207/6207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA, INTERCEDER JUNTO AOS ÓRGÃOS COMPETENTES, PARA IMPLANTAR O SHOPPING CIDADÃO NO MUNICÍPIO DE VILHENA/RO.</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6208/6208_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6208/6208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNI, INTERCEDER JUNTO AOS ÓRGÃOS COMPETENTES, PARA A AMPLIAÇÃO DO NÚMERO DE DELEGADOS LOCALIZADO NA REGIÃO DA GRANDE OURO PRETO DO OESTE/RO.</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6209/6209_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6209/6209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA, INTERCEDER JUNTO AOS ÓRGÃOS COMPETENTES, PARA QUE O DISTRITO DE QUERÊNCIA DO NORTE USUFRUA DA ACADEMIA DA 3° IDADE LOCALIZADO NO MUNICÍPIO PRIMAVERA DO RONDÔNIA/RO.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>FLÁVIO LEMOS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6210/6210_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6210/6210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA COM CÓPIA AO SENHOR PRESIDENTE DA AGÊNCIA DE DEFESA SANITÁRIA AGROSILVOPASTORIL DO ESTADO DE RONDÔNIA - IDARON, PARA QUE O MESMO VENHA A INSTALAR UM POSTO DE ATENDIMENTO NO DISTRITO DE VILA UNIÃO NO MUNICÍPIO DE CAMPO NOVO.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6211/6211_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6211/6211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA COM CÓPIA AO SENHOR SECRETÁRIO ESTADUAL DE SAÚDE - SESAU E AO SENHOR SUPERITENDENTE DA SUPEL, PARA QUE OS MESMOS VENHAM A INFORMAR OS PROCEDIMENTOS QUE VEM SE REALIZANDO JUNTO À COMPRA E RESTABELECIMENTO DO FORNECIMENTO DO MEDICAMENTO SOMATROPINA 12UI.</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6212/6212_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6212/6212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA AO SENHOR DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS DE RODAGENS E TRANSPORTES - DER, A NECESSIDADE DA RECUPERAÇÃO DO IGARAPÉ CENTRAL NO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6213/6213_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6213/6213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A ESTADUALIZAÇÃO DA LINHA 122 LADO SUL, QUE LIGA O MUNICÍPIO DEW NOVA BRASILÂNDIA DO OESTE AO DISTRITO DE NOVA GEÁSIA (MUNICÍPIO DE ALTA FLORESTA) EM UMA EXTENSÃO DE 29 KM.</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6214/6214_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6214/6214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA, C/C AO SECRETÁRIO DO ESTADO DE EDUCAÇÃO DA NECESSIDADE DE EXTENSÃO DO 2° GRAU - EJA, NA ESCOLA VANDERNEI SEBASTIÃO DOS SANTOS JUNIOR, LOCALIZADA NO ASSENTAMENTO PALMA ARRUDA PARA ATENDER CERCA DE 100 ALUNOS.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6269/6269_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6269/6269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA COM CÓPIA AO DER, A NECESSIDADE URGENTE DA RECONSTRUÇÃO DO TRECHO DA ESTRADA QUE LIGA O DISTRITO DE UNIÃO BANDEIRANTES A LINHA 28 NO DISTRITO DE NOVA DIMENSÃO, EM NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6270/6270_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6270/6270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA, DR. LÚCIO MOSQUINE A INCLUSÃO DA PREFEITURA MUNICIPAL DE CUJUBIM, NO "PROGRAMA MÃO AMIGA".</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6271/6271_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6271/6271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, C/C PARA A SECRETARIA DE ESTADO DA AGRICULTURA - SEAGRI/RO, A NECESSIDADE DA AQUISIÇÃO DE 300 (TREZENTAS TONELADAS) DE CALCÁRIO, PARA ATENDER O MUNICÍPIO DE PARECIS, NESTE ESTADO DE RONDÔNIA</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6272/6272_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6272/6272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, C/C PARA A SECRETARIA DE ESTADO DA AGRICULTURA - SEAGRI/RO, A NECESSIDADE DA AQUISIÇÃO DE 200 (DUZENTAS TONELADAS) DE CALCÁRIO, PARA ATENDER O MUNICÍPIO DE THEOBROMA, NESTE ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>GLAUCIONE</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6273/6273_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6273/6273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA ATRAVÉS DA SECRETARIA DE EDUCAÇÃO - SEDUC. A NECESSIDADE DE DISPONIBILIZAÇÃO DE UM ÔNIBUS DE 44 (QUARENTA E QUATRO LUGARES) LUGARES PARA O TRANSPORTE DOS PROFESSORES QUE ATUAM NO DISTRITO DO RIOZINHO MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6274/6274_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6274/6274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DE VIABILIZAR A AMPLIAÇÃO DE SALAS DE AULA E CONSTRUÇÃO DE REFEITÓRIO E BIBLIOTECA, SALA DE INFORMÁTICA, E PASSARELAS DE ACESSO AOS BANHEIROS ESCOLA ESTADUAL ENSINO FUNDAMENTAL MARIA DI SANCTI SANTOS NO MUNICÍPIO DE ESPIGÃO DO OESTE - RO.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6275/6275_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6275/6275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, C/C PARA A SECRETARIA DE ESTADO DA AGRICULTURA - SEAGRI/RO, A NECESSIDADE DA AQUISIÇÃO DE 500 (QUINHENTAS TONELADAS) DE CALCÁRIO, PARA ATENDER O MUNICÍPIO DE BURITIS NESTE ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t xml:space="preserve">BRITO DO INCRA </t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6276/6276_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6276/6276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, A NECESSIDADE QUE SEJA REALIZADA ALTERAÇÕES NA LEI N° 1053 DE 22 DE FEVEREIRO DE 2002, NA LEI 2461, DE 17 DE MAIO DE 2011 E DECRETO N°9841 DE 22 DE FEVEREIRO DE 2002.</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>VALDIVINO TUCURA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6277/6277_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6277/6277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA O DEOSP, A CONSTRUÇÃO DE 04 SALAS DE AULA, 01 REFEITÓRIO E COBERTURA DA QUADRA POLIESPORTIVA DA ESCOLA E.E.E.F. BOM SUCESSO NO MUNICÍPIO DE PIMENTA BUENO.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6278/6278_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6278/6278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, C/C AO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA E 5° BATALHÃO DE ENGENHARIA E CONSTRUÇÃO, A NECESSIDADE DE INSTALAR UMA PONTE MÓVEL NA RO 05, NUM TRECHO INTERDITADO PELA ENCHENTE, QUE LIGA PORTO VELHO AS LOCALIDADES DO BAIXO MADEIRA, PRECISAMENTE NA LADEIRA DO PIAUÍ.</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>KAKÁ MENDONÇA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6279/6279_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6279/6279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS - DEOSP, COM CÓPIA PARA O EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA A NECESSIDADE DA CONSTRUÇÃO DE GALERIA E ABERTURA DA RUA RIO BRANCO, LIGANDO A RUA 13, À AV. 7 DE SETEMBRO NO MUNICÍPIO DE ESPIGÃO DO OESTE/RO.</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6280/6280_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6280/6280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA, INTERCEDER JUNTO AOS ÓRGÃOS COMPETENTES, PARA CONSTRUÇÃO DE UMA QUADRA COBERTA NO 3° BATALHÃO DE POLICIA MILITAR LOCALIZADO NO MUNICÍPIO DE VILHENA/RO.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6281/6281_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6281/6281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA A NECESSIDADE DA REFORMA E AMPLIAÇÃO DA EEFM TANCREDO DE ALMEIDA NEVES, NO DISTRITO DE PACARANA NO MUNICÍPIO DE ESPIGÃO DO OESTE/RO.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>MAURÃO DE CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6282/6282_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6282/6282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO AO DER - DEPARTAMENTO DE ESTRADAS E RODAGENS E AOS PROGRAMAS ESTADUAIS DE APOIO ÀS ESTRADAS VICINAIS A: RECUPERAÇÃO, PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS VICINAIS: LINHAS 1,2,3,4,5,6,7 E O TRAVESSÃO MARCO 8 MINAS NOVA, DO MUNICÍPIO DE: BURITIS.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6283/6283_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6283/6283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO AO DER - DEPARTAMENTO DE ESTRADAS E RODAGENS E AOS PROGRAMAS ESTADUAIS DE APOIO ÀS ESTRADAS VICINAIS A: RECUPERAÇÃO E MANUTENÇÃO DE ESTRADAS, ASSIM COMO, LIMPEZA DAS LATERAIS, DA ÁEREA RURAL, DO MUNICÍPIO DE: TEIXEIRÓPOLIS.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6284/6284_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6284/6284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DA "IMPLANTAÇÃO DO: TÍTULO JÁ", DO PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA URBANA E DESMEMBRAMENTOS DE DIVERSOS BAIRROS EM JI-PARANÁ.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6285/6285_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6285/6285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO SOBRE A NECESSIDADE DE VIABILIZAR JUNTO À: SECRETARIA DE ESTADO DA SAÚDE, PARA AQUISIÇÃO DE: 01 (UM) APARELHO PARA MAMOGRAFIA AO MUNICÍPIO DE: JI-PRANÁ.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6286/6286_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6286/6286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA, INTERCEDER JUNTO AOS ÓRGÃOS COMPETENTES, PARA IMPLANTAÇÃO DE UMA RESIDÊNCIA DO DEPARTAMENTO DE ESTRADAS E RODAGEM (DER-RO)NO MUNICÍPIO DE VILHENA/RO.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6287/6287_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6287/6287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DE INSTALAÇÃO DE 02 QUEBRA-MOLAS NO INÍCIO DA LINHA 31, KM 28 NA RO 473, NO MUNICÍPIO DE TEXEIROPOLIS.</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6288/6288_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6288/6288_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO QUE ENCAMINHE EM FORMA DE PROJETO DE LEI O ANTEPROJETO EM ANEXO.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>ADELINO FOLLADOR</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6289/6289_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6289/6289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA AO DER A NECESSIDADE DA RECUPERAÇÃO DO ASFALTO DA RO 140, QUE DA ACESSO AO MUNICÍPIO DE CACAULÂNDIA-RO.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6290/6290_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6290/6290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA A SESDEC A NECESSIDADE DA CONSTRUÇÃO DO QUARTEL DA POLICIA MILITAR NO MUNICÍPIO DE CACAULANDIA-RO</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6291/6291_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6291/6291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO COM CÓIPA PARA O DER, A RECUPERAÇÃO TOTAL DA RO 010 NO TRECHO QUE VAI DO MUNICÍPIO DE PIMENTA BUENO ATÉ O MUNICÍPIO DE ROLIM DE MOURA.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6292/6292_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6292/6292_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA CONSTRUÇÃO DE BUEIROS TRIPLOS CELULARES DE CONCRETO NA RO-603 DO MUNICÍPIO DE THEOBROMA.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6293/6293_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6293/6293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, QUE SEJA ACRESCENTADO O ITEM III AO ART.1° DA LEI N° 2417 DE 24 DE FEVEREIRO DE 2011, INCORPORANDO A GRATIFICAÇÃO DE PRODUTIVIDADE AOS VENCIMENTOS DOS SERVIDORES OCUPANTES DOS CARGOS DE: ENGENHEIRO, ARQUITETO, AGRÔNOMO, GEÓLOGO, GEÓGRAFO, METEOROLOGISTA, ENGENHEIRO OPERACIONAL E TECNÓLOGO.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6294/6294_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6294/6294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUPERINTENDÊNCIA REGIONAL, DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES - DNIT/RO, A NECESSIDADE DE RECUPERAÇÃO E A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA BR 364 NO TRECHO PORTO VELHO - CANDEIAS DO JAMARI/RO.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6295/6295_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6295/6295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR, COM CÓPIA AO DER, PARA QUE INCLUA NA PROGRAMAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NO TRECHO DA RUA JUSSARA ATÉ A RUA RAIMUNDO CANTUÁRIA NO BAIRRO JARDIM SANTANA, LIGANDO AO CONJUNTO ORGULHO DO MADEIRA, EM PORTO VELHO.</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6296/6296_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6296/6296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO AO DER - DEPARTAMENTO DE ESTRADAS E RODAGENS E AOS PROGRAMAS ESTADUAIS DE APOIO ÀS ESTRADAS VICINAIS, PARA: - SUBSTITUIÇÃO DA PONTE NO RIO DOM JOÃO, NO TRAVESSÃO ENTRE A 4ª LINHA E 5ª LINHA; - SUBSTITUIÇÃO DE UMA PONTE, LOCALIZADA NA 2ª LINHA E SUBSTIUIÇÃO DE UMA PONTE NO TRAVESSÃO QUE DÁ ACESSO NA LINHA 118, PARA LINHA 140, POR: "TUBOS ARMICOS", MUNICÍPIO DE: PRESIDENTE MÉDICI.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6297/6297_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6297/6297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO AO DER - DEPARTAMENTO DE ESTRADAS E RODAGENS E AOS PROGRAMAS ESTADUAIS DE APOIO ÀS ESTRADAS VICINAIS, PARA "RECUPERAÇÃO DE CASCALHAMENTO", DA LINHA 02 ATÉ O DISTRITO DE TRÊS COQUEIROS, INICIANDO A RECUPERAÇÃO PELA LINHA 05, DO DISTRITO DE: RIO BRANCO, MUNICÍPIO DE CAMPO NOVO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6298/6298_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6298/6298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO AO DETRAN - DEPARTAMENTO ESTADUAL DE TRÂNSITO, A APOIAR O: PROJETO "SINALIZAÇÃO DE TRÂNSITO", NO MUNICÍPIO DE: NOVO HORIZONTE DO OESTE E O DISTRITO DE: MIGRANTINÓPOLIS.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6299/6299_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6299/6299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DE DEPARTAMENTO DE ESTRADAS E RODAGENS - DER. A NECESSIDADE DE RECUPERAÇÃO TOTAL DA ESTRADA VICINAL, LINHA 06, QUE LIGA OS MUNICÍPIOS DE CACOAL E MINISTRO ANDREAZZA - RO.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6300/6300_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6300/6300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA ATRAVÉS DO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER. A NECESSIDADE DE RECUPERAÇÃO DA ESTRADA VICINAL DO CINTURÃO VERDE NO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6301/6301_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6301/6301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO SO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO E DEFESA E CIDADANIA - SESDEC, A NECESSIDADE DE VIABILIZAR PATRULHA COMUNITÁRIA E CÂMERAS DE VIGILÂNCIA NOS BAIRROS QUE ESPECIFICA, NA ZONA LESTE DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6302/6302_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6302/6302_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SUPERINTENDÊNCIA ESTADUAL DE ESPORTE CULTURA E LAZER, A NECESSIDADE DE QUE SEJA FEITO REFORMA GERAL, DO CEDEL - QUE ATENDE OS BAIRROS ULISSES GUIMARÃES E MARCOS FREIRE - ZONA LESTE DE PORTO VELHO/RO".</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6303/6303_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6303/6303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR, COM CÓPIA A SEDUC, A NECESSIDADE URGENTE DE CONSTRUÇÃO DO MURO DA ESCOLA TIRADENTES NO MARCO 20-NO MUNICÍPIO DE BURITIS.</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6304/6304_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6304/6304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DA RECUPERAÇÃO DO TRAVESSÃO B - 80 (BR 364) ATÉ A LINHA C15.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6305/6305_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6305/6305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DER A NECESSIDADE URGENTE DA RECUPERAÇÃO DA RODOVIA RO 010, QUE LIGA OS MUNICÍPIOS DE CACAULANDIA E MONTE NEGRO NUMA EXTENSÃO DE APROXIMADAMENTE 50 QUILÔMETROS, A MESMA NÃO FOI CONCLUÍDA NO ANO PASSADO.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6306/6306_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6306/6306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER E TAMBÉM A RESIDÊNCIA DO DER EM ARIQUEMES, A NECESSIDADE DA RECUPERAÇÃO DO TRECHO QUE LIGA O MUNICÍPIO DE CACAULANDIA AO DISTRITO DE COLINA VERDE.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6307/6307_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6307/6307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER E TAMBÉM A RESIDÊNCIA DO DER EM ARIQUEMES, A NECESSIDADE DA RECUPERAÇÃO DA RO 144 ENTRE BR 364 PASSANDO POR JOELANDIA ATÉ A LINHA C0.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6308/6308_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6308/6308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SEDUC, A NECESSIDADE DE FAZER UM TREINAMENTO BÁSICO DE PRIMEIROS SOCORROS EM NÍVEL DE ESTADO A TODOS OS PROFESSORES DAS SÉRIES INICIAIS.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6351/6351_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6351/6351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DER, A NECESSIDADE DE RECUPERAÇÃO E REFORMA DE PONTE SOB O RIO PARAÍSO, QUE LIGA O MUNICÍPIO DE VALE DO PARAÍSO AO DISTRITO DE RONDOMINAS.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6352/6352_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6352/6352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DER, A NECESSIDADE DE RECUPERAÇÃO E ASFALTAMENTO DA RODOVIA 460, QUE LIGA OS MUNICÍPIOS DE BURITIS E ARIQUEMES.</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6353/6353_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6353/6353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DER, A ESTADUALIZAÇÃO DO TRAVESSÃO SURUÍ QUE INTERLIGA ALVORADA DO OESTE A MIRANTE DA SERRA, ACOLHENDO 11 LINHAS.</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6354/6354_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6354/6354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO, DR. CONFÚCIO MOURA A REFORMA GERAL DO HOSPITAL DE PEQUENO PORTE DO MUNICÍPIO DE VALE DO PARAÍSO.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6355/6355_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6355/6355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA COM CÓPIA PARA SECRETARIA ESTADUAL DE SAÚDE - SESAU A NECESSIDADE DE READEQUAÇÃO DOS VALORES PRATICADOS POR SESSÃO DE HEMODIÁLISE, REITERANDO INDICAÇÃO DE Nº 2014/2013 FEITA EM 16/10/2013.</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6356/6356_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6356/6356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA SECRETARIA DE ESTADO DE FINANÇAS - SEFIN, PARA QUE ADOTE PROVIDÊNCIAS NO SENTIDO DE FLEXIBILIZAR O PRAZO DE PAGAMENTO DO IMPOSTO SOBRE CIRCULAÇÃO DE MERCADORIAS E SERVIÇOS (ICMS) PARA AS EMPRESAS QUE FORAM ATINGIDAS PELAS ENCHENTES DO RIO MADEIRA E TIVERAM SUAS ATIVIDADES PARALISADAS.</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6357/6357_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6357/6357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A DIRETORIA EXECUTIVA DA ELETROBRÁS DISTRIBUIDORA RONDÔNIA, A NECESSIDADE DE CONCEDER AOS USUÁRIOS QUE FORAM AFETADOS PELAS ALAGAÇÕES PROVOCADAS PELAS ENCHENTES DO RIO MADEIRA, DO PARCELAMENTO DE SUAS CONTAS COM PRAZOS MAIORES PARA SEU PAGAMENTO, EM FUNÇÃO DOS GRAVES PREJUÍZOS ACARRETADOS AOS MESMOS.</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6358/6358_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6358/6358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À PRESIDÊNCIA DO BANCO DA AMAZÔNIA, COM CÓPIA PARA SUA SUPERINTENDÊNCIA EM RONDÔNIA, EM CARÁTER DE URGÊNCIA, QUE OS PRODUTORES RURAIS AFETADOS PELAS ALAGAÇÕES PROVOCADAS PELAS ENCHENTES DO RIO MADEIRA SEJAM ANISTIADOS DOS DÉBITOS ADQUIRIDOS JUNTO A ESSA INSTITUIÇÃO FINANCEIRA, ASSIM COMO TAMBÉM, NO PÓS-ENCHENTE, REFINANCIÁ-LOS PARA QUE POSSAM RECUPERAR A SUA PRODUÇÃO AGROPECUÁRIA.</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6359/6359_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6359/6359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA, A NECESSIDADE DA RECUPERAÇÃO DA RODOVIA 421, QUE LIGA A BR 364 AO MUNICÍPIO DE BURITIS.</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6360/6360_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6360/6360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA AO SECRETÁRIO ESTADUAL DE SAÚDE, A NECESSIDADE DE SUPRIR ALGUMAS FALTAS DO HOSPITAL E MATERNIDADE MUNICIPAL ANA NETA NO MUNICÍPIO DE,PIMENTA BUENO/RO.</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6361/6361_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6361/6361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA CRIAÇÃO DE UM NÚCLEO DE PERÍCIA CRIMINAL NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6362/6362_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6362/6362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DA RECUPERAÇÃO DO ACESSO ARIQUEMES A MACHADINHO D'OESTE, PRÓXIMO À PONTE DO RIO DA ONÇA A 70 KM DO MUNICÍPIO DE ARIQUEMES-RO.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6363/6363_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6363/6363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DA RECUPERAÇÃO DAS PONTES DO RIO SANTA ELIZA E RIO FAROFA NO TRAVESSÃO RIBEIRINHO DO MUNICÍPIO DE CAMPO NOVO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6364/6364_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6364/6364_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO À CONSTRUÇÃO DE UMA ESCOLA NA VILA NOVA SAMUEL NO MUNICÍPIO DE CANDEIAS DO JAMARI/RO.</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6365/6365_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6365/6365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO, COM CÓPIA A SEDUC, A NECESSIDADE DA CLIMATIZAÇÃO DA ESCOLA PAULO FREIRE NO MUNICÍPIO DE ITAPUÃ D'OESTE-RO.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6366/6366_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6366/6366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, ATRAVÉS DA SEAGRI, SOBRE A NECESSIDADE DE AQUISIÇÃO DE 200 (DUZENTAS TONELADAS) DE CALCÁRIO PARA O ASSENTAMENTO VALE ENCANTADO, NO MUNICÍPIO DE THEOBROMA.</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6367/6367_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6367/6367_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA À SEDUC, A NECESSIDADE DE REFORMA E AMPLIAÇÃO DE 02 (DUAS) SALAS DE AULA DA E.E.F.M BANDEIRANTES, LOCALIDADE NO DISTRITO DE NOVA CALIFÓRNIA/RO.</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6368/6368_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6368/6368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA À SEDUC, A NECESSIDADE DE FIXAÇÃO DE GRADES DE PROTEÇÃO CONSTRUÇÃO DE UMA COBERTURA PARA A QUADRA POLIESPORTIVA DA E.E.F.M BANDEIRANTES, LOCALIZADA NO DISTRITO DE NOVA CALIFÓRNIA/RO.</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6369/6369_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6369/6369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA À SEDUC, A NECESSIDADE DE CONSTRUÇÃO DE UM REFEITÓRIO PARA A E.E.F.M BANDEIRANTES, LOCALIZADA NO DISTRITO DE NOVA CALIFÓRNIA/RO.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6380/6380_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6380/6380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE URGENTE DO MANILHAMENTO NA LATERAL DIREITA DA RO 460 NO DISTRITO DE VILA UNIÃO, MUNICÍPIO DE CAMPO NOVO DE RONDÔNIA APROXIMADAMENTE 130 METROS.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6381/6381_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6381/6381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DA RECUPERAÇÃO DA BR 421, APROXIMADAMENTE 24 KILOMETROS, DO KM 80 ATÉ O MUNICÍPIO DE CAMPO NOVO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6382/6382_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6382/6382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE URGENTE DA RECUPERAÇÃO DO TRAVESSÃO RIBEIRINHO DO MUNICÍPIO DE CAMPO NOVO DE RONDÔNIA AO DISTRITO DE VILA UNIÃO, APROXIMADAMENTE 30 KILOMETROS.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6383/6383_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6383/6383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE AUMENTO DO EFETIVO DAS POLÍCIAS MILITAR E CIVIL NO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6384/6384_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6384/6384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, ATRAVÉS DA SEAGRI, SOBRE A NECESSIDADE DE AQUISIÇÃO DE 100 (CEM TONELADAS) DE CALCÁRIO PARA SER DISTRIBUÍDO ENTRE AS ASSOCIAÇÕES DO MUNICÍPIO DE ALVORADA DO OESTE - RO.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6385/6385_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6385/6385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA _x000D_
 À SEDUC, A NECESSIDADE DE INSTALAÇÃO DE UMA DISPENSA PARA ARMAZENAMENTO DE ALIMENTOS NA E.E.F.M BANDEIRANTES, LOCALIZADA NO DISTRITO DE NOVA CALIFÓRNIA/RO.</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6386/6386_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6386/6386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA À SEDUC, A NECESSIDADE DA CONSTRUÇÃO DE 01 (UMA)SALA PARA OS PROFESSORES, COM 02 (DOIS) BANHEIROS, SENDO 01 (UM) MASCULINO9 E 01 )UM) FEMININO, TAMBÉM, A AMPLIAÇÃO DO ESPAÇO DESTINADO PARA A DIREÇÃO, COORDENAÇÃO E ORIENTAÇÃO PEDAGÓGICA DA E.E.F.M BANDEIRAMTES, LOCALIZADA NO DISTRITO DE NOVA CALIFÓRNIA/RO.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6387/6387_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6387/6387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA À SEDUC, A NECESSIDADE DE INSTALAÇÃO DE  06 (SEIS) BANHEIROS FEMININO E MASCULINO, SENDO 02 (DOIS) DELES ADEQUADOS PARA ATENDER ÀS PESSOAS PORTADORAS DE DEFICIÊNCIA FÍSICA OU COM MOBILIDADE REDUZIDA NA E.E.F.M BANDEIRANTES, LOCALIZADA NO DISTRITO DE NOVA CALIFÓRNIA/RO.</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6388/6388_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6388/6388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A SECRETARIA DO ESTADUAL DE DESENVOLVIMENTO AMBIENTAL - SEDAM A NECESSIDADE DE DESCENTRALIZAÇÃO PARA SECRETARIA DE MEIO AMBIENTE, AGRICULTURA E TURISMO DE PIMENTA BUENO/RO.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6389/6389_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6389/6389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, CONFÚCIO MOURA, COM CÓPIA AO COMANDANTE GERAL DA POLÍCIA MILITAR, A NECESSIDADE DA INCLUSÃO DE UM MILITAR PARA FICAR PERMANENTEMENTE NAS UNIDADES DE PRONTO ANTENDIMENTO - UPAS DE PORTO VELHO NOS FINS DE SEMANA E FERIADOS.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6390/6390_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6390/6390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, COM CÓPIA AO SENHOR SECRETÁRIO ESTADUAL DE SAÚDE - SESAU, PARA QUE OS MESMOS VENHAM A RESTAURAR O FORNECIMENTO DO MEDICAMENTO SOMATROPINA 12UI.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6391/6391_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6391/6391_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA JUNTO À ELETROBRÁS DISTRIBUIÇÃO RONDÔNIA, A NECESSIDADE DE SE VERIFICAR OS EXCESSOS DE RECLAMAÇÕES COM RELAÇÃO À RETIRADA DE PONTOS DE LUZ JUNTO AOS POSTES RESIDENCIAL POR MEIO DA ELETROBRÁS-RONDÔNIA, ASSIM COMO A PRÁTICA ABUSIVA EMPREITADA PELOS SERVIÇOS TERCEIRIZADOS JUNTO AOS CONSUMIDORES.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6392/6392_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6392/6392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA - CAERD, A NECESSIDADE DE IMPLANTAR A DISTRIBUIÇÃO DE ÁGUA ENCANADA, NO BAIRRO PARK CEARÁ, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6393/6393_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6393/6393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, COM CÓPIA AO COMANDANTE DA POLICIA MILITAR DE RONDÔNIA, A NECESSIDADE DE PATRULHAMENTO NAS IMEDIAÇÕES DA PRAÇA LOCALIZADA NO BAIRRO SÃO JOÃO BOSCO NO CONJUNTO SANTO ANTÔNIO, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6394/6394_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6394/6394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PODER EXECUTIVO ESTADUAL FIRME CONVÊNIO OU PARCERIA COM A PREFEITURA DO MUNICÍPIO DE PORTO VELHO NO SENTIDO DE AUXILIAR A MANUTENÇÃO DA PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM DE ÁGUAS PLUVIAIS DAS RUAS JOSÉ BONIFÁCIO, NATANAEL DE ALBUQUERQUE E BARÃO DE RIO BRANCO, CENTRO.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6395/6395_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6395/6395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PODER EXECUTIVO ESTADUAL FIRME CONVÊNIO OU PARCERIA COM A PREFEITURA DO MUNICÍPIO DE PORTO VELHO NO SENTIDO DE AUXILIAR A MANUTENÇÃO DA PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM DE ÁGUAS PLUVIAIS DA AVENIDA FARQUAR NO BAIRRO ARIGOLÂNDIA, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6396/6396_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6396/6396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PODER EXECUTIVO ESTADUAL FIRME CONVÊNIO OU PARCERIA COM A PREFEITURA DO MUNICÍPIO DE PORTO VELHO NO SENTIDO DE AUXILIAR UM TRABALHO DE LIMPEZA, ENCASCALHAMENTO E PATROLAMENTO DAS RUAS RIO CANDEIAS E LEOPOLDINA NO BAIRRO NOVA ESPERANÇA, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6397/6397_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6397/6397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS DE RODAGENS E TRANSPORTES - DER, A NECESSIDADE DE QUE SEJA REALIZADO PATROLAMENTO E ENCASCALHAMENTO DAS ESTRADAS VICINAIS DO MUNICÍPIO DE CABIXI/RO.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6398/6398_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6398/6398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA DO DEPARTAMENTO DE ESTRADAS DE RODAGENS E TRANSPORTES - DER, A NECESSIDADE DE COLOCAÇÃO DE MANILHAS NA LATERAL DA RO 383-TRECHO URBANO ENTRE O LATICÍNIO MIRAELA E RÁDIO PARECIS, EM SANTA LUZIA D'OESTE/RO.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6399/6399_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6399/6399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA DO DEPARTAMENTO DE ESTRADAS DE RODAGENS E TRANSPORTES - DER, A NECESSIDADE DE QUE SEJA FEITO RECUPERAÇÃO E MANUTENÇÃO DE PONTES, NAS ESTRADAS VICINAIS DO MUNICÍPIO DE CABIXI/RO.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6400/6400_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6400/6400_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBREA NECESSIDADE DE VIABILIZAR JUNTO À SEDUC-SECRETARIA DE ESTADO DA EDUCAÇÃO, PARA: "CLIMATIZAÇÃO" DA E.E.E.F.M CASIMIRO DE ABREU, DO MUNICÍPIO DE NOVA MAMORÉ. </t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6401/6401_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6401/6401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SO EXCELENTÍSSIMO SERNHOR GOVERNADOR DO ESTADO SOBRE A NECESSIDADE DE VIABILIZAR JUNTO AO DER - DEPARTAMENTO DE ESTRADAS E RODAGENS E AOS PROGRAMAS ESTADUAIS DE APOIO ÀS ESTRADAS VICINAIS A: RECUPERAÇÃO, PATROLAMENTO E CASCALHAMENTO DAS SEGUINTES ESTRADAS VICINAIS: TRAVESSÃO 2-F (SENTIDO RIACHUELO) E O RECAPEAMENTO DO ASFALTO DA LINHA: 05 DA BR 471, DO MUNICÍPIO DE MINISTRO ANDREAZZA, SENTIDO O MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6402/6402_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6402/6402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUPERINTENDÊNCIA REGIONAL (RO) DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES - DNIT, A RECUPERAÇÃO E A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA BR 364, EM PORTO VELHO, NO TRECHO TREVO DO ROQUE - UNIVERSIDADE FEDERAL DE RONDÔNIA/UNIR.</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6403/6403_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6403/6403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, A NECESSIDADE DA CORREÇÃO ADMINISTRATIVA ONDE ALTERA A DENOMINAÇÃO DO CARGO DE MOTORISTA, AGENTE DE SERVIÇO GERAL, AGENTE ADMINISTRATIVO DA POLICIA CIVIL PARA AGENTE DE POLICIA CIVIL DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6404/6404_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6404/6404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, ATRAVÉS DO DER, SOBRE A NECESSIDADE DE 630 METROS DE PAVIMENTAÇÃO ASFÁLTICA, NO SETOR ZONA NORTE, NAS RUAS GREGÓRIO ALEGRE, ENTRE DANIELA COM MAMORÉ, BAIRRO APONIÃ, EM PORTO VELHO.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6405/6405_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6405/6405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, ATRAVÉS DO DER, SOBRE A NECESSIDADE DE 630 METROS DE PAVIMENTAÇÃO ASFÁLTICA, NO SETOR ZONA NORTE, NAS RUAS PEDRO ALBENIZ, ENTRE DANIELA COM MAMORÉ, BAIRRO APONIÃ, EM PORTO VELHO.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6406/6406_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6406/6406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, ATRAVÉS DA DEOSP, PARA AMPLIAÇÃO DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL CESAR FREITAS CASSOL (EEEFM), EM UNIÃO BANDEIRANTE, DISTRITO DO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6407/6407_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6407/6407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA A SECRETARIA DE ESTADO DE EDUCAÇÃO - SEDUC, A NECESSIDADE DA CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL MONTEIRO LOBATO, ASSIM TAMBÉM A AQUISIÇÃO DE CADEIRAS E MESAS PARA O REFEITÓRIO DA REFERIDA ESCOLA, NO MUNICÍPIO DE ALVORADA DO OESTE.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6408/6408_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6408/6408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE ESTRADA DE RODAGENS E TRANSPORTES - DER A NECESSIDADE DE QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO DA ESTRADA ESTADUAL QUE LIGA ROLIM DE MOURA, AO DISTRITO DE NOVA ESTRELA/RO.</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6409/6409_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6409/6409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE ESTRADA DE RODAGENS E TRANSPORTES - DER A NECESSIDADE DE RECAPEAMENTO ASFÁLTICO DA ESTRADA ESTADUAL QUE LIGA O MUNICÍPIO DE SANTA LUZIA _x000D_
 DO OESTE, NA ZONA DA MATA/RO.</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6410/6410_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6410/6410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, COM CÓPIA PARA A SECRETARIA DE ESTADO DA ASSISTÊNCIA SOCIAL, A AQUISIÇÃO DE UM VEÍCULO UTILITÁRIO DE PEQUENO PORTE, PARA ATENDER AS NECESSIDADES DA ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE JI PARANÁ - APAE.</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6411/6411_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6411/6411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, COM CÓPIA PARA A SECRETARIA DE ESTADO DA ASSISTÊNCIA SOCIAL,A AQUISIÇÃO DE UM VEÍCULO UTILITÁRIO TIPO ÔNIBUS, PARA ATENDER AS NECESSIDADES DOS ALUNOS DA ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE JI-PARANÁ - APAE.</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6412/6412_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6412/6412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA A CONSTRUÇÃO DE REDE DE DISTRIBUIÇÃO DE ÁGUA NO DISTRITO DE JACI PARANÁ - MUNICÍPIO DE PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>PROFESSORA STELLA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6413/6413_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6413/6413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA ASFALTAMENTO DA LINHA 625 PERÍMETRO URBANO DE JARU.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6414/6414_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6414/6414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE ESTADUALIZAÇÃO DA LINHA 634.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6415/6415_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6415/6415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE ESTADUALIZAÇÃO DA LINHA C-19.</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6416/6416_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6416/6416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO PEDINDO AGILIDADE DO GOVERNO NA PAVIMENTAÇÃO DA LINHA 627 TRECHO QUE DÁ ACESSO AO JARDIM EUROPA NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6417/6417_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6417/6417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PEDIDO DE URGÊNCIA AO GOVERNADOR DA PAVIMENTAÇÃO DA RO-010 E RO-140 QUE INTERLIGA DISTRITO DE COLINA VERDE COMO MUNICÍPIO DE GOVERNADOR JORGE TEIXEIRA.</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6418/6418_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6418/6418_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PEDIDO DE URGÊNCIA AO GOVERNADOR DO ESTADO NA RECUPERAÇÃO DA RODOVIA RO 461 QUE DÁ ACESSO AO MUNICÍPIO GOVERNADOR JORGE TEIXEIRA E À RO 464, DO ACESSO AO MUNICÍPIO DE THEOBROMA.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6419/6419_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6419/6419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, A NECESSIDADE DE ATENDER AS REVINDICAÇÕES DO SINDICATO DOS TÉCNICOS TRIBUTÁRIOS DO ESTADO DE RONDÔNIA - SINTEC.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6420/6420_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6420/6420_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE IMPLANTAÇÃO DE UM FUNDO PARA A CACAUICULTURA DE RONDÔNIA EM PARCERIA COM A CEPLAC/RO E A EMATER/RO.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6421/6421_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6421/6421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DER, A NECESSIDADE DE ALARGAR O TREVO SITUADO NA RO 010, SENTIDO NOVA BRASILÂNDIA DO OESTE.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6422/6422_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6422/6422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE ESTRADA DE RODAGENS E TRANSPORTES - DER/RO A NECESSIDADE DE QUE SEJA FEITO O RECAPEAMENTO ASFALTICO DA ESTRADA QUE LIGA ROLIM DE MOURA AO DISTRITO DE MIGRANTENOPOLIS, EM NOVO HORIZONTE DO OESTE/RO.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6423/6423_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6423/6423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, ATRAVÉS DO DER SOBRE A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA, NA RUA CURITBA, ENTRE A RUA NOVA YORQUE E SÃO CRISTOVÃO, BAIRRO CALADINHO NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6424/6424_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6424/6424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, ATRAVÉS DO DER, SOBRE A NECESSIDADE URGENTE DE PAVIMENTAÇÃO ASFÁLTICA, NA RUA JUSSARA, LIGANDO A AV. AMAZONAS AO CONJUNTO HABITACIONAL ORGULHO DO MADEIRA, BAIRRO JD SANTANA, EM PORTO VELHO.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6425/6425_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6425/6425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR COM CÓPIA ATRAVÉS DA SEAS, SOBRE A NECESSIDADE DA VIABILIZAÇÃO DO FUNCIONAMENTO DO RESTAURANTE POPULAR CONSTRUÍDO NA ZONA LESTE NO BAIRRO TANCREDO NEVES NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6426/6426_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6426/6426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, ATRAVÉS DO DER, SOBRE A NECESSIDADE URGENTE, EM PARCERIA COM A PREFEITURA MUNICIPAL DE PORTO VELHO DO RECAPEAMENTO NA PISTA DE CAMINHADA DA PRAÇA ESPORTIVA DA AV. JOSÉ VIEIRA CAÚLA, BAIRRO CUNIÃ, EM PORTO VELHO.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6427/6427_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6427/6427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR COM CÓPIA ATRAVÉS DO DER, SOBRE A NECESSIDADE DE EXECUTAR A RECUPERAÇÃO DA ESTRADA DE ACESSO AO SETOR CHACAREIRO JERUSALÉM DA AMAZÔNIA, DO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6428/6428_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6428/6428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR COM CÓPIA ATRAVÉS DO DEOSP, SOBRE A NECESSIDADE DE MARCAR A INAUGURAÇÃO DA PRAÇA CONSTRUÍDA NO DISTRITO DE NOVA CALIFÓRNIA DO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6429/6429_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6429/6429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO À SESAU-SECRETARIA DE ESTADO DA SAÚDE, PARA AQUISIÇÃO DE 01 (UM)APARELHO DE RAIO-X, PARA SER UTILIZADO PELO HOSPITAL MUNICIPAL DO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6430/6430_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6430/6430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO AO DER-DEPARTAMENTO DE ESTRADAS E RODAGENS E DEOSP, COMO TAMBÉM, AOS PROGRAMAS ESTADUAIS DE APOIO AOS MUNICÍPIOS, A VIABILIZAÇÃO PARA CONSTRUÇÃO DE: 01 (UMA) GALERIA DE CONCRETO, NA RUA TANGUÁ, SETOR: JARDIM NOVO ESTADO, NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6431/6431_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6431/6431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO E JUNTO AO DER, A POSSIBILIDADE PARA QUE SEJA ESTADUALIZADA A:"LINHA C-50 SAINDO DA LINHA SARACURA E ABRANGENDO OS MUNICÍPIOS DE: BURITIS E MONTE NEGRO, ATÉ A BR-421.</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6432/6432_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6432/6432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA - CAERD, A NECESSIDADE DE SE REATIVAR O ABASTECIMENTO DE ÁGUA TRATADA NOS BAIRROS, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6433/6433_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6433/6433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, COM CÓPIA AO COMANDANTE DA POLICIA MILITAR DE RONDÔNIA, A NECESSIDADE DE PATRULHAMENTO NAS IMEDIAÇÕES DAS FACULDADES FIMCA, SÃO LUCAS, ULBRA, FARO, UNIRON MAMORÉ, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6434/6434_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6434/6434_texto_integral.pdf</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6435/6435_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6435/6435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA COM CÓPIA AO SENHOR SECRETÁRIO ESTADUAL DE SAÚDE - SESAU, PARA QUE OS MESMOS VENHAM A RESTAURAR O FORNECIMENTO DO MEDICAMENTO E A MATERIAL ORTOPÉDICO PARA QUE SE REALIZE OS PROCEDIMENTOS MÍNIMOS NECESSÁRIOS A MANUTENÇÃO DA SAÚDE DOS PACIENTES INTERNO NA ALA DE ORTOPEDIA DO HOSPITAL DE BASE - HB.</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6436/6436_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6436/6436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, COM CÓPIA AO COMANDANTE DA POLICIA MILITAR DE RONDÔNIA, A NECESSIDADE DE SE INCLUIR UM POSTO POLICIAL E UMA UNIDADE DE PATRULHAMENTO DA POLICIA MILITAR PARA ATENDER AOS ALUNOS DA UNIVERSIDADE DE RONDÔNIA - UNIR/CAMPO, NO PERÍODO NOTURNO, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6437/6437_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6437/6437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, COM CÓPIA AO COMANDANTE DA POLICÍA MILITAR DE RONDÔNIA, A NECESSIDADE DE PATRULHAMENTO NAS IMEDIAÇÕES DA ESTRADA DO JAPONÊS NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6438/6438_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6438/6438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, COM CÓPIA AO COMANDANTE DA POLICIA MILITAR DE RONDÔNIA, A NECESSIDADE DE PATRULHAMENTO NAS IMEDIAÇÕES DA ESTRADA DA PENAL, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6439/6439_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6439/6439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, COM CÓPIA A SEAS A NECESSIDADE DE SE DÁ PREFERÊNCIA AOS ATINGIDOS DAS ENCHENTES DO MADEIRA, JUNTO AO PROCESSO DE SELEÇÃO DO PROGRAMA MINHA CASA MINHA VIDA NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6440/6440_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6440/6440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO COMANDANTE GERAL DA POLICIA MILITAR, A NECESSIDADE DA INCLUSÃO DE UMA EQUIPE DE POLICIAIS MILITARES PARA FICAR PERMANENTEMENTE NAS UNIDADES DE PRONTO ATENDIMENTO - UPAS DO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6441/6441_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6441/6441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL QUE FIRME CONVÊNIO OU PARCERIA COM A PREFEITURA DO MUNICÍPIO DE PORTO VELHO NO SENTIDO DE AUXILIAR A MANUTENÇÃO DA PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM DE ÁGUAS PLUVIAIS DAS RUAS RIO DE JANEIRO, MAMORÉ E GUAPORÉ, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6442/6442_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6442/6442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, QUE FIRME CONVÊNIO/PARCERIA COM A PREFEITURA DE PORTO VELHO NO SENTIDO DE AUXILIAR NA REVITALIZAÇÃO DO GINÁSIO DO BAIRRO SÃO SEBASTIÃO II, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6443/6443_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6443/6443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO COMANDANTE GERAL DA POLICIA MILITAR, A NECESSIDADE DE REALIZAÇÃO DO TRABALHO DE POLICIAMENTO OSTENSIVO NO PARQUE DA CIDADE PELO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6444/6444_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6444/6444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, QUE FIRME CONVÊNIO/PARCERIA COM A PREFEITURA DE PORTO VELHO NO SENTIDO DE AUXILIAR NA IMPLANTAÇÃO DE ASFALTO NA RUA DA BEIRA, ENTRE A AVENIDA JATUARANA E RIO MADEIRA DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>HERMINIO COELHO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6445/6445_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6445/6445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, A POSSIBILIDADE DE QUE SEJA ENVIADO A ESTA CASA, PROJETO DE LEI COMPLEMENTAR NOS TERMOS DA MINUTA EM ANEXO.</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6446/6446_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6446/6446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA SUPERINTENDÊNCIA DE ESPORTE, CULTURA E LAZER A NECESSIDADE DE CONSTRUÇÃO DE 01 (UM) CAMPO DE FUTEBOL SUÍÇO NA ESCOLA ABAITARÁ NO MUNICÍPIO DE PIMENTA BUENO/RO.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6447/6447_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6447/6447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA, DR.UBIRATAN BERNARDINO GOMES E REABERTURA, CASCALHAMENTO E RECUPERAÇÃO DOS BUEIROS DA LINHA MC1.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6448/6448_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6448/6448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA, DR. UBIRATAN BERNARDINO GOMES A INCLUSÃO DO MUNICÍPIO DE PIMENTA BUENO NOS "PROGRAMAS MÃO AMIGA E LAMA ASFÁLTICA".</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6449/6449_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6449/6449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUA E ESGOTO DE RONDÔNIA-CAERD, A NECESSIDADE DE SE REALIZAR O SANEAMENTO BÁSICO NOS BAIRROS NOVA PORTO VELHO E AGENOR DE CARVALHO NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6450/6450_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6450/6450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA A COMPANHIA DE ÁGUA E ESGOTO DE RONDÔNIA-CAERD, A NECESSIDADE URGENTE DA RECUPERAÇÃO DA MALHA ASFALTICA DAS RUAS DE PORTO VELHO, QUE FORAM DANIFICADAS PARA IMPLANTAÇÃO DA REDE DISTRIBUIÇÃO DE ÁGUA TRATADA E ESGOTO.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6451/6451_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6451/6451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA QUE VENHA A INTERCEDER JUNTO AO GOVERNO DO ESTADO DE RONDÔNIA A FIM DE SE PROPOR SOLUÇÕES QUE VISEM ATENDER AOS APROVADOS EM CONCURSO PÚBLICO QUE SE ENCONTRAM NO PERÍODO DE VALIDADE EM ESPECIAL, SEJUS, SESAU,SEDUC,DER, A FIM DE SE GARANTIR A NOMEAÇÃO DOS APROVADOS DE ACORDO COM O NÚMERO DE VAGAS DISPONÍVEIS EM EDITAL.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6452/6452_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6452/6452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, QUE FIRME CONVÊNIO/PARCERIA COM A PREFEITURA DE PORTO VELHO NO SENTIDO DE AUXILIAR NA MANUTENÇÃO DAS VIAS PRÓXIMA AO HOSPITAL JOÃO PAULO II.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6453/6453_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6453/6453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA A SECRETARIA ESTADUAL DE SAÚDE - SESAU A NECESSIDADE DE SE REALIZAR CAMPANHAS DE ACOLHIMENTO E ORIENTAÇÃO QUANTO AO AGENDAMENTO DE CONSULTAS, PROCEDIMENTOS CIRÚRGICOS E EXAMES DE ALTA COMPLEXIDADE, NAS UNIDADES DE SAÚDE ESTADUAL.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6454/6454_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6454/6454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DA OPERAÇÃO TAPA BURACO NO TRECHO DA BR-364 AO MUNICÍPIO DE CUJUBIM-RO.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6455/6455_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6455/6455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DA OPERAÇÃO TAPA BURACO NO TRECHO DA BR 364 AO MUNICÍPIO DE GOVERNADOR JORGE TEIXEIRA-RO.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6456/6456_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6456/6456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DA OPERAÇÃO TAPA BURACO NO TRECHO DA BR 364 AO MUNICÍPIO DE CACAULÂNDIA-RO.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6457/6457_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6457/6457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DA OPERAÇÃO TAPA BURACO NO TRECHO DA BR 364 AO MUNICÍPIO DE ALTO PARAÍSO-RO.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6458/6458_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6458/6458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DA OPERAÇÃO TAPA BURACO NO TRECHO DA BR 364 AO MUNICÍPIO DE RIO CRESPO-RO.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6459/6459_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6459/6459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA, A INCLUSÃO DO DISTRITO DE NOVA DIMENSÃO DO MUNICÍPIO DE NOVA MAMORÉ, NO "PROGRAMA MÃO AMIGA"</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6460/6460_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6460/6460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA A COMPANHIA DE ÁGUA E ESGOTO DE RONDÔNIA-CAERD, A NECESSIDADE DE SE REALIZAR MANUTENÇÃO DA REDE DE ESGOTO E ÁGUA DAS RUAS BARÃO DO RIO BRANCO E JOSÉ BONIFÁCIO, LOCALIZADA NA REGIÃO CENTRAL DO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6521/6521_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6521/6521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PEDINDO A CONSTRUÇÃO DE UMA PONTE DE CONCRETO A RUA SÃO PAULO SETOR 05 NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6522/6522_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6522/6522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PEDINDO PAVIMENTAÇÃO ASFÁLTICA DA RUA ALMIRANTE BARROSO SETOR 07 NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6523/6523_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6523/6523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PEDINDO AQUISIÇÃO DE UM ÔNIBUS PARA ASSOCIAÇÃO VINÍCIUS DE MORAES DO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6524/6524_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6524/6524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PEDINDO AO DETRAN/RO A SINALIZAÇÃO NAS RUAS DAS ESCOLAS PÚBLICAS E ESTADUAIS DO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6525/6525_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6525/6525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PEDINDO AO DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS DO ESTADO DE RONDÔNIA - DEOPS/RO A COMPRA DE TURBO ÁRMICO, PARA A SUBSTITUIÇÃO DE PONTES E BUEIROS NA LINHA 601 NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6526/6526_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6526/6526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR, ATRAVÉS DA DER, CELERIDAE NA EXECUÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA JUSSARA, LIGANDO A AV. AMAZONAS AO CONJUNTO HABITACIONAL ORGULHO DO MADEIRA NO BAIRRO JARDIM SANTANA, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6527/6527_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6527/6527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR, ATRAVÉS DA DEOSP, REFORMA NA ESTRUTURA METÁLICA, COBERTURA, BANHEIROS, INSTALAÇÃO DO ALAMBRADO, POLIMENTO DO PISO DA QUADRA E AMPLIAÇÃO DA SALA DOS INSTRUMENTOS MUSICAIS DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO TANCREDO NEVES (EEEFM), DO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6528/6528_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6528/6528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR, ATRAVÉS DA DER, VIABILIZAR FORÇA TAREFA PARA EXECUTAR RECUPERAÇÕES DOS NÚCLEOS URBANOS NA PÓS-CHEIA NOS DISTRITOS DE JACI PARANÁ, ABUNÃ E FORTALEZA DO ABUNÃ.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6529/6529_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6529/6529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA O DETRAN, A NECESSIDADE DA PROMOÇÃO DE CAMPANHA EDUCATIVA EM ÂMBITO ESTADUAL OBJETIVANDO O ESCLARECIMENTO DOS USUÁRIOS DO SISTEMA DE TRANSITO QUANTO A NECESSIDADE DE REGULARIZAÇÃO PARA USO DE SEMI-REBOQUE E DE REBOQUE POR VEÍCULOS AUTO MOTORES, EM CUMPRIMENTO AO CÓDIGO DE TRÂNSITO BRASILEIRO.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6530/6530_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6530/6530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, A NECESSIDADE DE VIABILIZAR PARCERIA COM A ELETROBRÁS - DISTRIBUIÇÃO RONDÔNIA - COM VISTAS A PRESTAR ASSISTÊNCIA TÉCNICA NA ÁREA DE ENERGIA ELÉTRICA AOS PRODUTORES E AGRICULTORES FAMILIARES NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6531/6531_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6531/6531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, A NECESSIDADE DE REALIZAR PARCERIA COM A ELETROBRÁS - DISTRIBUIÇÃO RONDÔNIA - COM VISTAS A CLIMATIZAÇÃO DAS ESCOLAS DA REDE ESTADUAL DE ENSINO, LOCALIZADAS NOS MUNICÍPIOS DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6532/6532_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6532/6532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DE IMPLANTAÇÃO DE MANILHAS NO DISTRITO DE VILA UNIÃO NO MUNICÍPIO DE CAMPO NOVO.</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6533/6533_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6533/6533_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE INSTALAÇÃO DE CONDICIONADOR DE AR NAS SALAS DE AULA DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL PAULO FREIRE, LOCALIZADA NO MUNICÍPIO DE ITAPUÃ DO OESTE. </t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6534/6534_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6534/6534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DO DEPRATAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES DE RONDÔNIA A RECUPERAÇÃO E ENCASCALHAMENTO DA LINHA 426 QUE LIGA O MUNICÍPIO DE BURITIS AO DISTRITO DE RIO PARDO, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6535/6535_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6535/6535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES DE RONDÔNIA A RECUPERAÇÃO DA LINHA CARACOL QUE LIGA O DISTRITO DE JACI-PARANÁ AO DISTRITO DE RIO PARDO, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6536/6536_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6536/6536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES DE RONDÔNIA, A RECUPERAÇÃO RO 010 QUE LIGA OS MUNICÍPIOS DE MIRANTE DA SERRA AO DISTRITO DE TARILÂNDIA (MUNICÍPIO DE JARU).</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6537/6537_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6537/6537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES DE RONDÔNIA, A RECUPERAÇÃO DA RO 010 QUE LIGA OS MUNICÍPIOS DE MIRANTE DA SERRA E URUPÁ.</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6538/6538_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6538/6538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES DE RONDÔNIA A ESTADUALIZAÇÃO E RECUPERAÇÃO DO LINHÃO QUE LIGA O DISTRITO DE UNIÃO BANDEIRANTES (MUNICÍPIO DE PORTO VELHO) A LINHA 29 E AO DISTRITO DE NOVA DIMENSÃO ( MUNICÍPIO DE NOVA MAMORÉ).</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6539/6539_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6539/6539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, QUE FIRME CONVÊNIO/PARCERIA COM A PREFEITURA DE PORTO VELHO NO SENTIDO DE AUXILIAR NA IMPLANTAÇÃO DE ASFALTO NA RUA DA BEIRA, ENTRE A AVENIDA JATUARANA E RIO MADEIRA, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6540/6540_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6540/6540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, QUE FIRME CONVÊNIO/PARCERIA COM A PREFEITURA DE PORTO VELHO NO SENTIDO DE AUXILIAR NA IMPLANTAÇÃO DE ASFALTO NA RUA ALECRIM NO BAIRRO COHAB, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6541/6541_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6541/6541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, QUE FIRME CONVÊNIO/PARCERIA COM A PREFEITURA DE PORTO VELHO NO SENTIDO DE AUXILIAR NA REVITALIZAÇÃO DO GINÁSIO FIDOCA NO BAIRRO AGENOR DE CARVALHO, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6542/6542_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6542/6542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO COMANDANTE GERAL DA POLÍCIA MILITAR, A NECESSIDADE DE REALIZAÇÃO DO TRABALHO DE POLICIAMENTO OSTENSIVO NA PRAÇA DO CONJUNTO SANTO ANTÔNIO PELO PERÍODO NOTURNO, LOCALIZADA NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6543/6543_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6543/6543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTE - DER/RO, A NECESSIDADE DA RECUPERAÇÃO DA RO 470 (CONHECIDA COMO LINHA 200) TRECHO QUE LIGA OS MUNICÍPIOS DE OURO PRETO DO OESTE À VALE DO PARAÍSO.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6544/6544_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6544/6544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, COM CÓPIA AO COMANDANTE DA POLICIA MILITAR DE RONDÔNIA, A NECESSIDADE DE PATRULHAMENTO NAS IMEDIAÇÕES DA BELMONTE NA REGIÃO DO BAIRRO BALSA, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6545/6545_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6545/6545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA - CAERD, A NECESSIDADE DE SE REATIVAR O ABASTECIMENTO DE ÁGUA TRATADA NOS BAIRROS BALSA, NACIONAL E SÃO SEBASTIÃO I E II, ASSIM COMO A INTRODUÇÃO DO BAIRRO PORTELINHA NO PROGRAMA DE SANEAMENTO BÁSICO E ÁGUA TRATADA DO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6546/6546_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6546/6546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL QUE FIRME CONVÊNIO OU PARCERIA COM A PREFEITURA DO MUNICÍPIO DE PORTO VELHO NO SENTIDO DE AUXILIAR A MANUTENÇÃO DA PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM DE ÁGUAS PLUVIAIS DA IMIGRANTES ENTRE A AVENIDA JORGE TEIXEIRA E AVENIDA RIO MADEIRA NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6547/6547_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6547/6547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA JUNTO À ELETROBRÁS DISTRIBUIÇÃO RONDÔNIA, A NECESSIDADE DE SE VERIFICAR OS EXCESSOS DE RECLAMAÇÕES COM RELAÇÃO À RETIRADA DE PONTOS DE LUZ JUNTO AOS POSTES RESIDENCIAL POR MEIO DA ELETROBRÁS - RONDÔNIA, ASSIM COMO A PRÁTICA ABUSIVA EMPREITADA PELOS SERVIÇOS TERCEIRIZADOS JUNTO AOS CONSUMIDORES.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6548/6548_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6548/6548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA COM CÓPIA AO SENHOR SECRETÁRIO ESTADUAL DE SAÚDE - SESAU, PARA QUE OS MESMOS VENHAM A AMPLIAR E ORIENTAR AS GESTANTES DE ALTO RISCO ASSIM COMO POSSIBILITAR O ACOMPANHAMENTO DA MESMA POR UM DE SEUS FAMILIARES DE FORMA FIXA A FIM DE AUXILIAR AS MESMAS COM A PRESENÇA DE SEUS FAMILIARES NA ALA OBSTÉTRICA DO HOSPITAL DE BASE - HB.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6549/6549_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6549/6549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DO DEPARATAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES DE RONDÔNIA A RECUPERAÇÃO DA RO QUE LIGA O MUNICÍPIO DE BURITIS AO DISTRITO DE RIO BRANCO (MUNICÍPIO DE CAMPO NOVO DE RONDÔNIA), DISTRITO DE JACINOPÓLIS E DISTRITO DE NOVA DIMENSÃO (MUNICÍPIO DE NOVA MAMORÉ).</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>CARMEM GON</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6550/6550_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6550/6550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AOS PODERES EXECUTIVO E JUDICIÁRIO A NECESSIDADE DE DOAÇÃO EM DEFINITIVO PARA A PREFEITURA MUNICIPAL DE JARU, DO IMÓVEL LOCALIZADO RUA RAIMUNDO CANTANHEDE, N° 1080, NO BAIRRO CENTRO NO MUNICÍPIO DE JARU, QUE ATUALMENTE ENCONTRA-SE INSTALADO O FÓRUM CIVIL DA COMARCA DAQUELE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6551/6551_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6551/6551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO E GRANDE URGÊNCIA QUE SOLICITO O PATROLAMENTO QUE LIGA A RO-010 QUE LIGA O DISTRITO DE TARILÂNDIA NO MUNICÍPIO DE JARU AO MUNICÍPIO DE MIRANTE DA SERRA.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6552/6552_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6552/6552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DE RONDÔNIA, COM CÓPIAS PARA A SESDEC,  NECESSIDADE DE INSTALAÇÃO DE DELEGACIA ESPECIALIZADA DE DEFESA DA MULHER E DA FAMÍLIA NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6553/6553_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6553/6553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DA SECRETÁRIA DE ESTADO DO PLANEJAMENTO, ORÇAMENTO E GESTÃO (SEPOG), QUE ELABORE UM PROJETO PARA A TRANSFORMAÇÃO DA ÁREA DE LIVRE COMÉRCIO DE GUAJARÁ MIRIM EM ZONA FRANCA.</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6554/6554_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6554/6554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DER-DEPARTAMENTO DE ESTRADA E RODAGEM A NECESSIDADE RECAPEAMENTO NA ORDEM DE 05 (CINCO) QUILÔMETROS PARA RECUPERAÇÃO DAS RUAS DO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6555/6555_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6555/6555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES - DER/RO, A NECESSIDADE DE QUE SEJA FEITO SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA, DAS RUAS DOS BAIRROS QUE ESPECÍFICA, LOCALIZADOS EM PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6556/6556_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6556/6556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES - DER/RO, A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA, DAS RUAS DOS BAIRROS QUE ESPECIFICA, LOCALIZADOS NA ZONA SUL DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6557/6557_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6557/6557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA A NECESSIDADE DE CONSTRUÇÃO DE UMA ESCOLA ESTADUAL DE ENSINO MÉDIO NA REGIÃO DOS BAIRROS BARÃO DO MELGAÇO I E II, ALTO DOS PARECIS E MOISÉS DE FREITAS NO MUNICÍPIO DE VILHENA.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6558/6558_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6558/6558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA A NECESSIDADE DE AQUISIÇÃO DE 02 VEÍCULOS TIPO CAMIONETE, PARA ATENDER A DELEGACIA DE POLÍCIA CIVIL DO MUNICÍPIO DE ALVORADA DO OESTE.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6559/6559_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6559/6559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DE RONDÔNIA, COM CÓPIAS PARA O DER, APLICAÇÃO DE MASSA ASFÁLTICA PARA A OPERAÇÃO TAPA BURACO NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6560/6560_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6560/6560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECEL, A NECESSIDADE URGENTE DE UMA AMPLA REFORMA DO ESTÁDIO ALUIZIO FERREIRA NO MUNICÍPIO DE PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t xml:space="preserve">CLÁUDIO CARVALHO </t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6561/6561_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6561/6561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO ILUSTRÍSSIMO DIRETOR DO DETRAN/RO AIRTON PEDRO GURGACZ, C/C AO EXCELENTÍSSIMO PREFEITO MAURO NAZIF A NECESSIDADE DE SINALIZAÇÃO COM UM SEMÁFORO NA RUA DANIELA COM AVENIDA 07 DE SETEMBRO TENDO EM VISTA O GRANDE FLUXO DE VEÍCULOS QUE CIRCULAM NAQUELE LOCAL VINDO A CAUSAR VÁRIOS TRANSTORNOS AOS MORADORES DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6562/6562_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6562/6562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO ILUSTRÍSSIMO DIRETOR DO DETRAN/RO AIRTON PEDRO GURGACZ,C/C AO EXCELENTÍSSIMO PREFEITO MAURO NAZIF A NECESSIDADE DE SINALIZAÇÃO COM UM SEMÁFORO NA RUA DANIELA COM AVENIDA AMAZONAS TENDO EM VISTA O GRANDE FLUXO DE VEÍCULOS QUE CIRCULAM NAQUELE LOCAL VINDO A CAUSAR VÁRIOS TRANSTORNOS AOS MORADORES DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6563/6563_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6563/6563_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA ATRAVÉS DO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA, A RECUPERAÇÃO DA MALHA ASFÁLTICA DA RODOVIA 489.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6564/6564_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6564/6564_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA, A RECUPERAÇÃO DA MALHA ASFALTICA DA RODOVIA 010.</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6565/6565_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6565/6565_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DE RONDÔNIA, COM CÓPIAS PARA O DER, A NECESSIDADE DA ESTADUALIZAÇÃO E RECUPERAÇÃO TOTAL DA RODOVIA DO AGRICULTOR.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6566/6566_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6566/6566_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO COMANDANTE GERAL DA POLICIA MILITAR, A NECESSIDADE DA INCLUSÃO DE UM MILITAR PARA FICAR PERMANENTEMENTE NAS UNIDADES DE PRONTO ATENDIMENTO - UPAS DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6567/6567_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6567/6567_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA QUE VENHA A INTERCEDER JUNTO A PREFEITURA DO MUNICÍPIO DE PORTO VELHO AFIM DE SE BUSCAR SOLUÇÕES SOBRE OS BURACOS QUE SE ENCONTRAM NAS RUAS E AVENIDAS DE PORTO VELHO E QUE SÓ VEM CRESCENDO.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6568/6568_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6568/6568_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PEDINDO A SEDUC - SECRETARIA DE EDUCAÇÃO ACAUTELAMENTO DE UM ÔNIBUS PARA ACADÊMICOS DO MUNICÍPIO DE THEOBROMA/RO.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6569/6569_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6569/6569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DER - DEPARTAMENTO DE ESTRADA E RODAGEM A NECESSIDADE DESDE DEPARTAMENTO ASSUMIR OS SERVIÇOS DE MANUTENÇÃO DO "TRAVESSÃO" QUE LIGA RO 133 AO DISTRITO DE BOM JESUS NO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6570/6570_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6570/6570_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO C/C A SECRETARIA DE SAÚDE A NECESSIDADE DE AMPLIAR A MATERNIDADE E O CENTRO DE OBSTETRÍCIA DO HOSPITAL DE BASE.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6571/6571_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6571/6571_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DER - DEPARTAMENTO DE ESTRADA E RODAGEM, A RECUPERAÇÃO E PAVIMENTAÇÃO DAS RUAS RIO DE JANEIRO, NAS IMEDIAÇÕES ENTRE A RUA CEARÁ E RIO GRANDE DO SUL E DA RUA CEARÁ ENTRE AS IMEDIAÇÕES DA RUA RIO DE JANEIRO E GÓIAS, NO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6572/6572_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6572/6572_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR PARA QUE SEJA CONSTRUÍDO UM ABRIGO EXTERNO PARA RESÍDUOS DO SERVIÇO DE SAÚDE E MURO DE CONTENÇÃO E ARRIMO NO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6573/6573_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6573/6573_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA DE SAÚDE - SESAU EM PARCERIA COM O HOSPITAL MUNICIPAL SANDOVAL DE ARAÚJIO DANTAS DO MUNICÍPIO DE JARU/RO, ACRESCER O VÍDEO DE MONITORAMENTO POR IP NESTE HOSPITAL.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6574/6574_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6574/6574_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA SECRETARIA DE JUSTIÇA A NECESSIDADE DE MANUTENÇÃO DE UMA VIATURA AMBULÂNCIA QUE ESTÁ À DISPOSIÇÃO DA CASA DE DETENÇÃO DE CACOAL.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6575/6575_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6575/6575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIAS PARA O DEOSP, A NECESSIDADE DE CONSTRUÇÃO DE POÇO ARTESIANO EM JARU UARU SUBDISTRITO DE TARILÂNDIA - JARU ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6576/6576_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6576/6576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA SUPERINTENDÊNCIA DE ESPORTE, CULTURA E LAZER A POSSIBILIDADE DE INCLUIR A ESCOLA DE CAPOEIRA DO DISTRITO DA VITÓRIA DA UNIÃO EM ALGUM PROGRAMA DO EXECUTIVO.</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6577/6577_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6577/6577_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, ATRAVÉS DO DER (DEPARTAMENTO DE ESTRADA E RODAGEM DE RONDÔNIA), À NECESSIDADE DE RECUPERAÇÃO DA RO 140 QUE LIGA CACAULÂNDIA AO DISTRITO DE COLINA VERDE.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6578/6578_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6578/6578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A SUPERINTENDÊNCIA ESTADUAL DE ESPORTE, CULTURA E LAZER A POSSIBILIDADE DE INCLUIR O PROJETO BOM DE BOLA NA ESCOLA NO DISTRITO DA VITÓRIA DA UNIÃO.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6579/6579_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6579/6579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PEDINDO AO GOVERNO DO ESTADO C/C AO COMANDO GERAL DA PM A NECESSIDADE DE CONSTRUÇÃO DO QUARTEL DA POLÍCIA MILITAR - PM NO MUNICÍPIO DE THEOBROMA.</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6580/6580_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6580/6580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, QUE FIRME CONVÊNIO/PARCERIA COM A PREFEITURA DE PORTO VELHO NO SENTIDO DE AUXILIAR NA MANUTENÇÃO DA LIMPEZA DOS CEMITÉRIOS LOCALIZADOS NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6581/6581_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6581/6581_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DEPARTAMENTO DE ESTRADA E RODAGEM DE RONDÔNIA A FIM DE QUE O MESMO RETOME AS OBRAS QUE VINHA SENDO REALIZADA NAS RUAS LUIZ DE CAMÕES, JERONICO DE ORNELAS E IMIGRANTES LOCALIZADAS NO MUNICÍPIO DE PORTO VELHO QUE SE ENCONTRAM ABANDONADOS.</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6582/6582_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6582/6582_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA QUE VENHA A INTERCEDER JUNTO A PREFEITURA DO MUNICÍPIO DE PORTO VELHO AFIM DE SE BUSCAR SOLUÇÕES SOBRE A SINALIZAÇÃO DAS RUAS E AVENIDAS E INSTALAÇÃO DE REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6583/6583_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6583/6583_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA A SESAU, A OBRIGATORIEDADE DE EXAMES OFTALMOLÓGICOS E EXAMES AUDITIVOS, BEM COMO A GARANTIA DE PRÓTESE AOS ALUNOS DA REDE ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6597/6597_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6597/6597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIAS PARA O DER, A NECESSIDADE DE INSTALAÇÃO DA DEFENSA METÁLICA GUARD RAIL RO QUE DÁ ACESSO AOS MUNICÍPIOS DE THEOBROMA, JORGE TEIXEIRA E TARILANDIA.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6598/6598_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6598/6598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DE RONDÔNIA, COM CÓPIAS PARA SECRETARIA DE JUSTIÇA E SESDEC AO ILUSTRE SENHOR ANTONIO FONTOURA COIMBRA A NECESSIDADE DE NOMEAÇÃO DE DOIS DEFENSORES PÚBLICOS PARA O MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6599/6599_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6599/6599_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIAS PARA O DER, A NECESSIDADE DE CONSTRUÇÃO EM CONCRETO DE PONTE SOBRE O RIO MORORÓ, NA RUA FLORIANÓPOLIS NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6600/6600_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6600/6600_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIAS PARA POLICIA CIVIL A NECESSIDADE EM REGIME DE URGÊNCIA, CONTRATAÇÃO DE UM AUXILIAR DE PERITO PARA O MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6601/6601_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6601/6601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DE RONDÔNIA, COM CÓPIAS, PARA O SESDEC E POLICIA MILITAR, A NECESSIDADE DE AUMENTO DO EFETIVO POLICIAL DO MUNICÍPIO DE JARU, JORGE TEIXEIRA E THEOBROMA.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6602/6602_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6602/6602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCENTÍSSIMO SENHOR SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTE - DNIT/RO A CONSTRUÇÃO DE UMA LOMBADA ELETRÔNICA OU UM REDUTOR DE VELOCIDADE NO KM 200 DA BR-364 EM PIMENTA BUENO EM FRENTE AO POSTO PIMENTÃO.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6603/6603_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6603/6603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A SECRETARIA ESTADUAL DE DESENVOLVIMENTO AMBIENTAL - SEDAM A NECESSIDADE DE DOAR AS MADEIRAS APREENDIDAS PARA ASSOCIAÇÃO DE MULHERES MADRE TEREZA DE CALCUTÁ DA AMAZÔNIA OCIDENTAL - AMATEC.</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6604/6604_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6604/6604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA, A VIABILIZAÇÃO DE 01 TRATOR DE ESTEIRA MODELO D-8, PARA EXECUTAR SERVIÇOS NA LINHA 126, PARA CORTAR UM MORRO LOCALIZADO NO MUNICÍPIO DE NOVA BRASILÂNDIA D'OESTE.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6605/6605_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6605/6605_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA, PARA VIABILIZAR O FORNECIMENTO DE 03 (TRÊS) TUBOS COM APROXIMADAMENTE 02 METROS DE DIÂMETRO DESTINADOS A EXECUTAR A MANUTENÇÃO DE 03 BUEIROS DA LINHA 122 LADO SUL NO MUNICÍPIO DE NOVA BRASILÂNDIA D'OESTE.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6606/6606_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6606/6606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DA SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA E REGULARIZAÇÃO FUNDIÁRIA A VIABILIZAÇÃO DE 01 PULVERIZADOR TIPO CANHÃO DE 600 LITROS, PARA ATENDER AOS PRODUTORES DA APRAJE DO MUNICÍPIO DE PRIMAVERA DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6607/6607_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6607/6607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DA SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA E REGULARIZAÇÃO FUNDIÁRIA A VIABILIZAÇÃO DE 01 TRATOR COM IMPLEMENTOS AGRÍCOLAS, PARA ATENDER AOS PRODUTORES DA APROLIC DO MUNICÍPIO DE PRIMAVERA DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6608/6608_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6608/6608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PEDINDO A SECEL - SUPERINTENDÊNCIA DOS ESPORTES DA CULTURA E LAZER APOIO PARA AQUISIÇÃO DE UM TRATOR CORTADOR DE GRAMA PARA PROJETO DE INICIAÇÃO ESPORTIVA E CULTURAL - ATLETA DE JARU/2014.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6609/6609_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6609/6609_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE ESTRADAS DE RODAGENS E TRANSPORTE - DER, A NECESSIDADE DE QUE SEJA REALIZADO OS SERVIÇOS DE EXECUÇÃO DE SUB-BASE E BASE, NAS VIAS URBANAS DE DIVERSOS BAIRROS DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6610/6610_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6610/6610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DA RECUPERAÇÃO DA RO 140, DO MUNICÍPIO DE RIO CRESPO - RO, ATÉ O TRAVESSÃO B-65.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6611/6611_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6611/6611_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR, COM CÓPIA ATRAVÉS DA SEAS, SOBRE A NECESSIDADE DE EXECUTAR A DESAPROPRIAÇÃO DE UMA ÁREA COM 26HA NA GLEBA MARAVILHA, COM MATRÍCULAS DE N° 71938/LOTE 816(92.741,845M²) E N° 71.939/LOTE 1069(131.900,54M²) NO SETOR 53 AO LADO DA BR 319 SENTIDO HUMAITÁ.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6612/6612_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6612/6612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR, COM CÓPIAS ATRAVÉS DA SEAS, SOBRE A NECESSIDADE DE EXECUTAR A DESAPROPRIAÇÃO DE UMA ÁREA COM 106,912HA NA GLEBA ALIANÇA LOTE 50 NO SETOR PENITENCIÁRIO NA MARGEM DIREITA DO RAMAL 15 DE NOVEMBRO EM PORTO VELHO.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>SAULO MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6613/6613_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6613/6613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DO ASFALTAMENTO EM PARCERIA COM A PREFEITURA MUNICIPAL DE PORTO VELHO DAS RUAS: BANDONIÃO, CRAVO, COPAÍBA, DAS ALGAS, DAS ROSAS, DO LÍRIO, GIRASSOL, JERÔNIMO SANTANA, JK, NOVA IORQUE, OPALA, PAPIRO, SÃO CAETANO, SOROCABA E 12 DE DEZEMBRO LOCALIZADAS NO MUNICÍPIO DE PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6680/6680_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6680/6680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO COMANDANTE GERAL DA POLÍCIA MILITAR, A NECESSIDADE DE RAPARAÇÃO IMEDIATA NA REDE DE INSTALAÇÃO ELÉTRICA NO 2º BATALHÃO DE POLÍCIA MILITAR DO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>EUCLIDES MACIEL</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6681/6681_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6681/6681_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE FIRMAR CONVÊNIO COM A PREFEITURA DE JI PARANÁ PARA TRANSPORTAR E APLICAR CALCÁRIO AOS PEQUENOS PRODUTORES RURAIS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6682/6682_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6682/6682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PEDINDO AO GOVERNO DO ESTADO COM CÓPIA AO DEOSP A CONSTRUÇÃO DE UMA PRAÇA AO LADO DO COLÉGIO MENEZES DE VISTO NO BAIRRO JARDIM DOS ESTADOS, NO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6683/6683_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6683/6683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA ATRAVÉS DO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER. A NECESSIDADE DE RECUPERAR LINHAS 192 NORTE, 196 NORTE E 200 NORTE, ZONA RURAL DO MUNICÍPIO DE ROLIM DE MOURA-RO.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6684/6684_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6684/6684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DE RONDÔNIA, COM CÓPIAS PARA SEAS A NECESSIDADE DE IMPLANTAÇÃO DE UMA UNIDADE DO SHOPPING CIDADÃO PARA O MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6685/6685_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6685/6685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA ATRAVÉS DO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER, A SUBSTITUIÇÃO DAS PONTES DE MADEIRA POR TUBOS ARMICOS, NAS ESTRADAS VICINAIS LOCALIZADAS NO MUNICÍPIO DE CACOAL-RO, QUE ESTEJAM SOB A RESPONSABILIDADE DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6686/6686_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6686/6686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DER, A NECESSIDADE PATROLAMENTO E CASCALHAMENTO DA LINHA C-85, LOCALIZADA NA COMUNIDADE MARCO AZUL.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6687/6687_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6687/6687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DA SECRETARIA DE ESTADO DO PLANEJAMENTO, ORÇAMENTO E GESTÃO (SEPOG), PARA QUE O ESTADO ELABORE UM PROJETO DE LEI PARA FAZER A MUDANÇA DA DENOMINAÇÃO DO CARGO DE "DATILOSCOPISTA POLICIAL" PARA "PAPILOSCOPISTA POLICIAL".</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6688/6688_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6688/6688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PEDINDO AO GOVERNO DO ESTADO COM CÓPIA AO DEOSP A AMPLIAÇÃO E CONSTRUÇÃO DO MURO DA ESCOLA DE EDUCAÇÃO INFANTIL ELZA MARIA FABRIS NO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6689/6689_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6689/6689_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DER, A NECESSIDADE PATROLAMENTO E CASCALHAMENTO DO TRAVESSÃO 80, LOCALIZADO NA COMUNIDADE MARCO AZUL.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6690/6690_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6690/6690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DER, A NECESSIDADE PATROLAMENTO E CASCALHAMENTO DO TRAVESSÃO 90, LOCALIZADO NA COMUNIDADE MARCO AZUL.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6691/6691_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6691/6691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DER, A NECESSIDADE PATROLAMENTO E CASCALHAMENTO DO TRAVESSÃO 95, LOCALIZADO NA COMUNIDADE MARCO AZUL.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6692/6692_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6692/6692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR SECRETÁRIO ESTADUAL DE EDUCAÇÃO PROVIDÊNCIAS EM PROCEDER A LEVANTAMENTO ESTATÍSTICO, ATRAVÉS DO CONSELHO ESTADUAL DE EDUCAÇÃO - MUNICIPAL/ESTADUAL, INCLUSIVE NAS APAES - DAS PESSOAS COM NECESSIADES EDUCATIVAS ESPECIAIS, POR TIPO DE NECESSIDADE ESPECIAL, PESSOAL ESPECIALIZADO, EQUIPAMENTOS E MATERIAIS DIDÁTICOS DISPONÍVEIS PARA CADA TIPO DE NECESSIDADE.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6693/6693_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6693/6693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO DESEMBARGADOR PRESIDENTE DO EGRÉGIO TRIBUNAL DE JUSTIÇA DO ESTADO DE RONDÔNIA, A NECESSIDADE DE SE NORMATIZAR, NO ÂMBITO DOS CARTÓRIOS EXTRAJUDICIAIS DO ESTADO, O ACESSO A INFORMAÇÕES E GUICHÊS DE ATENDIMENTO, QUE POSSIBILITEM AOS CORRETORES DE IMÓVEIS E DESPACHANTES, DESDE QUE DEVIDAMENTE CREDENCIADOS, O EFETIVO EXERCÍCIO DESTAS PROFISSÕES.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6694/6694_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6694/6694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR COM CÓPIA ATRAVÉS DO DER, SOBRE A NECESSIDADE DE EXECUTAR A RECUPERAÇÃO COM LIMPEZA E ENCASCALHAMENTO DAS RUAS ARAGUAÍNA, TOCANTINÓPOLIS, GOIÂNESIA, JARAGUÁ, ITABERAÍ, PIRINÓPOLIS, CRISTALINA, IPORÁ, JUSARA E LUZIÂNIA ENTRE AS RUAS RAIMUNDO CANTUÁRIA E AMAZONAS NO BAIRRO JARDIM SANTANA ZONA LESTE DO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6695/6695_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6695/6695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DA SECRETARIA DE ESTADO DO PLANEJAMENTO, ORÇAMENTO E GESTÃO (SEPOG), A CRIAÇÃO DA "SUPERINTENDÊNCIA DE DESENVOLVIMENTO DA REGIÃO DA FRONTEIRA".</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6696/6696_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6696/6696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECELENTÍSSIMO SENHOR GOVERNADRO DO ESTADO DE RONDÔNIA, QUE SEJA AGRACIADA EM HOMENAGEM AO PROFESSOR AMILCAR MACHADO PROFETA A LEI COMPLEMENTAR Nº 202/14 PELA DEDICAÇÃO AO ESPORTE RONDONIENSE.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6697/6697_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6697/6697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR COM CÓPIA ATRAVÉS DA SEAS, SOBRE A NECESSIDADE DE EXECUTAR A DESAPROPRIAÇÃO DE UMA ÁREA COM 1678,4876HA, LOTE 01 NA GLEBA CUNIÃ, SETOR BELMONT, FAZENDA BOM JARDIM NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6698/6698_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6698/6698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA AO DEOSP/RO A COMPRA DE TUBOS ÁRMICOS E A CONTRATAÇÃO DE EMPRESA PARA INSTALAÇÃO DO MESMO, NO MUNICÍPIO DE COLORADO DO OESTE/RO.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6699/6699_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6699/6699_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA AO DER-DEPARTAMENTO DE ESTRADA E RODAGEM A NECESSIDADE DE RECUPERAÇÃO DE 25 KM DE ESTRADA VICINAL NO KM 10 DA LINHA 621 DO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6700/6700_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6700/6700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO À : SECEL-SUPERINTENDÊNCIA DE ESPORTE, CULTURA E LAZER DO ESTADO DE RONDÔNIA, PARA AQUISIÇÃO DE: BOLAS DE FUTEBOL, REDES E FARDAMENTOS, PARA OS TIMES FUTEBOLÍSTICOS, DO MUNICÍPIO DE CASTANHEIRAS.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6701/6701_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6701/6701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO À: SESAU - SECRETARIA DE ESTADO DA SAÚDE, PARA AQUISIÇÃO DE: 01 (UMA)AMBULÂNCIA, A SER UTILIZADO NO DISTRITO DE: SANTA CRUZ, MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6702/6702_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6702/6702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, ATRAVÉS DA SESAU, SOBRE A NECESSIDADE DE AQUISIÇÃO DE: 01 (UM) APARELHO DE MAMOGRAFIA, PARA ATENDER AOS PACIENTES DA UNIDADE MISTA DE SAÚDE DO MUNICÍPIO DE: JARU.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6703/6703_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6703/6703_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO E AO COMANDO GERAL DA POLÍCIA MILITAR DO ESTADO DE RONDÔNIA, SOBRE A NECESSIDADE DE IMPLANTAÇÃO DE 01 (UM) POSTO AVANÇADO DA POLÍCIA MILITAR, NO BAIRRO: CIDADE ALTA, NO MUNICÍPIO DE: ROLIM DE MOURA.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6704/6704_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6704/6704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA (DER), A INCLUSÃO DO MUNICÍPIO DE PRESIDENTE MÉDICI NO "PROGRAMA MÃO AMIGA".</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6705/6705_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6705/6705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DE RONDÔNIA, COM CÓPIAS PARA SESDEC A NECESSIDADE DE INSTITUIR POLITICA ESTADUAL DE BUSCA A PESSOAS DESAPARECIDAS.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6706/6706_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6706/6706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, JUNTO À SEDUC - SECRETARIA DE ESTADO DA EDUCAÇÃO, SOBRE A VIABILIZAÇÃO DA: CONSTRUÇÃO DE UMA COZINHA E REFEITÓRIO DA E.E.E.F MARIA COMANDOLLI LIRA DE: ROLIM DE MOURA - TIPOLOGIA 2.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6707/6707_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6707/6707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO À: SESAU-SECRETARIA DE ESTADO DA SAÚDE, PARA AQUISIÇÃO DE 01 (UMA) IMPRESSORA DE MESA MULTIFORMATO, PARA APARELHO DE RAIOS-X, A SER UTILIZADO PELO HOSPITAL MUNICIPAL DO MUNICIPIO DE: MONTE NEGRO.</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6708/6708_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6708/6708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SO0BRE A NECESSIDADE DE VIABILIZAR JUNTO AO DER - DEPARTAMENTO DE ESTRADAS E RODAGENS E AOS PROGRAMAS ESTADUAIS DE APOIO A: RECUPERAÇÃO E MANUTENÇÃO DA MALHA ASFAÁLTICA DA RO-135, QUE LIGA O MUNICÍPIO DE JI-PARANÁ AO DISTRITO DE NOVA COLINA.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6709/6709_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6709/6709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA (DER), A INCLUSÃO DO MUNICÍPIO DE ALVORADA DO OESTE NO "PROGRAMA MÃO AMIGA".</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6710/6710_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6710/6710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA (DER), A INCLUSÃO DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ NO "PROGRAMA MÃO AMIGA".</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6711/6711_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6711/6711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA (DER), A INCLUSÃO DO MUNICÍPIO DE SERINGUEIRAS NO "PROGRAMA MÃO AMIGA".</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6712/6712_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6712/6712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA (DER), A INCLUSÃO DO MUNICÍPIO DE SÃO FRANCISCO DO GUAPORÉ NO "PROGRAMA MÃO AMIGA".</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6713/6713_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6713/6713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA (DER), A INCLUSÃO DO MUNICÍPIO DE COSTA MARQUES NO " PROGRAMA MÃO AMIGA".</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6714/6714_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6714/6714_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA (DER), A INCLUSÃO DO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS NO PROGRAMA MÃO AMIGA.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6715/6715_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6715/6715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA, A RECUPERAÇÃO DA RO 006 QUE LIGA PORTO VELHO AO PROJETO DE ASSENTAMENTO JOANA D'ARC.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6716/6716_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6716/6716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA (DER), A INCLUSÃO DO MUNICÍPIO DE NOVA BRASILÂNDIA DO OESTE NO "PROGRAMA MÃO AMIGA".</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6717/6717_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6717/6717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA (DER), A INCLUSÃO DO MUNICÍPIO DE NOVO HORIZONTE DO OESTE, NO "PROGRAMA MÃO AMIGA".</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6718/6718_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6718/6718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, COM CÓPIA AO COMANDANTE DA POLICIA MILITAR DE RONDÔNIA, A NECESSIDADE DE PATRULHAMENTO NAS IMEDIAÇÕES DAS ESCOLAS ESTADUAIS LOCALIZADOS NA ZONA LESTE E SUL DO MUNICÍPIO DE PORTO VELHO NO PERÍODO NOTURNO, FERIADOS E FIM DE SEMANA.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6719/6719_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6719/6719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA JUNTO À ELETROBRÁS DISTRIBUIÇÃO RONDÔNIA, A NECESSIDADE DE SE INCLUIR JUNTO AS CONTAS DE ENERGIA ELÉTRICA O RESPONSÁVEL PELA ILUMINAÇÃO MUNICIPAL E O REPASSE DO PERÍODO TRIMESTRAL FEITOS PELA ELETROBRÁS - RO, AS PREFEITURAS MUNICIPAIS, PARA TAL FIM.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6720/6720_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6720/6720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA COM CÓPIA AO SENHOR SECRETÁRIO ESTADUAL DE SAÚDE - SESAU, PARA QUE OS MESMOS VENHAM A FORNECER O MEDICAMENTO INSULINA GLARGINA 100UI EM ACORDO AO PROGRAMA DE MEDICAMENTOS EXCEPCIONAIS DO MINISTÉRIO DA SAÚDE DISPÕE AOS PORTADORES DE DIABETES MELLITUS O USO DAS INSULINAS NPH E REGULAR, CONFORME PREVISTO NA PORTARIA Nº 2583-GM/MS DE 10DE OUTUBRO DE 2007.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6721/6721_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6721/6721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DER, A NECESSIDADE DE RECUPERAÇÃO DO RAMAL CASTANHEIRA, LOCALIZADO NO DISTRITO DE VISTA ALEGRE DO ABUNÃ.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6722/6722_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6722/6722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA DO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER. A CONSTRUÇÃO DE UMA PONTE (GALERIA) NA LINHA 6 KM 3 ONDE CRUZA O RIO TAMARUPÁ, NA ZONA RURAL DO MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6723/6723_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6723/6723_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA ATRAVÉS DO DEPARTAMENTO DE ESTARDAS E RODAGENS - DER. A REALIZAÇÃO DO PROGRAMA "MÃO AMIGA" PARA RECUPERAR TODAS AS RUAS DO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6724/6724_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6724/6724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA ATRAVÉS DO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER. A NECESSIDADE E PARCERIA PARA RECUPERAR AS LINHAS VICINAIS 08, 09, 10, 11, 12 E 13 LOCALIZADAS ZONA RURAL DO MUNICÍPIO DE CACOAL - RO.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6725/6725_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6725/6725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DE RONDÔNIA, COPM CÓPIAS PARA SEDUC A NECESSIDADE DE PROCESSO QUE INSTITUI SERVIÇO SOCIAL NA REDE DE ENSINO PÚBÇLICO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6726/6726_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6726/6726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR, COM CÓPIA AO DER, VIABILIZAR UM PROGRAMA GERAL DE LIMPEZA E ENCASCALHAMENTO, NA CIDADE DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6727/6727_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6727/6727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTO DE RONDÔNIA - CAERD, A NECESSIDADE DE IMPLANTAR A DISTRIBUIÇÃO DE ÁGUA ENCANADA, NOS BAIRROS LAGOA E LAGOINHA, NO MUNICÍPIO DE POROT VELHO/RO.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6728/6728_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6728/6728_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERIMOS QUE O PODER EXECUTIVO ESTADUAL QUE FIRME CONVÊNIO OU PARCERIA COM A PREFEITURA DO MUNICÍPIO DE BURITIS NO SENTIDO DE AUXILIAR A MANUTENÇÃO DA PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM DE ÁGUAS PLUVIAIS DA AVENIDA AIRTON SENA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6729/6729_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6729/6729_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERIMOS QUE O PODER EXECUTIVO ESTADUAL QUE FIRME CONVÊNIO OU PARCERIA COM A PREFEITURA DO MUNICÍPIO DE PORTO VELHO NO SENTIDO DE AUXILIAR A MANUTENÇÃO DA PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM DE ÁGUAS PLUVIAIS DA RUA MARANGUAPE (AO LADO DA UPA LESTE)ENTRE AS RUAS DANIELA E AV.MAMORÉ, NO BAIRRO LAGOA, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6730/6730_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6730/6730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERIMOS QUE O PODER EXECUTIVO ESTADUAL QUE FIRME CONVÊNIO OU PARCERIA COM A PREFEITURA DO MUNICÍPIO DE PORTO VELHO NO SENTIDO DE AUXILIAR A MANUTENÇÃO DA PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM DE ÁGUAS PLUVIAIS DA AVENIDA FARQUAR NO BAIRRO NACIONAL, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6731/6731_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6731/6731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DER-DEPARTAMENTO DE ESTRADA E RODAGEM A NECESSIDADE DE INSTALAÇÃO DE REDUTORES DE VELOCIDADE DA PRINCIPAL AVENIDA DO DISTRITO DE TARILÂNDIA NO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6732/6732_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6732/6732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO A CONSTRUÇÃO DE UMA NOVA SEDE PARA SEFIN NO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6733/6733_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6733/6733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA AO COMANDO GERAL DA POLÍCIA MILITAR A A NECESSIDADE DO AUMENTO DE NO MÍNIMO 400 VAGAS NO CONCURSO DA POLICIA MILITAR DEVIDO AO ALTO ÍNDICE DE CRIMINALIDADE NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6734/6734_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6734/6734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA A SECEL - SUPERINTENDÊNCIA DOS ESPORTES, DA CULTURA E DO LAZER APOIO PARA AQUISIÇÃO DE 320 METROS (TREZENTOS E VINTE) DE ALAMBRADO PARA CAMPO DE FUTEBOL NO DISTRITO DE BOM JESUS NO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6735/6735_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6735/6735_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA AO DEOSP/RO A AQUISIÇÃO DE R$300.000,00 (TREZENTOS MIL REAIS) PARA CONSTRUÇÃO DE UMA PRAÇA PÚBLICA, COM BANHEIROS, BANCOS, ARBORIZAÇÃO E INFRAESTRUTURA PARA PRÁTICA DE ESPORTES, NO BAIRRO MONTE CRISTO EM ARIQUEMES/RO.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6736/6736_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6736/6736_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA AO DEOSP QUE FIRME CONVÊNIO NO VALOR DE R$250.000,00 (DUZENTOS E CINQUENTA MIL REAIS)COM A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS DE JARU, PARA CONSTRUÇÃO DE CALÇADAS NAS RUAS E AVENIDAS DAQUELE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6737/6737_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6737/6737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DE RONDÔNIA, COM CÓPIAS PARA O DER, A NECESSIDADE DE RECUPERAÇÃO DA PONTE RIO JARU.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6738/6738_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6738/6738_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA A SEAGRI -SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA, DESENVOLVIMENTO E REGULARIZAÇÃO FUNDIÁRIA, A DISTRIBUIÇÃO DE 360.000 KG DE CALCÁRIO PARA A ASSOCIAÇÃO DE PRODUTORES CHACAREIROS DE JARU/RO (ASPROCHACRA)</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6766/6766_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6766/6766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA À SEDUC, A NECESSIDADE DE SEGURANÇA PATRIMONIAL NAS ESCOLAS DA REDE PÚBLICA ESTADUAL DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6767/6767_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6767/6767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA AO DESOP, PARCERIA COM A PREFEITURA MUNICIPAL DE JARU/RO PARA LIBERAÇÃO DE MANILHAS E BLOQUETES.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6768/6768_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6768/6768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NAS PRINCIPAIS RUAS NO CENTRO DO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6769/6769_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6769/6769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO A NECESSIDADE DE UM CARRO PARA ATENDER AO CONSELHO DA MERENDA ESCOLAR E FUNDEB, NO MUNICÍPIO DE BURITIS/RO.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6770/6770_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6770/6770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA AO DER-DEPARTAMENTO DE ESTRADAS E RODAGENS, A RECUPERAÇÃO DAS ESTRADAS VICINAIS DO DISTRITO DE NOVA CALIFÓRNIA, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6771/6771_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6771/6771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE ESTRADAS E RODAGEM E TRANSPORTE - DER, A NECESSIDADE DE RECUPERAÇÃO DA LINHA 105, TRECHO-LINHA KAPA 24/ LINHA KAPA 28, NUMA EXTENSÃO DE 8:00 KM NO MUNICÍPIO DE PARECIS/RO.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6772/6772_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6772/6772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO RECURSO PARA SER APLICADO NA COZINHA INDUSTRIAL DO GRUPO ECONÔMICO DE MULHERES AGRICULTORAS CHOCOLATEIRAS LOCALIZADA NO PROJETO JARU-U-ARU, DISTRITO DE TARILÂNDIA, MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6773/6773_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6773/6773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO PEDINDO A REFORMA DA PONTE QUE LIGA O MUNICÍPIO DE JARU AO MUNICÍPIO DE THEOBROMA - KM 13 LINHA 601.</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6774/6774_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6774/6774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA AO DER - DEPARTAMENTO DE ESTRADA E RODAGEM A NECESSIDADE DE RECUPERAÇÃO DA LINHA 607, NO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6775/6775_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6775/6775_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA A SEAGRI -  SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA, DESENVOLVIMENTO E REGULARIZAÇÃO FUNDIÁRIA, A AQUISIÇÃO DE UM TRATOR PARA ASSOCIAÇÃO ASPRUVAU DA LINHA 617 E 619 NO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6776/6776_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6776/6776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO A ILUMINAÇÃO DO CAMPO DE FUTEBOL NA LINHA 612, KM 15, NO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6777/6777_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6777/6777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA A SEAGRI A POSSIBILIDADE DE DOAÇÃO DE UM CAMINHÃO CAÇAMBA PARA A ASSOCIAÇÃO DOS PRODUTORES E AGRICULTORES FAMILIAR -  ASPEAFA, SITUADO NA LINHA 629, KM 80, GLEBA 04, EM JARU-ARU NO DISTRITO DE TARILÂNDIA, MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6778/6778_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6778/6778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO A ESTADUALIZAÇÃO DA LINHA 605 NO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6779/6779_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6779/6779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA AO DER - DEPARTAMENTO DE ESTRADA E RODAGEM A NECESSIDADE DESTE DEPARTAMENTO ASSUMIR OS SERVIÇOS DE MANUTENÇÃO, TROCA DOS BUEIROS E PONTES DA LINHA 605, NO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6780/6780_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6780/6780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA A SEAGRI - SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA, DESENVOLVIMENTO E REGULARIZAÇÃO FUNDIÁRIA, A AQUISIÇÃO DE UMA GRADE ARADORA PARA ASSOCIAÇÃO DA LINHA 601, KM 10 NO MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6781/6781_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6781/6781_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR, COM CÓPIA AO DER, A NECESSIDADE URGENTE DE LIMPEZA E ENCASCALHAMENTO NA RUA 10ª AVENIDA, NO BAIRRO NOVA ESPERANÇA 2, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6782/6782_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6782/6782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A ELETROBRÁS DISTRIBUIÇÃO RONDÔNIA, COM CÓPIA A EMDUR, A NECESSIDADE URGENTE DE ILUMINAÇÃO PÚBLICA NAS RUAS 10ª AVENIDA E DO LINHÃO, NO BAIRRO NOVA ESPERANÇA 2, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6783/6783_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6783/6783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DE RONDÔNIA, COM CÓPIAS PARA DER, A NECESSIDADE DE ESTADUALIZAÇÃO DA LINHA 634 SITUADA NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6784/6784_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6784/6784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DE RONDÔNIA, COM CÓPIAS PARA DER, A NECESSIDADE RECAPEAMENTO DA AVENIDA FRANCISCO VIEIRA DE SOUZA NO DISTRITO DE TARILÂNDIA.</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6815/6815_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6815/6815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL QUE FIRME CONVÊNIO OU PARCERIA COM A PREFEITURA DO MUNICÍPIO DE PORTO VELHO NO SENTIDO DE AUXILIAR A MANUTENÇÃO DA PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM DE ÁGUAS PLUVIAIS DA AVENIDA FARQUAR NO BAIRRO ARIGOLÂNDIA, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6816/6816_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6816/6816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM  CÓPIA AO DIRETOR DO DEPARTAMENTO DE ESTRADA E RODAGENS - DER, A NECESSIDADE DE RECUPERAÇÃO E MANUTENÇÃO DA RODOVIA ESTADUAL RO 010, QUE LIGA PIMENTA BUENO E SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6817/6817_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6817/6817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA-CAERD, A NECESSIDADE DE IMPLANTAR A DISTRIBUIÇÃO DE AGUA ENCANADA, NO BAIRRO ROBERTO SOBRINHO, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6818/6818_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6818/6818_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, COM CÓPIA AO COMANDANTE DA POLÍCIA MILITAR DE RONDÔNIA, A NECESSIDADE DE PATRULHAMENTO NAS IMEDIAÇÕES DO PORTO VELHO SHOPPING, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6819/6819_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6819/6819_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, JUNTO A ELETROBRÁS DISTRIBUIÇÃO RONDÔNIA, A NECESSIDADE DE SE VERIFICAR OS EXCESSOS DE RECLAMAÇÕES COM RELAÇÃO À RETIRADA DE PONTOS DE LUZ JUNTO AO POSTES RESIDENCIAL POR MEIO DA ELETROBRÁS -RONDÔNIA, ASSIM COMO A PRÁTICA ABUSIVA EMPREITADA PELOS SERVIÇOS TERCEIRIZADOS JUNTO AOS CONSUMIDORES.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6820/6820_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6820/6820_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE ESTRADA E RODAGENS-DER, A NECESSIDADE DE SE REALIZAR A CONCLUSÃO DE PAVIMENTAÇÃO DAS RUAS INICIADAS NO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6821/6821_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6821/6821_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE ESTRADA E RODAGENS-DER, A NECESSIDADE DE INTRODUZIR CAMPANHAS PERMANENTES DE FISCALIZAÇÃO DAS ESTRADAS ESTADUAIS, ASSIM COMO A AMPLIAÇÃO DE FISCAIS DE TRANSPORTES JUNTO A MESMA COM O OBJETIVO DE ELEVAR A VIDA E A QUALIDADE DAS ESTRADAS.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6822/6822_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6822/6822_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE EFETUE A CONSTRUÇÃO DE UMA PONTE DE CONCRETO ARMADO NA RO - 133.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6823/6823_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6823/6823_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR AO ESTADO DE RONDÔNIA JUNTO À ELETROBRÁS DISTRIBUIÇÃO RONDÔNIA, A NECESSIDADE DE REALIZAR A IMPLEMENTAÇÃO DE REDE ELÉTRICA NO PARQUE CEARÁ NO MUNICÍPIO DE PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6824/6824_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6824/6824_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE ESTRADA E RODAGENS-DER, A NECESSIDADE DE RECUPERAÇÃO E MANUTENÇÃO DA RODOVIA ESTADUAL RO 005 (ESTRADA DA PENAL), QUE LIGA O MUNICÍPIO DE PORTO VELHO AO DISTRITO DE SÃO CARLOS E REGIÃO RIBEIRINHA.</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6825/6825_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6825/6825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR-GERAL DO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES(DER), COM CÓPIA PARA SEMAGRIC/RO, A NECESSIDADE DE RECUPERAÇÃO DO RAMAL 1º DE MAIO ATÉ O LIMITE DA RESERVA, TOTALIZANDO 4KM E 1/2.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6826/6826_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6826/6826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR-GERAL DO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES (DER), C/C PARA SEMAGRIC/RO, A NECESSIDADE DE RECUPERAÇÃO DA ESTRADA DA JATUARANA, INICIANDO NA BR 319 TERMINANDO NA LINHA 3 (TRÊS) - (PROJETO MORRINHO).</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6827/6827_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6827/6827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AOS EXCELENTÍSSIMOS, GOVERNADOR DO ESTADO E SECRETÁRIO DE SAÚDE DO MUNICÍPIO DE PORTO VELHO, DA NECESSIDADE DE ESTRUTURAÇÃO E FUNCIONAMENTO DO HOSPITAL REGIONAL DE EXTREMA QUE, APESAR DE ESTAR TAMBÉM À DISPOSIÇÃO DO DISTRITO DE NOVA MAMORÉ NÃO ESTÁ FUNCIONANDO A CONTENTO DA POPULAÇÃO, EM ESPECIAL NO QUE DIZ RESPEITO A EXECUÇÃO DE EXAMES COMO RAIO-X.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6828/6828_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6828/6828_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AOS EXCELENTÍSSIMOS, DIRETOR DEPARTAMENTO DE ESTRADAS DE RODAGENS E TRANSPORTES DO ESTADO DE RONDÔNIA E SECRETÁRIO MUNICIPAL DE TRÂNSITO DE PORTO VELHO DA NECESSIDADE DE INSTALAÇÃO IMEDIATA DE FAIXA DE PEDESTRE E REDUTOR DE VELOCIDADE NA AVENIDA RIO DE JANEIRO COM A RUA 09, BAIRRO AGENOR DE CARVALHO, TENDO EM VISTA LOCALIZAÇÃO DA CRECHE "SONHO DE CRIANÇA".</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6829/6829_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6829/6829_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AOS EXCELENTÍSSIMOS, GOVERNADOR DO ESTADO DE RONDÔNIA, C/C AO PREFEITO DO MUNICÍPIO DE PORTO VELHO E AO DIRETOR PRESIDENTE DA EMPRESA MUNICIPAL DE DESENVOLVIMENTO URBANO-EMDUR, DA NECESSIDADE DA ILUMINAÇÃO DA AVENIDA RIO DE JANEIRO EM TODA SUA EXTENSÃO, EM ESPECIAL NO CRUZAMENTO COM A AVENIDA GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6830/6830_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6830/6830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO GOVERNADOR C/C AO EXMO PREFEITO DO MUNICÍPIO DE PORTO VELHO E CÓPIA AO SECRETÁRIO DE SAÚDE DO ESTADO DE RONDÔNIA E SECRETÁRIO DE SAÚDE DO MUNICÍPIO DE PORTO VELHO, DA NECESSIDADE DE MÉDICOS NOS DISTRITOS DE VISTA ALEGRA DO ABUNÃ, ABUNÃ, CALAMA, JACI PARANÁ, NOVA CALIFÓRNIA, SÃO CARLOS, MUTUM PARANÁ, FORTALEZA DO ABUNÃ, DEMARCAÇÃO, NAZARÉ E EXTREMA.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6831/6831_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6831/6831_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL COM CÓPIA À SEDUC, A NECESSIDADE DE CONSTRUÇÃO DE 01(UMA) ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO, EM JACINÓPOLIS DISTRITO DO MUNICÍPIO DE NOVA MAMORÉ/RO.</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6832/6832_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6832/6832_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE ESTRADAS DE RODAGENS E TRANSPORTE-DER, A NECESSIDADE DE QUE SEJA FEITO OS SERVIÇOS DE EXECUÇÃO DE SUB-BASE E BASE, EM DIVERSAS VIAS DE BAIRROS DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6833/6833_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6833/6833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, A NECESSIDADE DE VIABILIZAR PARCERIA COM A ELETROBRÁS-DISTRIBUIÇÃO RONDÔNIA -  COM VISTAS A PRESTAR ASSISTÊNCIA TÉCNICA NA ÁREA DE ENERGIA ELÉTRICA AOS PRODUTORES E AGRICULTORES FAMILIARES NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6865/6865_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6865/6865_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, A NECESSIDADE DE FAZER LIMPEZA E ENCASCALHAMENTO NAS RUAS 31 DE MARÇO, RUA DO CANTO E RUA JUAZEIRO QUE SE LOCALIZAM NA INVASÃO APARECIDA PRÓXIMO AO CANIL MUNICIPAL NA AVENIDA MAMORÉ EM PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6874/6874_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6874/6874_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA AO DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS DO ESTADO DE RONDÔNIA - DEOSP/RO A COMPRA DE TURBO ÁRMICO, PARA A SUBSTITUIÇÃO DE PONTES NA LINHA 621 NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6875/6875_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6875/6875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DER, A NECESSIDADE URGENTE DA RECUPERAÇÃO COM CASCALHAMENTO E COLOCAÇÃO DE GALERIAS NA RUA MADRIZELA, NO BAIRRO NACIONAL NO MUNICÍPIO DE PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6876/6876_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6876/6876_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR GERAL DO DER - DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES DE RONDÔNIA C/C AO SECRETÁRIO MUNICIPAL DE OBRAS - SEMOB, DA NECESSIDADE DE NIVELAÇÃO E ENCASCALHAMENTO DA RUA VALE DO SOL, LOCALIZADA NO BAIRRO NOVA FLORESTA, NESTE MUNICÍPIO  DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6877/6877_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6877/6877_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE RONDÔNIA DA NECESSIDADE DE SE ESTENDER POR MAIS UM ANO O CONTRATO DE TRABALHO FIRMADO COM O DER - DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES DE RONDÔNIA REFERENTE AO PROCESSO SELETIVO SIMPLICADO REALIZADO EM 15 DE AGOSTO DE 2013.</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>INDICA À SUPERINTENDÊNCIA DE RADIOFREQUÊNCIA E FISCALIZAÇÃO E GERENCIA DE CONTROLE DE OBRIGAÇÕES GERAIS-COGES/ANATEL, DA NECESSIDADE DE SER VIABILIZADO AO DISTRITO DE VISTA ALEGRE DO ABUNÃ, ABUNÃ, CALAMA, JACI PARANÁ, NOVA CALIFÓRNIA, SÃO CARLOS, MUTUM PARANÁ, FORTALEZA DO ABUNÃ, DEMARCAÇÃO, NAZARÉ E EXTREMA, O NECESSÁRIO SUPORTE E INSTALAÇÃO DO SERVIÇO TELEFONIA MÓVEL, BEM COMO, QUE SEJA INFORMADA A ESTE GABINETE QUAIS OS DISTRITOS DE RONDÔNIA QUE JÁ CONTAM EFETIVAMENTE COM ESTE SERVIÇO.</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6879/6879_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6879/6879_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO DEPARTAMENTO DE ESTRADAS DE RODAGENS E TRANSPORTES - DER/RO, A NECESSIDADE DE QUE SEJA FEITO, SERVIÇOS DE REABERTURA, PATROLAMENTO E ENCASCALHAMENTO DA RO-370, NO TRECHO COMPREENDIDO DA CIDADE DE CABIXI À MARGEM DIREITA DO RIO CABIXI/RO._x000D_
 </t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6880/6880_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6880/6880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA AO DER - DEPARTAMENTO DE ESTRADA E RODAGEM A NECESSIDADE DE PATROLAMENTO DA LINHA 629, NA ALTURA DO KM 80, PERTENCENTE AO DISTRITO DE JARU-UARU, MUNICÍPIO DE JARU/RO.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6892/6892_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6892/6892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO COM CÓPIA A SEDUC - SECRETARIA DE ESTADO DA EDUCAÇÃO, A NECESSIDADE DA IMPLANTAÇÃO DO ENSINO MÉDIO NO DISTRITO DE ORIENTE NOVO EM MACHADINHO DO OESTE.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6893/6893_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6893/6893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA A SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA - SESDEC, A NECESSIDADE DA IMPLANTAÇÃO DE UM POSTO POLICIAL NO DISTRITO DE TERRA BOA, MUNICÍPIO DE ALVORADA D'OESTE.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6894/6894_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6894/6894_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO QUE SEJA REALIZADA A PAVIMENTAÇÃO ASFÁLTICA PELO PROGRAMA ESTRADÃO NA RO-05, NO TRECHO QUE LIGA A CIDADE DE PORTO VELHO AO DISTRITO DE SÃO CARLOS._x000D_
 </t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6895/6895_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6895/6895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER ESTADUAL, QUE FIRME CONVÊNIO/PARCERIA COM A PREFEITURA DE PORTO VELHO NO SENTIDO DE AUXILIAR NA MANUTENÇÃO DA LIMPEZA DOS CEMITÉRIOS LOCALIZADOS NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6896/6896_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6896/6896_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA QUE VENHA A INTERCEDER JUNTO A PREFEITURA DO MUNICÍPIO  DE PORTO VELHO A FIM DE SE BUSCAR SOLUÇÕES SOBRE A ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6897/6897_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6897/6897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA ESTADUAL DE SAÚDE COM CÓPIA AO PODER EXECUTIVO A NECESSIDADE DE AQUISIÇÃO DE UMA AMBULÂNCIA EQUIPADA PARA ATENDER AOS MUNICÍPIOS DE BURITIS, COSTA MARQUES E MACHADINHO DO OESTE.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6898/6898_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6898/6898_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA QUE VENHA A INTERCEDER JUNTO A PREFEITURA DO MUNICÍPIO DE PORTO VELHO  A FIM DE SE BUSCAR SOLUÇÕES SOBRE A SINALIZAÇÃO DAS RUAS E AVENIDAS E INSTALAÇÃO DE REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6899/6899_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6899/6899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA A DIRETORA PRESIDENTE DA CAERD, A NECESSIDADE URGENTE DO RESTABELECIMENTO DE ÁGUA NO BAIRRO AGENOR DE CARVALHO NO MUNICÍPIO DE PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6900/6900_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6900/6900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA REALIZADA A PAVIMENTAÇÃO ASFALTICA PELO PROGRAMA ESTRADÃO NA RO-133 NO TRECHO QUE LIGA MACHADINHO D'OESTE A CUJUBIM.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6901/6901_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6901/6901_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA A SECRETARIA ESTADUAL DE SAÚDE - SESAU, A NECESSIDADE DE SE REALIZAR CAMPANHAS DE ACOLHIMENTO E ORIENTAÇÃO QUANTO AO AGENDAMENTO DE CONSULTAS, PROCEDIMENTOS CIRÚRGICOS E EXAMES DE ALTA COMPLEXIDADE, NAS UNIDADES DE SAÚDE ESTADUAL.</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6902/6902_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6902/6902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA A DEIRETORA PRESIDENTE DA CAERD, A NECESSIDADE URGENTE DO RESTABELECIMENTO DO ABASTECIMENTO DE ÁGUA NO BAIRRO PANAIR NO MUNICÍPIO DE PORTO VELHO - RO.</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6903/6903_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6903/6903_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE ESTRADA E RODAGENS - DER, A NECESSIDADE INTRODUZIR CAMPANHAS PERMANENTES DE FISCALIZAÇÃO NAS ESTRADAS ESTADUAIS.</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6904/6904_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6904/6904_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE ESTRADA E RODAGENS - DER, A NECESSIDADE DE RECUPERAÇÃO E MANUTENÇÃO DA RODOVIA ESTADUAL RO 010, QUE LIGA PIMENTA BUENO A SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6905/6905_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6905/6905_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA ESTADUAL DE SAÚDE COM CÓPIA AO PODER EXECUTIVO A NECESSIDADE DE AQUISIÇÃO DE UMA AMBULÂNCIA EQUIPADA PARA ATENDER AOS MUNICÍPIOS DE SANTA LUZIA D'OESTE, SÃO MIGUEL DO GUAPORÉ E GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6906/6906_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6906/6906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO À NECESSIDADE DE ESTADUALIZAÇÃO DA LINHA 12 QUE LIGA O MUNICÍPIO DE SERINGUEIRAS AO DISTRITO DE BOM SUCESSO EM UMA EXTENSÃO DE 22 KM, E LINHA 14 QUE LIGA O MUNICÍPIO CITADO AO DISTRITO PLANALTO NUMA EXTENSÃO DE 24 KM.</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6907/6907_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6907/6907_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO À NECESSIDADE DE ESTADUALIZAÇÃO DA LINHA C 50 QUE LIGA O MUNICÍPIO DE ARIQUEMES PASSANDO PELO MUNICÍPIO DE MONTE NEGRO E LIGANDO A RO 460 COM A BR 421.</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6908/6908_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6908/6908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE ENCAMINHE A ESTA CASA, PROJETO DE LEI COMPLEMENTAR ALTERNANDO A LEI COMPLEMENTAR Nº 529, DE 10 DE NOVEMBRO DE 2009, ALTERADA PELAS LEIS COMPLEMENTARES NºS 533, DE 18 DE NOVEMBRO DE 2099 E 682, DE 09 DE NOVEMBRO DE 2012.</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6909/6909_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6909/6909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA ENCAMINHADO PROJETO DE LEI A ESTA CASA, DISCIPLINANDO O PARCELAMENTO DAS DÍVIDAS DOS MUNICÍPIOS PARA - COM O ESTADO DE RONDÔNIA, OBJETO DE CONVÊNIOS FIRMADOS, CONFORME ANTE PROJETO DE LEI, EM ANEXO.</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6944/6944_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6944/6944_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DEPARTAMENTO DE ESTRADAS DE RODAGENS E TRANSPORTES DO GOVERNO DO ESTADO DE RONDÔNIA - DER, PARA QUE ESTE PROCEDA A CONSTRUÇÃO DE UMA PONTE SOBRE O RIO URUPÁ NA LINHA TN22, NA DIVISA DOS MUNICÍPIOS DE URUPÁ, TEIXEIRÓPOLIS, PRESIDENTE MÉDICI E JI-PARANÁ NO DISTRITO DE NOVA LONDRINA.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6945/6945_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6945/6945_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA ESTADUAL DE SAÚDE COM CÓPIA AO PODER EXECUTIVO A NECESSIDADE DE AQUISIÇÃO DE UMA AMBULÂNCIA EQUIPADA PARA ATENDER AOS MUNICÍPIOS DE SÃO FELIPE D'OESTE, COSTA MARQUES E CUJUBIM.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6946/6946_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6946/6946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA - CAERD, A NECESSIDADE DE VIABILIZAR A IMPLANTAÇÃO DOS SERVIÇOS DE ABASTECIMENTO BÁSICO NO BAIRRO CIDADE NOVA, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6948/6948_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6948/6948_texto_integral.pdf</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6949/6949_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6949/6949_texto_integral.pdf</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6950/6950_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6950/6950_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA REALIZADA A PAVIMENTAÇÃO ASFÁLTICA PELA PROGRAMA ESTRADÃO NA RO-133 NO TRECHO QUE LIGA MACHADINHO D'OESTE A CUJUBIM.</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6951/6951_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6951/6951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC, A NECESSIDADE DE SE REALIZAR A MANUTENÇÃO JUNTO A ESCOLA ESTADUAL ARAÚJO LIMA NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6952/6952_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6952/6952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DER, A NECESSIDADE URGENTE DE UMA VISTORIA NO ASFALTO QUE ESTÁ SENDO FEITO NAS AVENIDAS AIRTON SENNA E PORTO VELHO NO MUNICÍPIO DE BURITIS-RO.</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6953/6953_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6953/6953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, QUE SEJA ENCAMINHADO PROJETO DE LEI COMPLEMENTAR A ESTA CASA DE LEIS ALTERANDO A LEI COMPLEMENTAR Nº 369, DE 22 DE FEVEREIRO DE 2007, QUE "DÁ NOVA ESTRUTURA ORGANIZACIONAL AO DEPARTAMENTO ESTADUAL DE TRÂNSITO DO ESTADO DE RONDÔNIA - DETRAN/RO, NOS MOLDES DO CÓDIGO DE TRÂNSITO BRASILEIRO - CTB, E DÁ OUTRAS PROVIDENCIAS", NOS TERMOS DA MINUTA EM ANEXO.</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6954/6954_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6954/6954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA JUNTO À ELETROBRÁS DISTRIBUIÇÃO RONDÔNIA, A NECESSIDADE DE REALIZAR INSTALAÇÃO DE ILUMINAÇÃO NA PONTE RECEM CONSTRUIDA QUE LIGA OS MUNICÍPIOS DE PORTO VELHO-RO À HUMAITÁ-AM NO BAIRRO BALSA.</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6955/6955_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6955/6955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA - CAERD, A NECESSIDADE DE VIABILIZAR A IMPLANTAÇÃO DOS SERVIÇOS DE LIMPEZA E DESENTUPIMENTO DO ESGOTO NO CONJUNTO HABITACIONAL "HABITAT BRASIL" LOCALIZADO NO BAIRRO SÃO SEBASTIÃO II, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6956/6956_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6956/6956_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA - CAERD, A NECESSIDADE DE VIABILIZAR OS SERVIÇOS DE CONSERTO DO CANO QUE ESTA QUEBRADO NO BAIRRO SÃO SEBASTIÃO II, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6957/6957_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6957/6957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA - CAERD, A NECESSSIDADE DE VIABILIZAR A IMPLANTAÇÃO  DOS SERVIÇOS DE LIMPEZA E DESENTUPIMENTO DO ESGOTO NO BAIRRO SÃO SEBASTIÃO II, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6958/6958_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6958/6958_texto_integral.pdf</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6959/6959_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6959/6959_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A BAIXA DOS BENS DECORRENTES DO CONVÊNIO 148/2011-PGE.</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6960/6960_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6960/6960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA INSTALAÇÃO DE 01 (UM) QUEBRA-MOLAS NA ALTURA DO KM 18 DA RO-470, SENTIDO BR-364 - NOVA UNIÃO.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6961/6961_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6961/6961_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR GOVERNADOR DO ESTADO À NECESSIDADE DE IMPLANTAÇÃO DA RESIDÊNCIA DEPARTAMENTO DE ESTRADAS E RODAGEM (DER-RO) NO MUNICÍPIO DE SÃO FRANCISCO DO GUAPORÉ._x000D_
 </t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6981/6981_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6981/6981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA - CAERD, A NECESSIDADE DE VIABILIZAR A IMPLANTAÇÃO DOS SERVIÇOS DE LIMPEZA E DESENTUPIMENTO DO ESGOTO NO BAIRRO SÃO SEBASTIÃO II, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6982/6982_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6982/6982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA - CAERD, A NECESSIDADE DE VIABILIZAR A IMPLANTAÇÃO DOS SERVIÇOS DE LIMPEZA E DESENTUPIMENTO DO ESGOTO NO CONJUTO HABITACIONAL "HABITAT BRASIL" LOCALIZADO NO BAIRRO SÃO SEBASTIÃO II, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6983/6983_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6983/6983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA -  CAERD, A NECESSIDADE DE VIABILIZAR OS SERVIÇOS DE CONSERTO DO CANO QUE ESTA QUEBRADO NO BAIRRO SÃO SEBASTIÃO II, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6984/6984_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6984/6984_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA JUNTO À ELETROBRÁS DISTRIBUIÇÃO RONDÔNIA, A NECESSIDADE DE REALIZAR INSTALAÇÃO DE ILUMINAÇÃO NA PONTE RECEM CONSTRUÍDA QUE LIGA OS MUNICÍPIOS DE PORTO VELHO-RO Á HUMAITÁ-AM.</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6985/6985_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6985/6985_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA JUNTO À ELETROBRÁS DISTRIBUIÇÃO RONDÔNIA, A NECESSIDADE DE REALIZAR INSTALAÇÃO DE UM TRANSFORMADOR DA VILA CONJUNTO HABITACIONAL HABITAT NOVO, LOCALIZADO NO OUTRO LADO DA BALSA DEPOIS DA PONTE, NO MUNICÍPIO DE PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6986/6986_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6986/6986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA REALIZADA A PAVIMENTAÇÃO ASFATICA PELO PROGRAMA ESTRADÃO NA RO-257 NO TRECHO QUE LIGA MACHADINHO D'OESTE A ARIQUEMES E SUA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6987/6987_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6987/6987_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA REALIZADA A RECUPERAÇÃO DA PONTE NA LINHA C-35, QUE LIGA A ZONA RURAL DE MONTE NEGRO.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6988/6988_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6988/6988_texto_integral.pdf</t>
   </si>
   <si>
     <t>REINTERA INDICAÇÃO AO GOVERNO DO ESTADO, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS DE RODAGENS E TRANSPORTES-DER, A NECESSIDADE DE QUE SEJA AGILIZADA A ABERTURA, EXECUÇÃO E ASFALTAMENTO DA RO-EXPRESSO PORTO, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6989/6989_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6989/6989_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA, A NECESSIDADE DE VIABILIZAR PARCERIA COM A PREFEITURA DO MUNICÍPIO DE PORTO VELHO E O COMANDO DA AERONÁUTICA/RO, ATRAVÉS DO DEPARTAMENTO DE AVIAÇÃO CIVIL, PARA CONSTRUÇÃO DE UMA (01) PISTA DE POUSO PARA AERONAVES DE PEQUENO PORTE, NO DISTRITO DE UNIÃO BANDEIRANTES/RO.</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7030/7030_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7030/7030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA O DER, A RECUPERAÇÃO TOTAL DA RO 489, E AINDA A_x000D_
 INSTALAÇÃO DE SINALIZAÇÃO DE TRÂNSITO NA REFERIDA RODOVIA, NO TRECHO QUE VAI DA RO 010 ATÉ A CIDADE DE SÃO FELIPE.</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7032/7032_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7032/7032_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM COPIA PARA O DER, A RECUPERAÇÃO TOTAL DA RO 479, COM INSTALAÇÃO DE SINALIZAÇÃO HORIZONTAL E VERTICAL, NO TRECHO QUE VAI DA BR 364 ATÉ A LOCALIDADE DE ESTRELINHA DE RONDÔNIA, NO MUNICÍPIO DE PRESIDENTE MÉDICI.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7033/7033_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7033/7033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA INSTALAÇÃO DE TUBOS METÁLICOS NA RO 133, LIGAÇÃO DE VALE DO PARAÍSO COM RONDOMINAS.</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7034/7034_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7034/7034_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DE PAVIMENTAÇÃO ASFÁLTICA NO DISTRITO DE RIO BRANCO EM CAMPO NOVO.</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7035/7035_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7035/7035_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DE INSTALAÇÃO DE UM POSTO POLICIAL NO DISTRITO DE RIO BRANCO EM CAMPO NOVO.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7036/7036_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7036/7036_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO GOVERNO DO ESTADO DE RONDÔNIA COM CÓPIA AO DER A DUPLICAÇÃO DA PONTE SOBRE O RIO JAMARI, BR 421 MUNICÍPIO DE ARIQUEMES-RO.</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7037/7037_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7037/7037_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO AO COMANDO GERAL DA POLÍCIA MILITAR DO ESTADO DE RONDÔNIA, SOBRE A NECESSIDADE DE INSTALAÇÃO DE UM POSTO AVANÇADO DA POLÍCIA MILITAR, NO ASSENTAMENTO RIACHO AZUL, PORTO VELHO.</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7038/7038_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7038/7038_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO À SEDUC, PARA O FUNCIONAMENTO DA EJA - EDUCAÇÃO DE JOVENS E ADULTOS - 6º AO 9º ANO, NO ASSENTAMENTO RIACHO AZUL, PORTO VELHO.</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7053/7053_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7053/7053_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO DER NECESSIDADE QUE SEJA INCLUÍDA NA SUA PROGRAMAÇÃO PARA 2015 02 KM DE ASFALTO NA ÁREA URBANA DO DISTRITO DE BOM FUTURO, MUNICÍPIO DE ARIQUEMES - RO._x000D_
 </t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7054/7054_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7054/7054_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO DER NECESSIDADE DE FISCALIZAR JUNTO A CONSTRUTORA QUE ESTÁ EXECUTANDO O ASFALTAMENTO URBANO DO DISTRITO DE 5° BEC, MUNICÍPIO DE MACHADINHO D'OESTE - RO, A QUALIDADE DO SERVIÇO._x000D_
 </t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7055/7055_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7055/7055_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO DER NECESSIDADE DE VIABILIZAR JUNTO A CONSTRUTORA QUE ESTÁ EXECUTANDO O ASFALTAMENTO DA RO 357, UMA FORMA PARA QUE NÃO FIQUE INTERDITADA A RODOVIA EM VÁRIOS TRECHOS, INTERROMPENDO O TRAFEGO DE VEÍCULOS._x000D_
 </t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7056/7056_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7056/7056_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA AO DER, A NECESSIDADE URGENTE DE UMA VISTORIA NO ASFALTO QUE ESTÁ SENDO FEITO NAS AVENIDAS AÍRTON SENNA E PORTO VELHO NO MUNICÍPIO DE BURITIS -RO._x000D_
 </t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7057/7057_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7057/7057_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE ESTRADA E RODAGENS - DER, A NECESSIDADE DE RECUPERAÇÃO E MANUTENÇÃO DA RODOVIA ESTADUAL RO 05, QUE LIGA O MUNICÍPIO DE PORTO VELHO AO DISTRITO DE SÃO CARLOS._x000D_
 </t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7058/7058_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7058/7058_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA PODER EXECUTIVO ESTADUAL, COM CÓPIA A SECRETARIA ESTADUA DE SAÚDE - SESAU A NECESSIDADE DE SE REALIZAR CAMPANHAS DE ACOLHIMENTO E ORIENTAÇÃO QUANTO AO AGENDAMENTO DE CONSULTAS, PROCEDIMENTOS CIRÚRGICOS E EXAMES DE ALTA COMPLEXIDADE, NAS UNIDADES DE SAÚDE ESTADUAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7059/7059_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7059/7059_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SECRETARIA ESTADUAL DE SAÚDE COM CÓPIA AO PODER EXECUTIVO A NECESSIDADE DE AQUISIÇÃO DE UMA AMBULÂNCIA EQUIPADA PARA ATENDER AOS MUNICÍPIOS DE CACAULÂNDIA, COSTA MASQUES E CABIXI._x000D_
 </t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7060/7060_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7060/7060_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC, A NECESSIDADE DE SE REALIZAR A MANUTENÇÃO DA QUADRA DA ESCOLA ARAUJO LIMA, A FIM DE POSSIBILITAR A REALIZAÇÃO DE ATIVIDADES ESPORTIVAS._x000D_
 </t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7061/7061_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7061/7061_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA A DIRETORA_x000D_
 PRESIDENTE DA CAERD, A NECESSIDADE URGENTE DO RESTABELECIMENTO DO ABASTECIMENTO DE ÁGUA NO BAIRRO COSTA E SILVA NO MUNICÍPIO DE PORTO VELHO/RO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7062/7062_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7062/7062_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR GOVERNADOR DO ESTADO COM CÓPIA A ELETROBRÁS DISTRIBUIÇÃO RONDÔNIA,A NECESSIDADE DE SE VERIFICAR OS EXCESSOS DE RECLAMAÇÕES COM RELAÇÃO À LEITURA DE RELÓGIOS, ASSIM COMO A PRÁTICA ABUSIVA EMPREITADA PELOS SERVIÇOS TERCEIRIZADOS JUNTO AOS CONSUMIDORES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7063/7063_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7063/7063_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO GOVERNO DO ESTADO DE RONDÔNIA, A NECESSIDADE DE VIABILIZAR A CONSTRUÇÃO DE UMA CRECHE NÓ BAIRRO PLANALTO, MUNICÍPIO DE PORTO VELHO- RO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7064/7064_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7064/7064_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA - CAERD, A NECESSIDADE DE VIABILIZAR A IMPLANTAÇÃO DOS SERVIÇOS DE ABASTECIMENTO BÁSICO NO BAIRRO CIDADE NOVA, NO MUNICÍPIO DE PORTO VELHO/RO._x000D_
 </t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7065/7065_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7065/7065_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO COM CÓPIA A INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA (INCRA), QUE VENHA JUNTO AO GOVERNO DO ESTADO DE RONDÔNIA BUSCAR ÁREAS E SOLUÇÕES PARA QUE SE REALIZE IMEDIATO O ASSENTAMENTO DAS FAMÍLIAS ATINGIDAS PELA CHEIA DO MADEIRA, LOCALIZADOS NO ASSENTAMENTO, E DEMAIS COMUNIDADES RIBEIRINHAS DO MUNICÍPIO DE PORTO VELHO_x000D_
 </t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7066/7066_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7066/7066_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO, POR MEIO DO DIRETOR DO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER. A NECESSIDADE DE RECUPERAÇÃO E ATERRO DA ESTRADA E CABECEIRA DA PONTE SOBRE O RIO SÃO DOMINGOS LOCALIZADA NO KM 02, DO MUNICÍPIO DE COSTA MARQUES - RO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7067/7067_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7067/7067_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO O REAJUSTE DO VALOR DO SIMPLES NACIONAL PARA O ESTADO DE RONDÔNIA._x000D_
 </t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7068/7068_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7068/7068_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMº.: SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO AO DER - DEPARTAMENTO ESTADUAL DE ESTRADAS DE RODAGENS, A "RETIRADA DE UMA CURVA", EXISTENTE NA LINHA VICINAL DO KM. 05, QUE LIGA À BR 421, PROXIMIDADE DO PONTO DE COMÉRCIO, DO SR. ALÉCIO E FRENTE A PROPRIEDADE DO SR.JOSÉ DUCA, ZONA RURAL, DO DISTRITO DE RIO BRANCO, MUNICÍPIO DE CAMPO NOVO DE RONDÔNIA._x000D_
 </t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7069/7069_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7069/7069_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO À SEDUC, NA AQUISIÇÃO DE UM VEÍCULO, TIPO CAMIONETE PARA ATENDER A "EEEFM CLODOALDO NUNES DE ALMEIDA, MUNICÍPIO DE CACOAL"._x000D_
 </t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7070/7070_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7070/7070_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO, COM COPIA PARA O DER, A RECUPERAÇÃO TOTAL DA RO 133, NO TRECHO QUE VAI DA RO 472 ATÉ A RO 488._x000D_
 </t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7071/7071_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7071/7071_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO, COM COPIA PARA O DER, A RECUPERAÇÃO TOTAL DA RO 488 (LINHA MATO GROSSO)._x000D_
 </t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7072/7072_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7072/7072_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO, COM COPIA PARA O DER,A RECUPERAÇÃO TOTAL DA RO 387 (ESTRADA DO_x000D_
 PACARANA) NO TRECHO QUE VAI DA BR 364 ATÉ A DIVISA DO ESTADO DE RONDÔNIA COM O ESTADO DE MATO GROSSO._x000D_
 </t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7073/7073_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7073/7073_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO, COM COPIA PARA O DER, A RECUPERAÇÃO TOTAL DA RO 494 (KAPA 24) NO TRECHO QUE VAI DA RO 010 ATÉ A RO 495._x000D_
 </t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7074/7074_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7074/7074_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SECRETARIA ESTADUAL DE SAÚDE COM CÓPIA AO PODER EXECUTIVO A NECESSIDADE DE AQUISIÇÃO DE UMA AMBULÂNCIA EQUIPADA PARA ATENDER AOS MUNICÍPIOS DE SÃO FELIPE D'OESTE, COSTA MARQUES E CUJUBIM._x000D_
 </t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7075/7075_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7075/7075_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC, A NECESSIDADE DE SE REALIZAR A MANUTENÇÃO, JUNTO A ESCOLA ESTADUAL ORLANDO FREIRE NO MUNICÍPIO DE PORTO VELHO._x000D_
 </t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7076/7076_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7076/7076_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA - CAERD, A POSSIBILIDADE DE VIABILIZAR A IMPLANTAÇÃO DE UMA CAMPANHA DE RESGATE DE CREDITO JUNTO AOS SEUS CLIENTES._x000D_
 </t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7077/7077_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7077/7077_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA JUNTO À ELETROBRÁS DISTRIBUIÇÃO RONDÔNIA, A NECESSIDADE DE REALIZAR INSTALAÇÃO DE UM TRANSFORMADOR NA ESCOLA MUNICIPAL  FRANCISCO CHIQUILITO ERSE, LOCALIZADO NA LINHA 28 DE NOVEMBRO NA AGROVILA NOVA ALIANÇA, NO MUNICÍPIO DE PORTO VELHO-RO._x000D_
 </t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7079/7079_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7079/7079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA JUNTO À ELETROBRÁS DISTRIBUIÇÃO_x000D_
 RONDÔNIA, A NECESSIDADE DE REALIZAR INSTALAÇÃO DE ILUMINAÇÃO NA PONTE RECÉM CONSTRUÍDA QUE_x000D_
 LIGA OS MUNICÍPIO DE PORTO VELHO-RO À HUMAITÁ-AM NO BAIRRO BALSA.</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7082/7082_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7082/7082_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO QUE SEJA REALIZADA A PAVIMENTAÇÃO ASFÁLTICA PELO PROGRAMA ESTRADÃO NA RO - 133 NO TRECHO QUE LIGA MACHADINHO D'OESTE A CUJUBIM._x000D_
 </t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7086/7086_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7086/7086_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA-CAERD, A NECESSIDADE DE VIABILIZAR OS SERVIÇOS DE CONSERTO DO CANO QUE ESTA QUEBRADO NA AVENIDA COSTA E SILVA, NAS PROXIMIDADES DA ENTRADA DO BAIRRO SÃO SEBASTIÃO II, NO MUNICÍPIO DE PORTO VELHO-RO._x000D_
 </t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7087/7087_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7087/7087_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA A SECRETARIA ESTADUAL DE SAÚDE - SESAU A NECESSIDADE DE SE REALIZAR CAMPANHAS DE AGENDAMENTO DE CONSULTA DIRETAMENTE NA POLICLÍNICA OSWALDO CRUZ._x000D_
 </t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7088/7088_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7088/7088_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A SECRETARIA ESTADUAL DE EDUCAÇÃO-SEDUC, A NECESSIDADE DE SE REALIZAR A MANUTENÇÃO JUNTO A ESCOLA ESTADUAL ARAÚJO LIMA NO MUNICÍPIO DE PORTO VELHO._x000D_
 </t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7089/7089_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7089/7089_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE ESTRADA E RODAGENS - DER, A NECESSIDADE DE RECUPERAÇÃO E MANUTENÇÃO DA RODOVIA ESTADUAL RO 010, QUE LIGA PIMENTA BUENO A SÃO MIGUEL DO GUAPORÉ._x000D_
 </t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7090/7090_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7090/7090_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO GOVERNO DO ESTADO, NECESSIDADE DE QUE SEJA IMPLANTADO NO MUNICÍPIO_x000D_
 ALTO ALEGRE DOS PARECIS, UMA EXTENSÃO DO SHOPPING CIDADÃO._x000D_
 </t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7091/7091_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7091/7091_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES- DER, A NECESSIDADE DE QUE SEJA FEITO, OS SERVIÇOS DE DRENAGEM E ASFALTAMENTO DE VIAS URBANAS NA ZONA SUL, DE PORTO VELHO/RO._x000D_
 </t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7092/7092_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7092/7092_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO GOVERNO DO ESTADO, A NECESSIDADE DE QUE SEJA FEITO A REFORMA GERAL DO GINÁSIO DE ESPORTE GENIVALDÃO, NO MUNICÍPIO DE JI-PARANÁ._x000D_
 </t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7093/7093_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7093/7093_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO GOVERNO DO ESTADO,QUE VIABILIZE PARCERIA, COM A CLASSE PRODUTORA, INDUSTRIAL E COMERCIAL DE JI-PARANÁ, A FIM DE DISCUTIR E SOLUCIONAR O PROBLEMA QUE AFETA A ECONOMIA DE JI-PARANÁ-RO._x000D_
 </t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7094/7094_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7094/7094_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO AO DER - DEPARTAMENTO ESTADUAL DE ESTRADAS DE RODAGENS, EXTENSÃO DO TRABALHO DE RECUPERAÇÃO DE ESTRADAS VICINAIS, NAS COMUNIDADES INDÍGENAS DE CACOAL, ATRAVÉS DO PROGRAMA FITHA._x000D_
 </t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7095/7095_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7095/7095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL A DOAÇÃO DE ÁREA A AMA-RO.</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7096/7096_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7096/7096_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOBRE A NECESSIDADE DE VIABILIZAR JUNTO À SEDUC ,A REFORMA E AMPLIAÇÃO DA EEEFM - ESTUDO E TRABALHO, LOCALIZADA NO BAIRRO AREAL, AV. ALEXANDRE GUIMARÃES, NESTA CAPITAL._x000D_
 </t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7097/7097_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7097/7097_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO DER, A NECESSIDADE URGENTE DE UMA VISTORIA NO ASFALTO QUE ESTÁ SENDO FEITO NA ÁREA URBANA DO MUNICÍPIO DE CACAULÂNDIA -RO._x000D_
 </t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7098/7098_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7098/7098_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, ATRAVÉS DO DEPARTAMENTO_x000D_
 DE ESTRADAS DE RODAGENS E TRANSPORTES DO GOVERNO DO ESTADO DE RONDÔNIA-DER, PARA QUE O ESTE PROCEDA A DUPLICAÇÃO E ILUMINAÇÃO DA AVENIDA BRASIL SENTIDO AEROPORTO DE JI-PARANÁ, POPULARMENTE CONHECIDA COMO ESTRADA DO AEROPORTO DE JI-PARANA, NAQUELE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Coletiva</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6043/6043_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6043/6043_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSTA O DECRETO Nº 7.335, DE 17 DE JANEIRO DE 1996, DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6044/6044_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6044/6044_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUSTA O DECRETO Nº 5.124, DE 06 DE JUNHO DE 1991, DO PODER EXECUTIVO. </t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6045/6045_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6045/6045_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUSTA O DECRETO Nº 7.600, DE 8 DE OUTUBRO DE 1996, DO PODER EXECUTIVO. </t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6046/6046_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6046/6046_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUSTA O DECRETO Nº 4.567, DE 23 DE MARÇO DE 1990, DO PODER EXECUTIVO. </t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6092/6092_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6092/6092_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA  O ARTIGO 1º, DO DECRETO LEGISLATIVO Nº 492, DE 25 DE SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6119/6119_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6119/6119_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO 3º SARGENTO DA POLÍCIA MILITAR THIAGO SANTOS BENTES DA SILVA.</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6120/6120_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6120/6120_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO 3º SARGENTO DA POLÍCIA MILITAR ADELSON PEREIRA RODRIGUES.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6121/6121_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6121/6121_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO SOLDADO MILITAR - SD DA POLÍCIA MILITAR FAGNER SOARES SARAIVA.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6122/6122_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6122/6122_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO MAJOR DA POLÍCIA MILITAR JÚLIO MARTINS FIGUEIRÔA FARIA.</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6123/6123_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6123/6123_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO MAJOR DA POLÍCIA MILITAR CLÁUDIO ROBERTO GIFFONI DA SILVA.</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6124/6124_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6124/6124_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO TENENTE-CORONEL BOMBEIRO MILITAR DEMARGLI DA COSTA FARIAS.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6142/6142_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6142/6142_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO CORONEL BOMBEIRO MILITAR "LIOBERTO UBIRAJARA CAETANO DE SOUZA".</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição e Justiça e de Redação</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                                            _x000D_
 _x000D_
 _x000D_
 SUSTA O ANDAMENTO DE AÇÃO PENAL CONTRA O DEPUTADO EUCLIDES MACIEL. _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6150/6150_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6150/6150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                     _x000D_
 SUSTA O ANDAMENTO DE AÇÃO PENAL CONTRA O DEPUTADO EUCLIDES MACIEL. _x000D_
  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6231/6231_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6231/6231_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO CORONEL DA POLÍCIA MILITAR DO ESTADO DE RONDÔNIA "PEDRO LEOPOLDO BITTENCOURT".</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6232/6232_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6232/6232_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO CORONEL DA POLÍCIA MILITAR DO ESTADO DE RONDÔNIA "PAULO CÉSAR DE FIGUEIREDO".</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6255/6255_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6255/6255_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR JOSÉ MONTEIRO SILVA DE SOUZA.</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6330/6330_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6330/6330_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO FUNCIONÁRIO PÚBLICO PROCURADOR DO ESTADO DE RONDÔNIA, DR. JURACI JORGE DA SILVA, SERVIDOR DA PROCURADORIA GERAL DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6331/6331_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6331/6331_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO FUNCIONÁRIO PÚBLICO ANTÔNIO ROBERTO RIBEIRO DE SANTANA, SERVIDOR DA SECRETARIA DE SAÚDE DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6332/6332_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6332/6332_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO A CABO PM LUCIANA SOARES RÊGO DA POLÍCIA MILITAR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6333/6333_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6333/6333_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO 1º TENENTE DA POLÍCIA MILITAR RENATO ACÁCIO CONHONI SUFFI.</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6346/6346_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6346/6346_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO A MILTON PELLUCIO.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6347/6347_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6347/6347_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO SR. MANOEL CIPRIANO DO NASCIMENTO - (MANOEL SERRA).</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6348/6348_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6348/6348_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO A SRA. ANDREIA CAETANO CELESTINO.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6349/6349_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6349/6349_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO DR. JULIO CESAR DA ROCHA.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6350/6350_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6350/6350_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO SR. ANÍBAL MARTINS NETO.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6467/6467_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6467/6467_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO "HONRA AO MÉRITO AO SENHOR DALMO ANTÔNIO DE CASTRO BEZERRA.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6468/6468_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6468/6468_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO A SENHORA NANCI MARIA RODRIGUES DA SILVA.</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>JAQUES TESTONI</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6469/6469_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6469/6469_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO CABO PM CLÁUDIO MOTTA.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6470/6470_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6470/6470_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO "HONRA AO MÉRITO" AO SENHOR ADILSON DONIZETI DE OLIVEIRA.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6471/6471_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6471/6471_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO "HONRA AO MÉRITO" AO SENHOR ADEMIR JOSÉ DE SÁ.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6472/6472_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6472/6472_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO "HONRA AO MÉRITO" AO SENHOR ZEFERINO RODRIGUES SANTOS.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6473/6473_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6473/6473_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO "HONRA AO MÉRITO" AO SENHOR JUAREZ EDUARDO DE TOLEDO PRADO.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6474/6474_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6474/6474_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO "HONRA AO MÉRITO" AO SENHOR ELSI ANTÔNIO DALLA RIVA.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6475/6475_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6475/6475_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO "HONRA AO MÉRITO" AO SENHOR CARLOS ALBERTO ANTUNES AMARAL.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6476/6476_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6476/6476_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO "HONRA AO MÉRITO", A SENHORA KERLEY REGINA FERREIRA DE ARRUDA ALCÂNTARA.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6477/6477_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6477/6477_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO "HONRA AO MÉRITO" AO SENHOR JOAQUIM PIRES DELFINO.</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6478/6478_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6478/6478_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO A LÉLIO LOPES FERREIRA JÚNIOR.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6497/6497_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6497/6497_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO TENENTE CORONEL DA POLÍCIA MILITAR "PAULO SÉRGIO VIEIRA GONÇALVES".</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6498/6498_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6498/6498_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO A MANOEL CARDOSO DA CRUZ.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6595/6595_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6595/6595_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO DR. EUCLIDES SAMPAIO FROES.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6615/6615_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6615/6615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE MEDALHA DE HONRA AO MÉRITO AO SUPREMO CONSELHO DE ORDEM DEMOLAY PARA O BRASIL - SCODB. </t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6626/6626_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6626/6626_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR ADÉLIO BAROFALDI.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6627/6627_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6627/6627_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR JOAQUIM NONATO DA SILVA.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6628/6628_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6628/6628_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR LUIZ GOMES FURTADO.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6629/6629_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6629/6629_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORIFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR ARILSON GONÇALVES.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6630/6630_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6630/6630_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORIFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR WELLINTON PEDRO PIMENTEL JENNINGS.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6645/6645_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6645/6645_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORIFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR JIDALIAS DOS ANJOS PINTO.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6647/6647_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6647/6647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO SENHOR MIKHAEL RAMEZ ESBER. </t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6648/6648_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6648/6648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO JANISSON MOREIRA DA CUNHA, PASTOR DA IGREJA BATISTA NACIONAL DE JARU. </t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6649/6649_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6649/6649_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO HONORÍFICO DE CIDADÃ DO ESTADO DE RONDÔNIA A DOUTORA SOLANGELA BARROS GUIAMARÃES FERREIRA. </t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6679/6679_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6679/6679_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER MEDALHA DE MÉRITO LEGISLATIVO A DILMA ALVES VIEIRA FERNANDES GERENTE DE CONVÊNIOS DO DER.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6667/6667_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6667/6667_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO HONORÍFICO "HONRA AO MÉRITO" AO SENHOR CARLOS ALBERTO MARTINS MANVAILLER.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6789/6789_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6789/6789_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO "HONRA AO MÉRITO", AO SENHOR GILSON SOARES RASLAN.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6790/6790_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6790/6790_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO A FRANCISCO BAQUER.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6791/6791_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6791/6791_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO DR. INDIANO PEDROSO GONÇALVES,</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6861/6861_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6861/6861_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSPENDE A EXECUÇÃO DA LEI Nº 2.264 DE 17 DE MARÇO DE 2010.</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6912/6912_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6912/6912_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO HONORÍFICO DE HONRA AO MÉRITO AO SENHOR RAINIERY ARAÚJO COELHO. </t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6913/6913_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6913/6913_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR DARCI AGOSTINHO CERUTTI. </t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6932/6932_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6932/6932_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DE RONDÔNIA AO EXMO DR. FAUSTO MARTUSCELLI MONTEIRO.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6936/6936_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6936/6936_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TITULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR HUGO LOPES DE ARAÚJO. </t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6937/6937_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6937/6937_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR LUIS BERNARDO. </t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6938/6938_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6938/6938_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO SENHOR CLAUDEMIR ROBERTO DE MIRANDA.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6939/6939_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6939/6939_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO SENHOR ELISEU KIESKI.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6940/6940_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6940/6940_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO SENHOR OSMAR FARINÁCIO.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6941/6941_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6941/6941_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO SENHOR GENIVALDO GONÇALVES PEREIRA DE CAMPOS.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6942/6942_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6942/6942_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO SENHOR JOSÉ APARECIDO GONÇALVES.</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6943/6943_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6943/6943_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO SENHOR ARILTON SEEMANN.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6963/6963_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6963/6963_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÁRIO DE CIDADÃO DO ESTADO DE RONDÔNIA, "IN MEMORIAN AO SENHOR VANDECI RACK.</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6964/6964_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6964/6964_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA, AO SENHOR PEDRO RACK.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6965/6965_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6965/6965_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO SENHOR WALTER RACK. </t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6990/6990_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6990/6990_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO DR. JUIZ FEDERAL, HERCULANO MARTINS NACIF, DA 5ª VARA AMBIENTAL E AGRÁRIA DO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6993/6993_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6993/6993_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA, AO SENHOR JOÃO DURVAL RAMALHO TRIGUEIRO MENDES. </t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6994/6994_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6994/6994_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSTA O ARTIGO 4º E PARÁGRAFOS 1º, 2º, 3º E 4º DA PORTARIA Nº 6490, DE 28 DE OUTUBRO DE 2014 DO DETRAN/RO.</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6995/6995_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6995/6995_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO SENHOR SÉRGIO SUSSUMU SUGANUMA. </t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6996/6996_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6996/6996_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO SENHOR SANTO JOSÉ LYRA. </t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7009/7009_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7009/7009_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO DOUTOR E PROFESSOR PAULO CESAR PIRES ANDRADE.</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7010/7010_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7010/7010_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA, AO SENHOR JOÃO CIPRIANO NASCIMENTO FILHO.</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7011/7011_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7011/7011_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA, AO SENHOR ALEXANDRE PORTO.</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7102/7102_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7102/7102_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO DR. JOÃO BATISTA PAULINO DE LIMA.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Defensoria Pública do Estado</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6056/6056_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6056/6056_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA, ACRESCENTA E REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 703, DE 08 DE MARÇO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6057/6057_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6057/6057_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE AS ATRIBUIÇÕES DOS CARGOS DO GRUPO DE CHEFIA, DIREÇÃO E ASSESSORAMENTO E FUNÇÕES GRATIFICADAS QUE COMPÕEM A ESTRUTURA ORGANIZACIONAL DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6058/6058_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6058/6058_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 68, DE 9 DE DEZEMBRO DE 1992 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6059/6059_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6059/6059_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 701, DE 05 DE MARÇO DE 2013.</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6060/6060_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6060/6060_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DO GRUPO OCUPACIONAL SAÚDE, DIRETAMENTE LIGADO À SECRETARIA DE ESTADO DA SAÚDE.</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6061/6061_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6061/6061_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO, DO ARTIGO 16, DA LEI COMPLEMENTAR Nº 622, DE 11 DE JULHO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>Ministério Público</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6102/6102_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6102/6102_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS COMISSIONADOS DO QUADRO ADMINISTRATIVO DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6100/6100_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6100/6100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 _x000D_
 _x000D_
 _x000D_
            _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
           _x000D_
 _x000D_
                                                    _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -6949,552 +6949,552 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                             _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REVOGA DISPOSITIVOS DA LEI Nº 633, DE 13 DE SETEMBRO DE 2011._x000D_
 _x000D_
 _x000D_
 _x000D_
  </t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6134/6134_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6134/6134_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO  DA CLASSE ÚNICA PARA A CARREIRA DE MÉDICO, E ESTABELECE OS REQUISITOS PARA A OCUPAÇÃO DO CARGO DE CHEFE DA SEÇÃO DE ASSISTÊNCIA À SAÚDE DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6159/6159_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6159/6159_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS COMPLEMENTARES Nº 228, DE 10 DE JANEIRO DE 2000 E Nº 432, DE 3 DE MARÇO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6219/6219_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6219/6219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REAJUSTES DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO TRIBUNAL DE CONTAS  DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6220/6220_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6220/6220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A AVALIAÇÃO PERÍODICA DE DESEMPENHO INDIVIDUAL, DISCIPLINA A PERDA DE CARGO PÚBLICO POR INSUFIÊNCIA DE DESEMPENHO DO SERVIDOR PÚBLICO ESTÁVEL E DO DETENTOR DE FUNÇÃO PÚBLICA, E DISPÕE SOBRE ESTÁGIO PROBATÓRIO E AVALIAÇÃO ESPECIAL DE DESEMPENHO PARA FINS DE AQUISIÇÃO DE ESTABILIDADE, NO ÂMBITO DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6222/6222_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6222/6222_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA O VENCIMENTO BÁSICO AOS ENGENHEIROS, GEÓLOGOS E ARQUITETOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6223/6223_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6223/6223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 168, DE 27 DE DEZEMBRO DE 1996 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6224/6224_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6224/6224_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA FUNDAÇÃO PALÁCIO DAS ARTES DE RONDÔNIA - FUNPAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6249/6249_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6249/6249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CARREIRA DE APOIO AS ATIVIDADES DA PROCURADORIA GERAL DO ESTADO DE RONDONIA.</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6240/6240_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6240/6240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO A LEI COMPLEMENTAR N. 620,  DE 20 DE JUNHO DE 2011.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6246/6246_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6246/6246_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEDA A REALIZAÇÃO DE PERÍCIA PELOS SERVIDORES DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA PERTENCENTES À CARREIRA DE AUDITORIA, INSPEÇÃO E CONTROLE.</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6258/6258_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6258/6258_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI COMPLEMENTAR N. 749, DE 16 DE DEZEMBRO DE 2013, QUE "ACRESCENTA O INCISO IV AO ART. 22 E ART. 29, REVOGA A ALÍNEA "B" DO ART. 29 E ALTERA O PARÁGRAFO ÚNICO DO ART. 25. TODOS DA LEI COMPLEMENTAR N. 154, DE 26 DE JULHO DE 1996.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6259/6259_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6259/6259_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI COMPLEMENTAR N. 733, DE 10 DE OUTUBRO DE 2013, EXTINGUINDO CARGOS DE DIREÇÃO SUPERIOR DA SUPERINTENDÊNCIA DE ADMINISTRAÇÃO E RECURSOS HUMANOS - SEARH.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6260/6260_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6260/6260_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS VENCIMENTOS DOS SERVIDORES DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6268/6268_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6268/6268_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I, DO ARTIGO 1º, DA LEI COMPLEMENTAR Nº 599, DE 3 DE MARÇO DE 2010, QUE "CRIA A AGÊNCIA DE REGULAÇÃO DE SERVIÇOS PÚBLICOS DO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>Poder Judiciário</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6329/6329_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6329/6329_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS COMISSIONADOS PARA O PODER JUDICIÁRIO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6373/6373_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6373/6373_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA, NO ÂMBITO DO ESTADO DE RONDÔNIA, O SISTEMA ESTADUAL DO DESPORTO E LAZER, INSTITUI NORMAS GERAIS SOBRE O DESPORTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6374/6374_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6374/6374_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N. 94, DE 3 DE NOVEMBRO DE 1993, DA LEI N. 656, DE 22 DE MAIO DE 1996 E DA LEI COMPLEMENTAR N. 568, DE 29 DE MARÇO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6461/6461_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6461/6461_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI COMPLEMENTAR Nº 731, DE 30 DE SETEMBRO DE 2013. </t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6483/6483_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6483/6483_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS AO ARTIGO 1º DA LEI N. 2.576, DE 10 DE OUTUBRO DE 2011.</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6496/6496_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6496/6496_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INDENIZAÇÃO DE FÉRIAS; PAGAMENTO DE ADICIONAL DE FÉRIAS; ALTERA A LEI COMPLEMENTAR Nº 303, DE 26 DE JULHO DE 2004, QUE DISPÕE SOBRE A MODIFICAÇÃO E REORGANIZAÇÃO DO QUADRO ADMINISTRATIVO DO MINISTÉRIO PÚBLICO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6505/6505_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6505/6505_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR N. 701, DE 5 DE MARÇO DE 2013.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6514/6514_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6514/6514_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE E CRIA UNIDADES ADMINISTRATIVAS, CARGOS DE CHEFIA, DIREÇÃO E ASSESSORAMENTO E FUNÇÕES GRATIFICADAS, BEM COMO ALTERA DISPOSITIVOS DAS LEIS COMPLEMENTARES Nº  658, DE 13 DE ABRIL DE 2012, Nº679, DE 22 DE AGOSTO DE 2012, N° 690, DE 3 DE DEZEMBRO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6584/6584_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6584/6584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ANEXO I DA LEI COMPLEMENTAR Nº 578, DE 01 DE JULHO DE 2010, QUE DISPÕE SOBRE A CRIAÇÃO DO QUADRO DE MAGISTÉRIO PÚBLICO INDÍGENA DO ESTADO DE RONDÔNIA, DA CARREIRA DE PROFESSOR INDÍGENA E DA CARREIRA DE TÉCNICO ADMINISTRATIVO EDUCACIONAL NÍVEL I E TÉCNICO ADMINISTRATIVO EDUCACIONAL NÍVEL E, NA FORMA QUE INDICA. </t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6596/6596_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6596/6596_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORGÂNICA DA ADVOCACIA-GERAL DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6614/6614_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6614/6614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 35 DA LEI COMPLEMENTAR Nº 578, DE 01 DE JUNHO DE 2010, QUE DISPÕE SOBRE A CRIAÇÃO DO QUADRO DE MAGISTÉRIO PÚBLICO INDÍGENA DO ESTADO DE RONDÔNIA, DA CARREIRA DE PROFESSOR INDÍGENA E DA CARREIRA DE TÉCNICO ADMINISTRATIVO EDUCACIONAL NÍVEL 1 E TÉCNICO ADMINISTRATIVO EDUCACIONAL NÍVEL 3, NA FORMA QUE INDICA. </t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6678/6678_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6678/6678_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 89 DA LEI COMPLEMENTAR N. 733, DE 10 DE OUTUBRO DE 2013.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6646/6646_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6646/6646_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DOS CARGOS DE ASSISTENTE DE PROMOTORIA DE JUSTIÇA PARA COMPOR O QUADRO ADMINISTRATIVO DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA. </t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6663/6663_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6663/6663_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS AO ARTIGO 2º E REVOGA O INCISO VI, DO § 2º, DO ARTIGO 7º. DA LEI COMPLEMENTAR Nº 233, DE 06 DE JUNHO DE 2000.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6757/6757_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6757/6757_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXOS II E III, DA LEI COMPLEMENTAR N. 733, DE 10 DE OUTUBRO DE 2013.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6758/6758_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6758/6758_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO II DA LEI COMPLEMENTAR N. 786, DE 15 DE JULHO DE 2014.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6753/6753_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6753/6753_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR N. 568, DE 29 DE MARÇO DE 2010, QUE DISPÕE SOBRE A CARREIRA DOS SERVIDORES DO PODER JUDICIÁRIO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6785/6785_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6785/6785_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 731, DE 30 DE SETEMBRO DE 2013. </t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6786/6786_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6786/6786_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA TABELA DA LEI COMPLEMENTAR Nº 730, DE  30 DE SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6811/6811_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6811/6811_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS COMPLEMENTARES N. 154, DE 26 DE JULHO DE 1996; 307, DE 1º DE OUTUBRO DE 2004;658, DE 13 DE ABRIL DE 2012; 679, DE 22 DE AGOSTO DE 2012; 764, DE 1º DE ABRIL DE 2014. 786, DE 15 DE JULHO DE 2014 E LEI N. 1.643, DE 29 DE JUNHO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6812/6812_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6812/6812_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II, DA LEI COMPLEMENTAR N. 733 DE 10 DE OUTUBRO DE 2013.</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6841/6841_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6841/6841_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N. 432, DE 3 DE MARÇO DE 2008, QUE "DISPÕE SOBRE A NOVA ORGANIZAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS CIVIS E MILITARES DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6842/6842_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6842/6842_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR N. 622, DE 11 DE JULHO DE 2011.</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6843/6843_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6843/6843_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N. 732, DE 3 DE OUTUBRO DE 2013.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6849/6849_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6849/6849_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA E ALTERA DISPOSITIVOS NA LEI COMPLEMENTAR N. 233, DE 6 DE JUNHO DE 2000, REVOGA A LEI COMPLEMENTAR N. 784, DE 30 DE JUNHO DE 2014.</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6868/6868_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6868/6868_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 783, DE 16 DE JUNHO DE 2014 E Nº 432, DE 3 DE MARÇO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6869/6869_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6869/6869_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO CAPUT DO ARTIGO 75 DA LEI COMPLEMENTAR 93/93 (LEI ORGÂNICA DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA).</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6911/6911_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6911/6911_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CARGOS COMISSIONADOS PARA O PODER JUDICIÁRIO DO ESTADO DE RONDÔNIA. </t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6998/6998_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6998/6998_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA AS LEIS COMPLEMENTARES NºS 154, DE 26 DE JULHO DE 1996; 194, DE 12 DE JANEIRO DE 1997; 307, DE 1º DE OUTUBRO DE 2004; 799, DE 29 DE SETEMBRO DE 2014; 659, DE 13 DE ABRIL DE 2012 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6999/6999_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6999/6999_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CARGOS EFETIVOS E COMISSIONADOS PARA O PODER JUDICIÁRIO DO ESTADO DE RONDÔNIA. </t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7007/7007_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7007/7007_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TRANSFORMA EM ESTÂNCIA TURÍSTICA O MUNICÍPIO DE JI-PARANÁ. </t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>NEODI</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7043/7043_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7043/7043_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AOS ARTIGOS 4º, 5º, 26, 27, 36, 49, 53, 57 E 58 DA LEI COMPLEMENTAR Nº 665, DE 21 DE MAIO DE 2012, QUE "DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÕES DOS SERVIDORES DA AGÊNCIA DE DEFESA SANITÁRIA AGROSILVOPASTORIL DO ESTADO DE RONDÔNIA - IDARON. </t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7103/7103_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7103/7103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ALTERA A LEI COMPLEMENTAR Nº 769,DE 4 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6041/6041_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6041/6041_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 882.410,41, EM FAVOR DA UNIDADE ORÇAMENTÁRIA - SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL - SEAS.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6042/6042_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6042/6042_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N. 3.307, DE 19 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6053/6053_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6053/6053_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">           _x000D_
 _x000D_
 _x000D_
 _x000D_
               _x000D_
                            _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
                             _x000D_
  _x000D_
 _x000D_
@@ -7507,389 +7507,389 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ALTERA O ART. 15 DA LEI Nº 3.122, DE 01 DE JULHO DE 2013, QUE "DISPÕE SOBRE A QUALIFICAÇÃO, CONCESSÃO MANUTENÇÃO E CANCELAMENTO DAS TITULAÇÕES DE UTILIDADE PÚBLICA - IP, DE ORGANIZAÇÃO SOCIAL - OS E DE ORGANIZAÇÃO DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO - OS E DE ORGANIZÇÃO DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO - OSCIP NO ÂMBITO DO ESTADO DE RONDÕNIA. CRIA O SISTEMA INTEGRADO DE PARCERIAS E DESCENTRALIAÇÃO DE EXECUÇÃO DAS POLITICAS PÚBLICAS E SERVIÇOS PÚBLICOS NÃO EXCLUSIVOS ATRAVES DO TERCEIRO SETOR - SISPAR, E SISTEMATIZA AS ENTIDADES DO TERCEIRO SETOR, E O FOMENTO AS ATIVIDADES DE DESENVOLVIMENTO ECONOMICO E SOCIAL NO ESTADO DE RONDÕNIA E DÁ OUTRAS PROVIDENCIAS. _x000D_
                                                                                                             _x000D_
 _x000D_
                                </t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6054/6054_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6054/6054_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA NO ORÇAMENTO PROGRAMA DO ESTADO DE RONDÕNIA, A UNIDADE ORÇAMENTÁRIA INSTITUTO ESTADUAL DE EDUCAÇÃO RURAL ABAITARÁ - IEERA E AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO PARCIAL, ATÉ O MONTANTE DE R$ 1.494.998,00 PARA ATENDER A LEI COMPLEMENTAR Nº 732, DE 023 DE OUTUBRO DE 2013.         _x000D_
                                                                                                                                                      </t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6062/6062_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6062/6062_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 4.815.775,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: TRIBUNAL DE JUSTIÇA - TJ.</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6063/6063_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6063/6063_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI Nº 1.291, DE 27 DE DEZEMBRO DE 2003, PARA ADEQUÁ-LA À ALÍQUOTA DO ICMS PREVISTA NA RESOLUÇÃO DO SENADO FEDERAL Nº 13, DE 25 DE ABRIL DE 2012.</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6064/6064_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6064/6064_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, EDIFICAÇÕES PERTENCENTES AO ESTADO DE RONDÔNIA, PARA O MUNICÍPIO DE CEREJEIRAS.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6065/6065_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6065/6065_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, EDIFICAÇÕES PERTENCENTES AO ESTADO DE RONDÔNIA, PARA O MUNICÍPIO DE NOVA BRASILÂNDIA DO OESTE/RO.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6066/6066_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6066/6066_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A PROCEDER À DOAÇÃO DE IMÓVEL DE PROPRIEDADE DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6067/6067_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6067/6067_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO ESTADO DE RONDÔNIA COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6068/6068_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6068/6068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE MELHORIA NA QUALIDADE DE ENSINO EXCELÊNCIA, ÀS UNIDADES DE ENSINO DA REDE PÚBLICA ESTADUAL, ORIENTA A SUA IMPLANTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6069/6069_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6069/6069_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, EDIFICAÇÕES PERTENCENTES AO ESTADO DE RONDÔNIA, PARA O MUNICÍPIO DE COSTA MARQUES/RO.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6070/6070_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6070/6070_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, EDIFICAÇÕES PERTENCENTES AO ESTADO DE RONDÔNIA, PARA O MUNICÍPIO DE CEREJEIRAS/RO.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6071/6071_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6071/6071_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, EDIFICAÇÕES PERTENCENTES AO ESTADO DE RONDÔNIA, PARA O MUNICÍPIO DE ROLIM DE MOURA/RO.</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6072/6072_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6072/6072_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$ 2.393.789,33, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE SEGURANÇA, DEFESA E CIDADANIA - SESDEC.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6073/6073_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6073/6073_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 3.029.771,92,EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6074/6074_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6074/6074_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$ 10.812.043,13, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESPECIAL DO CORPO DE BOMBEIROS MILITAR - FUNESBOM.</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6075/6075_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6075/6075_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$ 97.117.230,82, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEPARTAMENTO DE ESTRADAS E RODAGEM - DER/RO.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6076/6076_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6076/6076_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 750.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DO DESENVOLVIMENTO AMBIENTAL - SEDAM.</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6077/6077_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6077/6077_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A PROCEDER À CESSÃO DE USO GRATUITO DE EDIFICAÇÕES DE PROPRIEDADE DO ESTADO DE RONDÔNIA AO MUNICÍPIO DE COLORADO DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6078/6078_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6078/6078_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A PROCEDER À CESSÃO DE USO GRATUITO DE EDIFICAÇÕES DE PROPRIEDADE DO ESTADO DE RONDÔNIA AO MUNICÍPIO DE MACHADINHO DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6079/6079_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6079/6079_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS ESTADUAIS DO PODER JUDICIÁRIO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6083/6083_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6083/6083_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA  OBRIGATÓRIO AOS HOSPITAIS DA REDE PÚBLICA E PRIVADA, CONTROLADOS OU CONVENIADOS COM O SISTEMA ÚNICO DE SAÚDE (SUS), A DISPONIBILIZAÇÃO DE MEIOS QUE PERMITAM A PRESENÇA DE ACOMPANHANTES PARA PACIENTES COM MAIS DE 60 (SESSENTA) ANOS DE IDADE QUANDO INTERNADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6084/6084_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6084/6084_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE TEMAS DE POLÍTICA SOCIAL ANTIDISCRIMINATÓRIA E DE DIREITOS DI CIDADÃO E DOS MOVIMENTOS SOCIAIS NO CONTEÚDO CURRICULAR DOS CURSOS DE FORMAÇÃO DE POLICIAIS CIVIS E MILITARES E DE BOMBEIROS MILITARES DO ESTADO.</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6085/6085_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6085/6085_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O EVENTO DESFILE OFICIAL DA CAVALGADA NO ESTADO DE RONDÔNIA, COMO BEM DE NATUREZA IMATERIAL QUE INTEGRA O PATRIMÔNIO CULTURAL RONDONIENSE, PREVÊ  I ITINERÁRIO DO DESFILE DE MODO QUE SEJA GARANTIDO O BEM-ESTAR DAS PESSOAS E DOS ANIMAIS DURANTE O DESFILE E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6086/6086_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6086/6086_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE A TODO ALUNO DO ENSINO FUNDAMENTAL DA REDE PÚBLICA DO ESTADO, NO QUAL FOREM CONSTATADAS NECESSIDADES ESPECIAIS, O DIREITO À TUTORIA EDUCACIONAL.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6087/6087_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6087/6087_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE HORÁRIO PARA TELEFONEMAS DE COBRANÇA DE DÉBITOS.</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6088/6088_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6088/6088_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS POLICIAIS MILITARES DE SÃO MIGUEL DO GUAPORÉ - ASPOM NO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6089/6089_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6089/6089_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PRODUTORES RURAIS STO ANTONIO DO MUNICÍPIO DE NOVA BRASILÂNDIA D'OESTE.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6090/6090_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6090/6090_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS VISITANTES VOLUNTÁRIOS SEMEANDO AMOR DA CIDADE DE JARU - AVV, DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6091/6091_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6091/6091_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES E PESCADORES DO DISTRITO DE JACI PARANÁ/RO - AMOP, NO DISTRITO DE JACI PARANÁ.</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6099/6099_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6099/6099_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                   _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -7993,219 +7993,219 @@
 _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 DECLARA DE UTILIDADE PÚBLICA A APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE NOVA BRASILÂNDIA. _x000D_
 _x000D_
   _x000D_
                             </t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6103/6103_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6103/6103_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A PROCEDER À CESSÃO DE USO GRATUITO DE EDIFICAÇÕES DE PROPRIEDADE DO ESTADO DE RONDÔNIA AO MUNICÍPIO DE ESPIGÃO DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6104/6104_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6104/6104_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A PROCEDER À CESSÃO DE USO GRATUITO DE EDIFICAÇÕES DE PROPRIEDADE DO ESTADO DE RONDÔNIA AO MUNICÍPIO DE ESPIGÃO DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6105/6105_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6105/6105_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OFERTA DE CURSOS DE FORMAÇÃO INICIAL E CONTINUADA OU QUALIFICAÇÃO PROFISSIONAL, NA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO PROFESSOR FRANCISCO DEMOREST PASSOS, LOCALIZADA NO DISTRITO DE NAZARÉ, MUNICÍPIO DE PORTO VELHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6106/6106_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6106/6106_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 3.173.951,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE AGRICULTURA, PECUÁRIA, DESENVOLVIMENTO E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6107/6107_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6107/6107_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO ATÉ O MONTANTE DE R$ 4.737.500,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEPARTAMENTO DE ESTRADAS E RODAGEM - DER/RO.</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6108/6108_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6108/6108_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO ATÉ O MONTANTE DE R$ 93.674.992,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DO PLANEJAMENTO, ORÇAMENTO E GESTÃO - SEPOG.</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6109/6109_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6109/6109_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A P PROCEDER À CESSÃO DE USO GRATUITO DE EDIFICAÇÕES DE PROPRIEDADE DO ESTADO DE RONDÔNIA AO MUNICÍPIO DE CEREJEIRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6110/6110_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6110/6110_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 1º E 3º, DA LEI Nº 3.278, DE 13 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6111/6111_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6111/6111_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE ESTÁGIO REMUNERADO, NO ÂMBITO DA SECRETARIA DE ESTADO DE PLANEJAMENTO, ORÇAMENTO E GESTÃO - SEPOG E DA SUPERINTENDÊNCIA ESTADUAL  DE ADMINISTRAÇÃO E RECURSOS HUMANOS - SEARH.</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6112/6112_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6112/6112_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CENTRO ESTADUAL DE EDUCAÇÃO DE JOVENS E ADULTOS IZILDINHA MARVIN DA SILVA SANTOS, LOCALIZADO NO DISTRITO DE EXTREMA, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6113/6113_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6113/6113_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OFERTA DO PROJETO DE TREINAMENTO ESPORTIVO EDUCACIONAL - TIME RONDÔNIA, NA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO CORDEIRO DE FARIA, NO MUNICÍPIO DE PIMENTA BUENO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6114/6114_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6114/6114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO ESTADUAL DE POLÍTICAS SOBRE ÁLCOOL E OUTRAS DROGAS - FEPAD E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6115/6115_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6115/6115_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA  A ACADEMIA JIPARANAENSE DE LETRAS - AJIL, DO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6116/6116_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6116/6116_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 3.034, DE 30 DE ABRIL DE 2013, QUE "ESTABELECE CONDIÇÕES  DE IRREDUTIBILIDADE DA REMUNERAÇÃO DOS SERVIDORES ATIVOS DO QUADRO DE PESSOAL EFETIVO DA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6101/6101_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6101/6101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 _x000D_
 _x000D_
 _x000D_
                  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -8217,51 +8217,51 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                                          _x000D_
 AUTORIZA A ABERTURA DE ESTRADA, EM CARÁTER TRANSITÓRIO E EMERGENCIAL, NA UNIDADE DE CONSERVAÇÃO - PARQUES GUAJARÁ-MIRIM E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 _x000D_
 _x000D_
   </t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6132/6132_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6132/6132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                               _x000D_
 _x000D_
 _x000D_
                                          _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -8319,2710 +8319,2710 @@
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 _x000D_
 DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS UNIÃO DO POVO - UNIPO, SEDIADA NO MUNICIPIO DE ROLIM DE MOURA. _x000D_
 _x000D_
                                                                 _x000D_
 </t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6135/6135_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6135/6135_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO HEITOR VILLA LOBOS, NO MUNICÍPIO DE ARIQUEMES, ATENDIMENTO EXCLUSIVO NA ETAPA ENSINO MÉDIO DA EDUCAÇÃO BÁSICA, COM PREPARAÇÃO ESPECÍFICA EM TECNOLOGIA DA INFORMAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6136/6136_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6136/6136_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OFERTA DO PROJETO DE DESENVOLVIMENTO EM LÍNGUAS ESTRANGEIRAS MODERNAS - PDLEM, NA ESCOLA ESTADUAL ANÍSIO TEIXEIRA, NO MUNICÍPIO DE PORTO VELHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6138/6138_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6138/6138_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$ 233.540.216,12, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE ASSUNTOS ESTRATÉGICOS - SEAE.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6139/6139_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6139/6139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI 28 DE ABRIL O DIA ESTADUAL DA TOLERÂNCIA ZERO "DIGA NÃO A VIOLÊNCIA".</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6151/6151_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6151/6151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PROCEDIMENTO DE PERMUTA DE IMÓVEIS ENTRE O ESTADO DE RONDÔNIA E A EMPRESA STECCA CONCULTORIA IMOBILIÁRIA. _x000D_
 _x000D_
 _x000D_
                                  </t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6160/6160_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6160/6160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROCEDIMENTO DE DESCENTRALIZAÇÃO DE CRÉDITOS ORÇAMENTÁRIOS EM MATÉRIA PREVIDENCIÁRIA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6161/6161_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6161/6161_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 8.863.475,60, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: SUPERINTENDÊNCIA DE GESTÃO DE SUPRIMENTOS, LOGÍSTICA E GASTOS PÚBLICOS ESSENCIAIS - SUGESPE E SECRETARIA DE ESTADO DE ASSUNTOS ESTRATÉGICOS - SEAE.</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6162/6162_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6162/6162_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 9.102.087,00, EM FAVOR DA UNIDADES ORÇAMENTÁRIA: AGÊNCIA ESTADUAL DE VIGILÂNCIA EM SAÚDE - AGEVISA.</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6163/6163_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6163/6163_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 1.182.777;71, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SUPERINTENDÊNCIA ESTADUAL DO ESPORTE DA CULTURA E DO LAZER - SECEL.</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6165/6165_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6165/6165_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 261.000,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE SEGURANÇA, DEFESA E CIDADANIA - SESDEC.</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6166/6166_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6166/6166_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 3.250.751,56, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA - DPE</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6168/6168_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6168/6168_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 8.031.934,43, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6170/6170_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6170/6170_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES DO ESTADO DE RONDÔNIA A ALIENAR, POR MEIO DE LICITAÇÃO PÚBLICA, VEÍCULOS INSERVÍVEIS E SUCATAS, PERTENCENTES À SUA FROTA.</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6172/6172_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6172/6172_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, EDIFICAÇÕES PERTENCENTES AO ESTADO DE RONDÔNIA PARA O MUNICÍPIO DE ESPIGÃO DO OESTE.</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6174/6174_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6174/6174_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$ 807.000,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: AGÊNCIA ESTADUAL DE VIGILÂNCIA EM SAÚDE - AGEVISA.</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6177/6177_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6177/6177_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 19.284.562,96, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE SEGURANÇA, DEFESA E CIDADANIA - SESDEC.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6221/6221_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6221/6221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORESE PÚBLICVOS ESTADUAIS, NO ÂMBITO DA ADMINISTRAÇÃO DIRETA, DAS AUTARQUIAS E DAS FUNDAÇÕES PUBLICAS DO PODER EXECUTIVO ESTADUAL. _x000D_
 </t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6225/6225_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6225/6225_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI Nº 1.067, DE 19 DE ABRIL DE 2002 E A LEI Nº 1.993, DE 2 DE DEZEMBRO DE 2008.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6226/6226_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6226/6226_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$ 18.063.650,74, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6227/6227_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6227/6227_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RONDONIENSE DE PROPRIETÁRIOS DE JORNAIS ELETÔNICOS - ARJORE, COM SEDE NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6228/6228_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6228/6228_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE BANDAS E FANFARRAS DE ARIQUEMES E REGIÃO, "ASBANFAR", NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6229/6229_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6229/6229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DO VALE DO MASSANGANA "ASVAMA", NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6230/6230_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6230/6230_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA CUNHA DO MARECHAL "ASPROCUM", NO MUNICÍPIO DE CACAULÂNDIA.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6236/6236_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6236/6236_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CREDITO SUPLEMENTAR POR SUPERAVIT FINANCEIRO ATE O MONTANTE DE R$  142.463.128,69 (CENTO E QUARENTA E DOIS MILHOES, QUATROCENTOS E SESSENTA E TRES MIL, CENTO E VINTE E OITO REAIS E SESSENTA E NOVE CENTAVOS).</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6241/6241_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6241/6241_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$1.340.596,18 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6242/6242_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6242/6242_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$ 880.000,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESPECIAL DE MODERNIZAÇÃO E REAPARELHAMENTO DA POLÍCIA MILITAR DO ESTADO - FUNRESPOM.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6243/6243_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6243/6243_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE APOIO FINANCEIRO - PROAFI DESTINADO ÀS UNIDADES ESCOLARES URBANAS E RURAIS DA REDE PÚBLICA ESTADUAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6244/6244_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6244/6244_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$ 53.736.128,66, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC.</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6245/6245_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6245/6245_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER À CONTRATAÇÃO DE PROFESSORES, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6250/6250_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6250/6250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA ASSOCIAÇÃO PRODUTORES RURAIS UNIDOS - ASPRUNI, COM SEDE NO MUNICÍPIO DE SERINGUEIRAS - RO.</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6251/6251_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6251/6251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA ASSOCIAÇÃO RURAL NOVA ESPERANÇA, COM SEDE NO MUNICÍPIO DE CACOAL - RO.</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6252/6252_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6252/6252_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA ASSOCIAÇÃO COMUNITÁRIA DE AGRICULTORES DO CEDRÃO, COM SEDE NO MUNICÍPIO DE CACOAL - RO</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6253/6253_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6253/6253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA DA: ASSOCIAÇÃO DOS PRODUTORES RURAIS DO RIO BRANCO - JUPA, LOCALIZADA SUA SEDE, NA ESTRADA: LINHA 05, KM.. 40, TRAVESSÃO 02, SÍTIO MINEIRO, PROJETO: RIO BRANCO, DISTRITO DO: MUNICÍPIO DE: CAMPO NOVO DE RONDÔNIA - RO., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6254/6254_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6254/6254_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CULTURAL EDUCACIONAL E DE PROMOÇÃO SOCIAL DO BAIRRO FLAMBOYANT, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6256/6256_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6256/6256_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 150.774,84, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESPECIAL DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA - FUNDEP.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6257/6257_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6257/6257_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 20.933,952,94, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DA EDUCACÃO - SEDUC.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6311/6311_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6311/6311_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 246.000.00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: CONTROLADORIA GERAL DO ESTADO - CGE.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6312/6312_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6312/6312_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$ 3.066.750,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE AGRICULTURA, PECUÁRIA, DESENVOLVIMENTO E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6313/6313_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6313/6313_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 19.553.805,98, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6314/6314_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6314/6314_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 3.717.950,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA DAS UNIDADES ORÇAMENTÁRIAS: TRIBUNAL DE JUSTIÇA - TJ, FUNDAÇÃO RONDÔNIA DE AMPARO AO DESENVOLVIMENTO DAS AÇÕES CIENTÍFICAS E TECNOLÓGICAS E À PESQUISA DO ESTADO DE RONDÔNIA - FAPERO E SECRETARIA DE ESTADO DE AGRICULTURA, PECUÁRIA, DESENVOLVIMENTO E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6322/6322_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6322/6322_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇAO, ATÉ O MONTANTE DE R$ 3.358.200,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6323/6323_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6323/6323_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE DE R$ 500.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SUPERINTENDENCIA ESTADUAL DE PROMOÇÃO DA PAZ - SEPAZ.</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6324/6324_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6324/6324_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2015.</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6325/6325_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6325/6325_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO DA LEI N. 2.323 DE 06 DE JULHO DE 2010.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6315/6315_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6315/6315_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA ASSOCIAÇÃO COMUNITÁRIA DO BAIRRO TEIXEIRÃO - ACOBATE, COM SEDE NO MUNICÍPIO DE CACOAL - RO.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6316/6316_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6316/6316_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA ASSOCIAÇÃO PRODUTORES RURAIS NOVA ESPERANÇA DA LINHA 07 - ASPRUME, COM SEDE NO MUNICÍPIO DE CACOAL - RO.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6317/6317_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6317/6317_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O INSTITUTO ALENCAR FREITAS DE DESENVOLVIMENTO CULTURAL, EDUCACIONAL, SOCIAL E CIÊNCIA DA FAMÍLIA NA REGIÃO NORTE, DO MUNICÍPIO DE PORTO VELHO - ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6318/6318_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6318/6318_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE CACAULANDIA - ACICA, NO MUNICÍPIO DE CACAULANDIA - RO.</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6326/6326_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6326/6326_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$ 12.980.968,20, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEPARTAMENTO DE ESTRADAS E RODAGEM - DER.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6336/6336_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6336/6336_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO À LEI N. 3317, DE 27 DE FEVEREIRO DE 2014, QUE "AUTORIZA A ABERTURA DE ESTRADA, EM CARÁTER TRANSITÓRIO E EMERGENCIAL, NA UNIDADE DE CONSERVAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6338/6338_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6338/6338_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 8.890.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: ASSEMBLÉIA LEGISLATIVA - ALE.</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6339/6339_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6339/6339_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 490.109,40, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL - SEAS.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6340/6340_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6340/6340_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 8.189.000,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: AGÊNCIA DE DEFESA SANITÁRIA AGROSILVOPASTORIL DO ESTADO - IDARON.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6341/6341_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6341/6341_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO VII AO ARTIGO 31, DA LEI N. 3.018, DE 17 DE ABRIL DE 2013, QUE "DISPÕE SOBRE A GESTÃO DEMOCRÁTICA NA REDE PÚBLICA ESTADUAL DE ENSINO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6342/6342_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6342/6342_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A CONCEDER APORTE FINANCEIRO AO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO ESTADO - IPERON, POR MEIO DA DOAÇÃO DE IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6343/6343_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6343/6343_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 944.449,17, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL - SEAS.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6344/6344_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6344/6344_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA, ACRESCENTA E REVOGA DISPOSITIVOS DA LEI N. 2.204, DE 18 DE DEZEMBRO DE 2009, QUE "DISPÕE SOBRE A LEI ORGÂNICA E FIXAÇÃO DO EFETIVO DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6345/6345_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6345/6345_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O GOVERNO DO ESTADO DE RONDÔNIA A CONCEDER DESCONTO NO IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES - IPVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6370/6370_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6370/6370_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 1.429.871,39, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: DEPARTAMENTO DE ESTRADAS E RODAGEM - DER, SUPERINTENDÊNCIA ESTADUAL DO ESPORTE, DA CULTURA E DO LAZER - SECEL E SECRETARIA DE ESTADO DE AGRICULTURA, PECUÁRIA, DESENVOLVIMENTO E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI.</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6371/6371_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6371/6371_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$4.008.160,40, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DA UNIDADE ORÇAMENTÁRIA ASSEMBLÉIA LEGISLATIVA - ALE.</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6372/6372_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6372/6372_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 1.764.130,59, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DA UNIDADE ORÇAMENTÁRIA SUPERINTENDÊNCIA DE GESTÃO DE SUPRIMENTOS, LOGÍSTICA E GASTOS PÚBLICOS ESSENCIAIS - SUGESPE.</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6463/6463_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6463/6463_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO-ALUGUEL ÀS FAMÍLIAS ATINGIDAS PELA ENCHENTE DO RIO MADEIRA. </t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6464/6464_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6464/6464_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER LEGISLATIVO A CEDER SERVIDORES EFETIVOS DO SEU QUADRO A OUTROS PODERES OU ÓRGÃOS PÚBLICOS. </t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6465/6465_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6465/6465_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE INTERPRETAÇÃO AUTÊNTICA DOS TERMOS DA LEI Nº 3.343, DE 1º DE ABRIL DE 2014. </t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6466/6466_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6466/6466_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 6.656.615,35, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: DEPARTAMENTO DE ESTRADAS E RODAGEM - DER, DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS - DEOSP, FUNDO ESPECIAL DO CORPO DE BOMBEIROS MILITAR - FUNDESBOM, SECRETARIA DE ESTADO DA EDUCAÇÃO- SEDUC, FUNDO ESTADUAL DE SAÚDE - FES, SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA, DESENVOLVIMENTO E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI E FUNDO ESTADUAL DE ASSISTÊNCIA SOCIAL - FEAS. </t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6479/6479_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6479/6479_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO TIPO SANGUÍNEO NA CARTEIRA NACIONAL DE HABILITAÇÃO - CNH (DETRAN-RO) E NO REGISTRO GERAL - RG (SSP-RO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6480/6480_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6480/6480_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS IDOSOS DO ESTADO DE RONDÔNIA - AIER, DA CIDADE DE JI-PARANÁ - ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6481/6481_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6481/6481_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO ADMINISTRADOR NO ESTADO DE RONDÔNIA, A SER COMEMORADO ANUALMENTE EM 09 DE SETEMBRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6482/6482_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6482/6482_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DO FORNECIMENTO GRATUITO DE SACOLAS PLÁSTICAS E SERVIÇO DE ACONDICIONAMENTO DE MERCADORIAS EM SUPERMERCADOS, HIPERMERCADOS, ATACADISTAS E ESTABELECIMENTOS VAREJISTAS CONGÊNERES.</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6489/6489_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6489/6489_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS SOBRE O CREDENCIAMENTO DE FÁBRICAS DE PLACAS E TARJETAS PARA VEÍCULOS AUTOMOTORES, NO ÂMBITO DO ESTADO DE RONDÔNIA, JUNTO AO DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN-RO.</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6490/6490_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6490/6490_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 22.814.784,29, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: TRIBUNAL DE CONTAS DO ESTADO - TC E FUNDO DE DESENVOLVIMENTO INSTITUCIONAL DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA - FDI/TC.</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6491/6491_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6491/6491_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 57.169.900,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO DE APERFEIÇOAMENTO DOS SERVIÇOS JUDICIÁRIOS - FUJU.</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6492/6492_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6492/6492_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 300.000,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE SEGURANÇA, DEFESA E CIDADANIA - SESDEC.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6493/6493_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6493/6493_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 790.000,00, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: FUNDO ESTADUAL DE SAÚDE - FES E SUPERINTENDÊNCIA ESTADUAL DE TURISMO - SETUR.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6494/6494_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6494/6494_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AQUICULTURA NO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6487/6487_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6487/6487_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONCEDER ISENÇÃO PARCIAL OU TOTAL DO ICMS NAS OPERAÇÕES REALIZADAS POR LOJAS FRANCAS INSTALADAS NA SEDE DO MUNICÍPIO DE GUAJARÁ-MIRIM E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6488/6488_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6488/6488_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ATIVIDADES PROFISSIONAIS DE DESPACHANTE DOCUMENTALISTA DE TRÂNSITO, PERANTE O DEPARTAMENTO DE TRÂNSITO DE RONDÔNIA- DETRAN/RO.</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6495/6495_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6495/6495_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ACADEMIA GUAJARAMIRENSE DE LETRAS - AGL, COM SEDE NO MUNICÍPIO DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6506/6506_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6506/6506_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR PROFESSORES EM ATENDIMENTO À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO PARA PROVER VAGAS DO PROGRAMA DE APOIO FINANCEIRO À MANUTENÇÃO E DESENVOLVIMENTO DAS NOVAS TURMAS DE EDUCAÇÃO DE JOVENS E ADULTOS, CONFORME DISPÕE A RESOLUÇÃO N. 48 DE 2 DE OUTUBRO DE 2012.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6507/6507_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6507/6507_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI N. 3.177, DE 11 DE SETEMBRO DE 2013, QUE AUTORIZA O PODER EXECUTIVO A REALIZAR A COMPENSAÇÃO DE CRÉDITOS TRIBUTÁRIOS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6508/6508_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6508/6508_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEGURANÇA DE EX-PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6509/6509_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6509/6509_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A REALIZAÇÃO DO TESTE DO CORAÇÃOZINHO (EXAME DE OXIMETRIA DE PULSO) EM TODOS OS RECÉM-NASCIDOS NOS BERÇÁRIOS DAS MATERNIDADES DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6511/6511_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6511/6511_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA AS EMPRESAS CONCESSIONÁRIOS E PERMISSIONÁRIAS DE SERVIÇOS NO ESTADO DE RONDÔNIA E AOS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA A EMISSÃO DE CONTAS, BOLETOS, COMUNICADOS E AFINS EM SISTEMA BRAILLE, PARA PESSOAS COM DEFICIÊNCIA VISUAL.</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6510/6510_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6510/6510_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMA DE PROTEÇÃO ÀS PESSOAS COM DEFICIÊNCIA FÍSICA OU MOBILIDADE REDUZIDA, DISPONDO SOBRE A INSTALAÇÃO DE PLACAS INDICATIVAS DE VAGAS PREFERENCIAIS COM MENSAGENS EDUCATIVAS, NO ÂMBITO DO PODER PÚBLICO ESTADUAL.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6512/6512_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6512/6512_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA BENEFÍCIO PECUNIÁRIO, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6515/6515_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6515/6515_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO SEMENTES DE VIDAS - ASSEVIDAS, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6516/6516_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6516/6516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA ESTADUAL DE PREVENÇÃO ÀS DOENÇAS OCUPACIONAIS DO EDUCADOR DA REDE ESTADUAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6517/6517_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6517/6517_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO, EM CRIANÇAS, DE EXAME DESTINADO A DETECTAR DEFICIÊNCIA AUDITIVA, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6518/6518_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6518/6518_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE EXAME DE ACUIDADE VISUAL E AUDITIVA NAS ESCOLAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6519/6519_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6519/6519_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE PROGRAMA ESTADUAL DE SAÚDE VOCAL E AUDITIVA AOS PROFESSORES E INTEGRANTES DO QUADRO DO MAGISTÉRIO E DO QUADRO DE APOIO DA REDE ESTADUAL DE ENSINO DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6520/6520_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6520/6520_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE EXAME DE CARDIOTOCOGRAFIA, NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6593/6593_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6593/6593_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO § 1º DO ARTIGO 4º, DA LEI N. 2.028, DE 10 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6586/6586_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6586/6586_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 17.557.384,74, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: FUNDAÇÃO DE HEMATOLOGIA E HEMOTERAPIA DO ESTADO - FHEMERON E FUNDO ESTADUAL DE SAÚDE - FES.</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6585/6585_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6585/6585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 871.390,56,  EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO DE DESENVOLVIMENTO INSTITUCIONAL DO MINISTÉRIO PÚBLICO DE RONDÔNIA - FUNDIMPER. </t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6587/6587_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6587/6587_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 318.560,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DA UNIDADE ORÇAMENTÁRIA SECRETARIA DE ESTADO DE SEGURANÇA, DEFESA E CIDADANIA - SESDEC.</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6588/6588_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6588/6588_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PRODUTORES RURAIS UNIDOS VENCEREMOS - APRUV, NO MUNICÍPIO DE ROLIM DE MOURA - RO.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6589/6589_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6589/6589_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AFASTAMENTO TEMPORÁRIO ESPECIAL DE SERVIDOR PÚBLICO DO EXERCÍCIO DO CARGO PERMANENTE PARA FINS DE CONCLUSÃO DO PROCESSO DE CONCESSÃO DE APOSENTADORIA.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6621/6621_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6621/6621_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES ESTATUTÁRIOS DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE RONDÔNIA. </t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6622/6622_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6622/6622_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$ 35.260.076,16, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESTADUAL DE SAÚDE - FES.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6631/6631_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6631/6631_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO AS LEIS NS. 3.303/2013 E 3.342/2013, QUE TRATAM DO PARCELAMENTO DE DÉBITOS DO ESTADO DE RONDÔNIA POR SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6641/6641_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6641/6641_texto_integral.pdf</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6632/6632_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6632/6632_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$ 1.738.724,75, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL - SEAS.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6642/6642_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6642/6642_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 793.063,70, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: INSTITUTO DE PESOS E MEDIDAS - IPEM.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6623/6623_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6623/6623_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A PROCEDER A CONTRATAÇÃO DE PROFISSIONAIS TÉCNICOS EM ENFERMAGEM POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO. </t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6633/6633_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6633/6633_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 21.931.579,09, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: FUNDO ESTADUAL DE SAÚDE - FES, SECRETARIA DE ESTADO DE AGRICULTURA, PECUÁRIA, DESENVOLVIMENTO E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI E SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL - SEAS.</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6634/6634_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6634/6634_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 227.353,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: AGÊNCIA ESTADUAL DE VIGILÂNCIA E SAÚDE - AGEVISA.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6635/6635_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6635/6635_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 2.911.643,80, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DO DESENVOLVIMENTO AMBIENTAL - SEDAM.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6624/6624_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6624/6624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RECREATIVA E ESPORTIVA DOS SERVIDORES MUNICIPAIS DO VALE DO PARAÍSO, COM SEDE NO MUNICÍPIO DO VALE DO PARAÍSO. </t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6625/6625_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6625/6625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO UNIDOS PELA VIDA - AUV, COM SEDE NO MUNICIPIO DE VALE DO PARAÍSO. </t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6636/6636_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6636/6636_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DO BAIRRO JARDIM DAS ESMERALDAS, DA CIDADE DE GUAJARÁ-MIRIM - ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6643/6643_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6643/6643_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATIVIDADE PROFISSIONAL DO DESPACHANTE DOCUMENTALISTA.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6644/6644_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6644/6644_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS EXIGÊNCIAS PARA INTERNALIZAÇÃO DE TÍTULOS OBTIDOS EM INSTITUIÇÕES DE ENSINO DO MERCOSUL, NO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6650/6650_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6650/6650_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 1.300.000,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: PROCURADORIA GERAL DO ESTADO - PGE. </t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6657/6657_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6657/6657_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$ 12.523.892,70, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESTADUAL DE SAÚDE - FES.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6664/6664_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6664/6664_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI N. 3.350, DE 24 DE ABRIL DE 2014, QUE "DISPÕE SOBRE O PROGRAMA DE APOIO FINANCEIRO - PROAFI DESTINADO ÀS UNIDADES ESCOLARES URBANAS E RURAIS DA REDE PÚBLICA ESTADUAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6656/6656_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6656/6656_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 2.301.101,56 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6666/6666_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6666/6666_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, ATÉ O MONTANTE DE R$ 954.422,51, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL - SEAS.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6662/6662_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6662/6662_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO ATÉ O MONTANTE DE R$ 1.878.000,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE SEGURANÇA, DEFESA E CIDADANIA - SESDEC.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6651/6651_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6651/6651_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CRIAR OS PROGRAMAS DE TRANSFERÊNCIA DE RENDA NO CONTEXTO DE CALAMIDADE PÚBLICA NO ESTADO DE RONDÔNIA - AUXILIO SOCIAL E AUXILIO VIDA NOVA. </t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6661/6661_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6661/6661_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 1.146.233,80, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: SUPERINTENDÊNCIA ESTADUAL DE COMPRAS E LICITAÇÃO - SUPEL E SUPERINTENDÊNCIA ESTADUAL DO ESPORTE, DA CULTURA E DO LAZER - SECEL.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6652/6652_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6652/6652_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES - DER/RO A PROCEDER À CONTRATAÇÃO DE PESSOAL PARA A EXECUÇÃO DE ATIVIDADES DE MANUTENÇÃO, CONSERVAÇÃO E OPERACIONALIZAÇÃO AEROPORTUÁRIA POR TEMPO DETERMINADO, PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO. </t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6665/6665_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6665/6665_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA A LEI Nº 3.391, DE 16 DE JUNHO DE 2014, QUE AUTORIZA O PODER EXECUTIVO A PROCEDER A CONTRATAÇÃO DE PROFISSIONAIS TÉCNICOS EM ENFERMAGEM POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO. </t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6653/6653_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6653/6653_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1.603, DE 24 DE ABRIL DE 2006.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6654/6654_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6654/6654_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A OBRIGATORIEDADE DE TODOS OS FORNECEDORES DE SERVIÇOS PRESTADOS DE FORMA CONTÍNUA, ESTENDEREM O BENEFICIO DE NOVAS AÇÕES AOS CLIENTES PRÉ-EXISTENTES MANTENDO BENEFÍCIOS CONQUISTADOS. </t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6655/6655_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6655/6655_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O QUADRO DE PESSOAL EM EXTINÇÃO DO PODER LEGISLATIVO. </t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6658/6658_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6658/6658_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUANTITATIVO DO CARGO DE TÉCNICO DE ENFERMAGEM, PARA AS UNIDADES DE SAÚDE LOCALIZADAS NO MUNICÍPIO DE PORTO VELHO, PREVISTO NO ANEXO I, DA LEI N. 2.755, DE 5 DE JUNHO DE 2012.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6668/6668_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6668/6668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA ESTADUAL PARA SERVIÇOS VOLUNTÁRIOS EM DEFESA CIVIL, NO ÂMBITO DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6669/6669_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6669/6669_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA ASSOCIAÇÃO PRODUTORES RURAIS DA ESTRADA DA FIGUEIRA KM 07 - APREFIK, COM SEDE NO MUNICÍPIO DE ESPIGÃO DO OESTE - RO.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6670/6670_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6670/6670_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO ESTADUAL DAS CIDADES DO ESTADO DE RONDÔNIA - CONCIDADES/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6743/6743_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6743/6743_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER  EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$ 1.915.839,93, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6744/6744_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6744/6744_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 1.410.846,00, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: SECRETARIA DE ESTADO DE SEGURANÇA, DEFESA E CIDADANIA - SESDEC E SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6745/6745_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6745/6745_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER À CONTRATAÇÃO DE PROFISSIONAIS NA ÁREA DA ASSISTÊNCIA SOCIAL POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE DE ACOMPANHAMENTO E ATENDIMENTO ÀS FAMÍLIAS AFETADAS NO CONTEXTO DA CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6746/6746_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6746/6746_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 1.462.500,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE AGRICULTURA, PECUÁRIA, DESENVOLVIMENTO E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6747/6747_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6747/6747_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 4.389.760,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL - SEAS.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6740/6740_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6740/6740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO ATÉ O MONTANTE DE R$ 26.856.261,43, EM FAVOR DA UNIDADE ORÇAMENTÁRIA TRIBUNAL DE JUSTIÇA - TJ. </t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6748/6748_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6748/6748_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 6.100.000,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO DE INVESTIMENTO E DESENVOLVIMENTO INDUSTRIAL DO ESTADO DE RONDÔNIA - FIDER.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6741/6741_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6741/6741_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO ATÉ O MONTANTE DE R$ 1.756.396,25, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEFENSORIA PUBLICA DO ESTADO DE RONDÔNIA - DPE. </t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6752/6752_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6752/6752_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO E POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 208.333,33, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SUPERINTENDÊNCIA ESTADUAL DO ESPORTE, DA CULTURA E DO LAZER - SECEL.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6751/6751_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6751/6751_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 163.093,62, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDAÇÃO DE HEMATOLOGIA E HEMOTERAPIA DO ESTADO - FHEMERON.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6750/6750_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6750/6750_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 2.008.256,37, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESPECIAL DE PROTEÇÃO AMBIENTAL - FEPRAM.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6764/6764_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6764/6764_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTENSÃO DO BENEFÍCIO CONTIDO NA LEI Nº 2.650, DE 19 DE DEZEMBRO DE 2011, AOS SERVIDORES ATIVOS DO QUADRO DE PESSOAL DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6742/6742_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6742/6742_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DO ESTUDANTE DO ENSINO SUPERIOR DE PRIMAVERA DE RONDÔNIA - AEESP. </t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6749/6749_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6749/6749_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA EMENTA E DO ART. 1º DA LEI Nº 3362, DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6793/6793_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6793/6793_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI N. 2.840, DE 03 DE SETEMBRO DE 2012, QUE INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS DA FAZENDA PÚBLICA ESTADUAL, REFAZ - V.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6795/6795_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6795/6795_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO E POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 50.456.171,80, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: PROCURADORIA GERAL DO ESTADO - PGE, CONTROLADORIA GERAL DO ESTADO - CGE- SUPERINTENDÊNCIA ESTADUAL DE COMPRAS E LICITAÇÃO - SUPEL, SUPERINTENDÊNCIA DE GESTÃO DE SUPRIMENTOS, LOGÍSTICA E GASTOS PÚBLICOS ESSENCIAIS - SUGESPE, SUPERINTENDÊNCIA ESTADUAL DE ADMINISTRAÇÃO E RECURSOS HUMANOS - SEARH, SECRETARIA DE ESTADO DE FINANÇAS - SEFIN, DEPARTAMENTO DE ESTRADAS E RODAGEM - DER, SECRETARIA DE ESTADO DE SEGURANÇA, DEFESA E CIDADANIA - SESDEC, SUPERINTENDÊNCIA ESTADUAL DO ESPORTE, DA CULTURA E DO LAZER - SECEL, FUNDO ESTADUAL DE SAÚDE - FES, FUNDAÇÃO DE HEMATOLOGIA E HEMOTERAPIA DO ESTADO - FHEMERON, CENTRO DE EDUCAÇÃO TÉCNICA PROFISSIONAL DA ÁREA DE SAÚDE - CETAS, AGÊNCIA ESTADUAL DE VIGILÂNCIA E SAÚDE - AGEVISA, SECRETARIA DE ESTADO DO DESENVOLVIMENTO AMBIENTAL - SEDAM, INSTITUTO DE PESOS E MEDIDAS - IPEM, AGÊNCI DE DEFESA SANITÁRIA AGROSILVOPASTORIL DO ESTADO - IDARON, SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS, SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL - SEAS E ASSEMBLEÍA LEGISLATIVA DO ESTADO DE RONDÔNIA - ALE.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6792/6792_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6792/6792_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO ATÉ O MONTANTE DE R$ 177.345.977,95, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS RECURSOS SOB A SUPERVISÃO DA SECRETARIA DE ESTADO DE FINANÇAS - RS/SEFIN, DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS - DEOSP, SUPERINTENDÊNCIA ESTADUAL DO ESPORTE, DA CULTURA E DO LAZER - SECEL E SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL - SEAS.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6794/6794_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6794/6794_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II, DA LEI COMPLEMENTAR N. 733, DE 10 DE OUTUBRO DE 2013.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6787/6787_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6787/6787_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 2.531, DE 25 DE JULHO DE 2011.</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6788/6788_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6788/6788_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 3.301, DE 18 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6804/6804_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6804/6804_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A FEDERAÇÃO DO COMÉRCIO DE BENS, SERVIÇOS E TURISMO DO ESTADO DE RONDÔNIA - FECOMÉRCIO.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6805/6805_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6805/6805_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO VILHENENSE DE VOLEIBOL - AVV, COM SEDE NO MUNICÍPIO DE VILHENA.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6807/6807_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6807/6807_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE UTILIDADE PÚBLICA ASSOCIAÇÃO CLUBE DAS MÃES DOS SETORES 04 E 07 DO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6800/6800_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6800/6800_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO MUSICAL E EDUCACIONAL MARCADOS - AMEM, COM SEDE NA CIDADE DE JARU.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6801/6801_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6801/6801_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "RÁDIO E TV ESCOLA - EDUCOMUNICAÇÃO NAS MÍDIAS EDUCATIVAS", NO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6802/6802_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6802/6802_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS DA LEI ORDINÁRIA 953 DE 22 DE DEZEMBRO DE 2010.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6803/6803_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6803/6803_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA COBRANÇA DE TAXAS NA FORMA QUE ESPECIFICA PELAS EMPRESAS DE NAVEGAÇÃO QUE FAZEM TRANSPORTE POR MEIO DE BALSAS NO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6808/6808_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6808/6808_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE E FILANTRÓPICA DE CARÁTER SOCIAL, EDUCACIONAL,CULTURAL, DE LAZER E MEIO AMBIENTE "TEREZINHA DEBONI".</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6809/6809_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6809/6809_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N. 3.177, DE 11 DE SETEMBRO DE 2013, QUE "AUTORIZA O PODER EXECUTIVO A REALIZAR A COMPENSAÇÃO DE CRÉDITOS TRIBUTÁRIOS DO ESTADO DE RONDÔNIA, RELATIVO AO ICM E ICMS, INSCRITOS EM DÍVIDA ATIVA COM DÉBITO DA FAZENDA PÚBLICA, OBJETO DE PRECATÓRIO JUDICIAL".</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6810/6810_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6810/6810_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO ATÉ O MONTANTE DE R$ 19.187.790,00, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: SUPERINTENDÊNCIA ESTADUAL DE ADMINISTRAÇÃO E RECURSOS HUMANOS - SEARH, FUNDAÇÃO DE HEMATOLOGIA E HEMOTERAPIA DO ESTADO - FHEMERON, CENTRO DE EDUCAÇÃO TÉCNICA PROFISSIONAL DA ÁREA DE SAÚDE - CETAS, SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS, SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL - SEAS E FUNDO ESTADUAL DE ASSISTÊNCIA SOCIAL - FEAS.</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6835/6835_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6835/6835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR DE 20 A 27 DE NOVEMBRO COMO SEMANA ESTADUAL DE SAÚDE E SEGURANÇA DO TRABALHO.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6836/6836_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6836/6836_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS GERAIS PARA REALIZAÇÃO DE CONCURSO PÚBLICO PELA ADMINISTRAÇÃO DIRETA, INDIRETA, AUTÁRQUICA E FUNDACIONAL NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6839/6839_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6839/6839_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO ATÉ O MONTANTE DE R$ 9.872.754,20, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL - SEAS. </t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6846/6846_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6846/6846_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ALTERA E REVOGA DISPOSITIVOS DA LEI N. 688, DE 27 DE DEZEMBRO DE 1996, QUE INSTITUIU O IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MERCADORIAS E SOBRE PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÃO - ICMS.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6848/6848_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6848/6848_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO ATÉ O MONTANTE DE R$ 3.160.069,75, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: FUNDO ESTADUAL DE SAÚDE - FES, AGÊNCIA ESTADUAL DE VIGILÂNCIA E SAÚDE - AGEVISA, SECRETARIA DE ESTADO DE AGRICULTURA, PECUÁRIA, DESENVOLVIMENTO E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI E SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL - SEAS.</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6840/6840_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6840/6840_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO ATÉ O MONTANTE DE R$ 1.365.996,56, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN,</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6850/6850_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6850/6850_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE DE PÚBLICA A ASSOCIAÇÃO RESGATANDO VIDAS (FONTE DE VIDA) ARVI.</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6851/6851_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6851/6851_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE ASSISTÊNCIA E RECUPERAÇÃO DAS VÍTIMAS DE ÁLCOOL E DAS DROGAS CENTRO EVANGÉLICO DEUS TE CHAMA.</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6852/6852_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6852/6852_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEDA, POR PRAZO DETERMINADO, A UTILIZAÇÃO DAS ESCOLAS PÚBLICAS DA REDE ESTADUAL DE ENSINO DE RONDÔNIA PRA FINS NÃO EDUCACIONAIS.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6853/6853_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6853/6853_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DOS RECURSOS REPASSADOS PELA UNIÃO FEDERAL AO ESTADO DE RONDÔNIA, ATRAVÉS DO FUNDO DE PARTICIPAÇÃO DOS ESTADOS, EM RAZÃO DA SUSPENSÃO TEMPORÁRIA DA DÍVIDA DO EXTINTO BANCO DO ESTADO DE RONDÔNIA - BERON E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6854/6854_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6854/6854_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE RONDÔNIA PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6855/6855_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6855/6855_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS I E II, DE QUE TRATA O ARTIGO 3º, DA LEI Nº 2.623, DE 4 DE NOVEMBRO DE 2011 - PLANO PLURIANUAL PARA O PERÍODO DE 2012 - 2015.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6856/6856_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6856/6856_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA EMENTA E DISPOSITIVO DA LEI Nº 1109, DE 06 DE AGOSTO DE 2012.</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6857/6857_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6857/6857_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE PRODUÇÃO E COMERCIALIZAÇÃO DE PRODUTOS À BASE DE AMIANTO NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6858/6858_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6858/6858_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DA LEI N. 2.186, DE 25 DE NOVEMBRO DE 2009, ALTERADO PELA LEI N. 2.948, DE 26 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6859/6859_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6859/6859_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA SEGUNDA FICHA CADASTRO DE CONTROLE SANITÁRIO PERANTE AGÊNCIA DE DEFESA AGROSSILVOPASTORIL - IDARON - E BLOQUEIO DE SUA MOVIMENTAÇÃO, QUANDO AFETADA POR PENHOR BANCÁRIO, REVOGA AS DISPOSIÇÕES EM CONTRÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6860/6860_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6860/6860_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CALENDÁRIO CULTURAL OFICIAL DO ESTADO DE RONDÔNIA - ASSEGURANDO A VALORIZAÇÃO, A DEFESA, O INCENTIVO E O APOIO AOS PROJETOS E PROGRAMAS DA ESFERA CULTURAL.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6870/6870_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6870/6870_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS DA LEI Nº 3.401, DE 30 DE JUNHO DE 2014, QUE "AUTORIZA O PODER EXECUTIVO A CRIAR OS PROGRAMAS DE TRANSFERÊNCIA DE RENDA NO CONTEXTO DE CALAMIDADE PÚBLICA NO ESTADO DE RONDÔNIA - AUXÍLIO SOCIAL E AUXÍLIO VIDA NOVA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6871/6871_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6871/6871_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO ATÉ O MONTANTE DE R$ 688.040,00, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: SUPERINTENDÊNCIA DE GESTÃO DE SUPRIMENTOS, LOGÍSTICAS E GASTOS PÚBLICOS ESSENCIAIS - SUGESPE E SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL - SEAS.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6872/6872_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6872/6872_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 11.777.104,89, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEPARTAMENTO DE ESTRADAS DE RODAGEM - DER.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6873/6873_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6873/6873_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 1.187.150,67, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESTADUAL DE ASSISTÊNCIA SOCIAL - FEAS.</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6887/6887_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6887/6887_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO ATÉ O MONTANTE DE R$ 680.000,00, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: SECRETARIA DE ESTADO DE FINANÇAS - SEFIN E FUNDO ESTADUAL DE ASSISTÊNCIA SOCIAL - FEAS.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6888/6888_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6888/6888_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO ATÉ O MONTANTE DE R$ 3.600.000,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESTADUAL DE SAÚDE - FES.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6889/6889_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6889/6889_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A DOAR IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6890/6890_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6890/6890_texto_integral.pdf</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6891/6891_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6891/6891_texto_integral.pdf</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6916/6916_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6916/6916_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 7.998.793,05, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE AGRICULTURA, PECUÁRIA, DESENVOLVIMENTO E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI.</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6917/6917_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6917/6917_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 1.000.000,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: JUNTA COMERCIAL DO ESTADO DE RONDÔNIA - JUCER.</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6918/6918_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6918/6918_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO E POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 25.152.766,87, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6910/6910_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6910/6910_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PAGAMENTO DE 13º SALÁRIO A DEPUTADOS ESTADUAIS DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE RONDÔNIA. </t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6919/6919_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6919/6919_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS TRABALHADORES RURAIS DO PROJETO DE ASSENTAMENTO MADRE CRISTINA - ASPROMADRE, NO MUNICÍPIO DE ARIQUEMES - RO.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6933/6933_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6933/6933_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS IDOSOS DE ALTO PARAÍSO, NO MUNICÍPIO DE ALTO PARAÍSO - RO.</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6947/6947_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6947/6947_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO ACESSO GRATUITO AO TEATRO PALÁCIO DAS ARTES PELOS ESTUDANTES, ASSEGURANDO A DEMOCRATIZAÇÃO, VALORIZAÇÃO E INCENTIVO À PRODUÇÃO CULTURAL NO MEIO ESTUDANTIL, PROPICIANDO A FORMAÇÃO DE PLATÉIA E O DESENVOLVIMENTO CULTURAL.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6966/6966_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6966/6966_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ARTIGO 11 DA LEI Nº 749, DE 4 DE NOVEMBRO DE 1997.</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6978/6978_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6978/6978_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 130.600,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: INSTITUTO DE PESOS E MEDIDAS - IPEM.</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6979/6979_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6979/6979_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNDO ESTADUAL DE SANIDADE ANIMAL DE RONDÔNIA - FESA-RO, A TAXA DE DEFESA SANITÁRIA ANIMAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6980/6980_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6980/6980_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PROTETORA DOS ANIMAIS DESAMPARADOS - AMIGOS DE PATAS.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7039/7039_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7039/7039_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO ATÉ O MONTANTE DE R$ 109.544.865,05, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: PGE, CGE, SUGESPE, SEARH, SEFIN, SEFIN-RS-SEFIN, DER, DEOSP, SESDEC, PC, PM, SEDUC, SECEL, IEERA, FES, IPEM, IDARON, FESPREN E SEAS.</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7012/7012_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7012/7012_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA A LEI Nº 2.255, DE 3 DE MARÇO DE 2010, QUE "DISPÕE SOBRE A SEGURANÇA DE EX-GOVERNADORES DO ESTADO. </t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7021/7021_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7021/7021_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N. 3.138, DE 5 DE JULHO DE 2013.</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7002/7002_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7002/7002_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ATÉ O MONTANTE DE R$ 46.513.478,65, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS ASSEMBLEIA LEGISLATIVA - ALE TRIBUNAL DE CONTAS - TC, TRIBUNAL DE JUSTIÇA - TJ, MINISTÉRIO PÚBLICO - MP, DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA - DPE, RECURSO SOB A SUPERVISÃO DA SEFIN-RO-SEFIN, SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC E FUNDO ESTADUAL DE SAÚDE - FES. </t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7003/7003_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7003/7003_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 2.500.000,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA - MP. </t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7004/7004_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7004/7004_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO, PARA ATENDER AS DESPESAS CORRENTES COM PESSOAL E ENCARGOS SOCIAIS, JUROS E ENCARGOS DA DÍVIDA, AMORTIZAÇÃO DA DÍVIDA E OUTRAS DESPESAS CORRENTES. </t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7005/7005_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7005/7005_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA A LEI Nº 3.389, DE 16 DE JUNHO DE 2014, QUE ESTABELECE NORMAS SOBRE O CREDENCIAMENTO DE FÁBRICAS DE PLACAS E TARJETAS PARA VEÍCULOS AUTOMOTORES, NO ÂMBITO DO ESTADO DE RONDÔNIA, JUNTO AO DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN. </t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7006/7006_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7006/7006_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA E ACRESCENTA DISPOSITIVOS À LEI Nº 1252, DE 11 DE NOVEMBRO DE 2013, QUE DISPÕE SOBRE O ATENDIMENTO AO CONSUMIDOR NOS CAIXAS DAS AGÊNCIAS BANCÁRIAS E COOPERATIVAS DE CRÉDITOS DO ESTADO DE RONDÔNIA. </t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7013/7013_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7013/7013_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE FRANÇA GUEDES - AFG, LOCALIZADA SUA SEDE NA RUA DAS FLORES, 854, BAIRRO: AREAL DA FLORESTA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7014/7014_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7014/7014_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O ESTATUTO DA ASSOCIAÇÃO BENEFICENTE KAIRÓS - ABEK - PORTO VELHO.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7015/7015_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7015/7015_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CLUBE DE MÃES DE RONDÔNIA - CMAR, DO MUNICÍPIO DE PORTO VELHO, ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7016/7016_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7016/7016_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES AMIGOS DO BAIRRO CENTENÁRIO, SEDIADA NO MUNICÍPIO DE ROLIM DE MOURA/RO.</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7046/7046_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7046/7046_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 2º, DO ARTIGO 13, DA LEI N. 3.395, DE 16 DE JUNHO DE 2014 QUE "DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2015".</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7042/7042_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7042/7042_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROÍBE A REVISTA ÍNTIMA DOS VISITANTES NOS ESTABELECIMENTOS PRISIONAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7041/7041_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7041/7041_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A CÂMARA DE DEFESA DO CONTRIBUINTE - CADECON E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7045/7045_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7045/7045_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ESTADUAL N. 3.437, DE 09 DE SETEMBRO DE 2014, QUE "DISPÕE SOBRE A AQUICULTURA NO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7047/7047_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7047/7047_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A INSPETORIA LITÚRGICA DE RONDÔNIA, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7048/7048_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7048/7048_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A MISSÃO BATISTA CRISTOLÃNDIA RONDÔNIA.</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7078/7078_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7078/7078_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, ATÉ O MONTANTE DE R$ 33.536.455,00, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7080/7080_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7080/7080_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO DE NOTAS DE EMPENHOS (RESTOS A PAGAR PROCESSADOS E NÃO PROCESSADOS), ATÉ O MONTANTE DE R$ 15.062.526,01, EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEPARTAMENTO ESTADUAL DE TRÂNSITO  - DETRAN</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7081/7081_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7081/7081_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 2.732, DE 23 DE MAIO DE 2012, QUE AUTORIZA O PODER EXECUTIVO A PROCEDER O ENCONTRO DE CONTAS COM CONCOMITANTE AJUSTE CONTÁBIL DOS VALORES DEVIDOS AO PODER LEGISLATIVO DECORRENTES DE DIFERENÇAS DE REPASSES DOS DUODÉCIMOS DO PERÍODO DE 2005 A 2009 COM OS VALORES DEIXADOS DE REPASSAR AO PODER EXECUTIVO PROVENIENTES DO RECOLHIMENTO DO IMPOSTO DE RENDA NA FONTE DOS SERVIDORES DA ASSEMBLEIA LEGISLATIVA DO PERIODO DE 1998 A 2009.</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7083/7083_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7083/7083_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A OBRIGATORIEDADE DE CONSIGNAR O NÚMERO DE INSCRIÇÃO DO TRIBUNAL DE CONTAS DE RONDÔNIA - TCER JUNTO AO CADASTRO NACIONAL DE PESSOA JURÍDICA (CNPJ-04.801.221/0001-10) NA NOTA FISCAL ELETRÔNICA (NF-E) QUE ACOBERTAR OPERAÇÃO DE SAÍDA DE MERCADORIA OU DE PRESTAÇÃO DE SERVIÇO, SUJEITA À INCIDÊNCIA DO ICMS, DESTINADA À ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA, ESTADUAL OU MUNICIPAL, NO ESTADO DE RONDÔNIA, INCLUSIVE PODERES E ÓRGÃOS. </t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7084/7084_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7084/7084_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 1º, DA LEI Nº 3.485, DE 15 DE DEZEMBRO DE 2014, QUE AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO, PARA ATENDER ÀS DESPESAS CORRENTES COM PESSOAL E ENCARGOS SOCIAIS. </t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7085/7085_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7085/7085_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO ESTADUAL A PRORROGAR, EM CARÁTER EXCEPCIONAL, CONTRATOS EMERGENCIAIS DE SÓCIO EDUCADORES PARA O MUNICÍPIO DE PORTO VELHO. </t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7099/7099_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7099/7099_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 3.314 DE 02 DE JANEIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7100/7100_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7100/7100_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO GOVERNADOR, DO VICE-GOVERNADOR E DE SECRETÁRIO DE ESTADO, NOS TERMOS DO § 2º DO ARTIGO 28 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7101/7101_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7101/7101_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS DEPUTADOS ESTADUAIS, NOS TERMOS DO § 2° DO ARTIGO 27 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t xml:space="preserve">                                _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -11091,102 +11091,102 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CRIA, NO ÂMBITO DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE RONDÔNIA, A FRENTE PARLAMENTAR PERMANENTE QUE VISA VIABILIZAR SOLUÇÕES AOS DESABRIGADOS DAS ENCHENTES DO RIO MADEIRA, E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6052/6052_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6052/6052_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">    DISPÕE SOBRE A REGULARIZÇAÃO DA CONCESSÃO DE DIÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.                _x000D_
 _x000D_
                                                  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 DISPÕE SOBRE A REGULARIZAÇÃO DA CONCESSÃO DE DIÁRIAS E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6098/6098_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6098/6098_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 _x000D_
 _x000D_
                _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -11219,51 +11219,51 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CRIA, NO ÂMBITO DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE RONDÕNIA, A FRENTE PARLAMENTAR PERMANENTE QUE VISA VIABILIZAR SOLUÇÕES AOS DESABRIGADOS DAS ENCHENTES DO RIO MADEIRA, E DÁ OUTRAS PROVIÊNCIAS. _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6097/6097_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6097/6097_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -11517,2155 +11517,2155 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ACRESCENTA PARÁGRAFO AO ARTIGO 76 DO REGIMENTO INTERNO, DISPONDO SOBRE REASSUNÇÃO DO MANDATO EM CASO DE LICENÇA PARA TRATAMENTO DE SAÚDE. _x000D_
 _x000D_
 _x000D_
   </t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6117/6117_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6117/6117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E DISCIPLINA A UTILIZAÇÃO DE COTA MENSAL PARA RESSARCIMENTO DE DESPESAS RELACIONADAS COM A ATIVIDADE PARLAMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6118/6118_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6118/6118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E DISCIPLINA A UTILIZAÇÃO DE COTA MENSAL PARA RESSARCIMENTO DE DESPESAS COM TRANSPORTE E CORRELATAS NO EXERCÍCIO DA ATIVIDADE PARLAMENTAR.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Comissão Parlamentar Processante Provisória</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6137/6137_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6137/6137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 _x000D_
 DECRETA A SUSPENSÃO DO EXERCICIO DO MANDATO DO DEPUTADO CLÁUDIO CARVALHO_x000D_
 _x000D_
 _x000D_
 _x000D_
                             _x000D_
 </t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6144/6144_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6144/6144_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETA A SUSPENSÃO DO EXERCÍCIO DO MANDATO DO DEPUTADO ADRIANO BOIADEIRO. _x000D_
 _x000D_
 _x000D_
 _x000D_
                                 </t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6145/6145_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6145/6145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETA A SUSPENSÃO DO EXERCICIO DO MANDATO DA DEPUTADA ANA LÚCIA DERMANI DE AGUIAR.                 _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6233/6233_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6233/6233_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO XV AO ARTIGO 118 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6238/6238_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6238/6238_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDACAO AO INCISO VIII DO ARTIGO 2. DA RESOLUCAO N. 262 DE 26/03/2014.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6309/6309_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6309/6309_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVERTE EM PECÚNIA PERÍODO DE LICENÇA PRÊMIO DO SERVIDOR DA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6310/6310_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6310/6310_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À RESOLUÇÃO Nº 210, DE 09 DE MAIO DE 2012.</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t xml:space="preserve">CONVERTE EM PECÚNIA PERÍODO DE LICENÇA PRÊMIO DOS POLICIAIS MILITARES CEDIDOS AO PODER LEGISLATIVO EM CONFORMIDADE COM A LEGISLAÇÃO VIGENTE. </t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA DISPOSITIVO DA RESOLUÇÃO Nº 256, DE 19 DE FEVEREIRO DE 2014. </t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO ART. 109 DO REGIMENTO INTERNO. </t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6834/6834_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6834/6834_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA E DÁ NOVA REDAÇÃO À DISPOSITIVOS DO REGIMENTO INTERNO. </t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6838/6838_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6838/6838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA A RESOLUÇÃO Nº 271, DE 03 DE SETEMBRO DE 2014, E REPRISTINA DISPOSITIVOS. </t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6866/6866_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6866/6866_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ALÍNEA AO § 1º DO ARTIGO 14 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6867/6867_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6867/6867_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A HOMENAGEM SERVIDOR LEGISLATIVO CONSTITUINTE AOS SERVIDORES ESTATUTÁRIOS DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE RONDÔNIA. </t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6883/6883_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6883/6883_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA SESSÃO ITINERANTE EXTRAORDINÁRIA E TRANSFERE A SEDE DO PODER LEGISLATIVO PARA O MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6884/6884_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6884/6884_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA SESSÃO ITINERANTE EXTRAORDINÁRIA E TRANSFERE A SEDE DO PODER LEGISLATIVO PARA O MUNICÍPIO DE VILHENA.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6914/6914_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6914/6914_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TRANSFERE A SEDE DE PODER LEGISLATIVO PARA O TEATRO PALÁCIO DAS ARTES DE RONDÔNIA, NA AVENIDA PRESIDENTE DUTRA, S/Nº - BAIRRO PEDRINHAS, MUNICÍPIO DE PORTO VELHO. </t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6915/6915_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6915/6915_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 80 DO REGIMENTO INTERNO DA ALE/RO</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6934/6934_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6934/6934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVO DO REGIMENTO INTERNO. </t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6935/6935_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6935/6935_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O INCISO VII E REVOGA O § 3º, AMBOS DO ARTIGO 5º DA RESOLUÇÃO Nº 210, DE 09 DE MAIO DE 2012. </t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6962/6962_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6962/6962_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TRANSFERE A SEDE DO PODER LEGISLATIVO PARA REALIZAÇÃO DA SESSÃO DE POSSE DO GOVERNADOR E DO VICE-GOVERNADOR DO ESTADO E DAS SESSÕES PREPARATÓRIAS DA 9ª LEGISLATURA. </t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6968/6968_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6968/6968_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DO REGIMENTO INTERNO. </t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6991/6991_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6991/6991_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CANCELA SESSÃO ITINERANTE EXTRAORDINÁRIA NO MUNICÍPIO DE VILHENA. </t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6992/6992_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6992/6992_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TRANSFERE A SEDE DO PODER LEGISLATIVO PARA O MUNICÍPIO DE JI-PARANÁ, COM A FINALIDADE DE REALIZAR SESSÃO SOLENE PARA ENTREGA DE TÍTULOS DE CIDADÃO DO ESTADO DE RONDÔNIA E MEDALHAS DO MÉRITO LEGISLATIVO, NO DIA 05 DE DEZEMBRO DE 2014. </t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7040/7040_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7040/7040_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE OS VALORES DA HORA-AULA PARA ATIVIDADE DE DOCÊNCIA NO ÂMBITO DA ESCOLA DO LEGISLATIVO DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Proposta de Emenda Constitucional</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6327/6327_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6327/6327_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O § 13º AO ART. 20 DA CONSTITUIÇÃO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6862/6862_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6862/6862_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>HERMINIO COELHO, MARCELINO TENÓRIO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6967/6967_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6967/6967_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6977/6977_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6977/6977_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À CONSTITUIÇÃO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6997/6997_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6997/6997_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA O ART. 101-A AO TEXTO DA CONSTITUIÇÃO DO ESTADO DE RONDÔNIA. </t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7044/7044_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7044/7044_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA E REVOGA DISPOSITIVO A CONSTITUIÇÃO ESTADUAL. </t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t xml:space="preserve">Redação Final </t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 146/14.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t xml:space="preserve">REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 145/14. </t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t xml:space="preserve">REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVONº 144/14. </t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6095/6095_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6095/6095_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, A REALIZAÇÃO DE SESSÃO SOLENE, A SER REALIZADA NO DIA 27 DE FEVEREIRO DE 2014, ÀS 09:00 HORAS, EM HOMENAGEM AO DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6094/6094_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6094/6094_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR AOS FAMILIARES DO SENHOR IRINILDO JOSÉ CONÇALVES, EX VEREADOR E EX PREFEITO DO MUNICÍPIO DE PARECIS.</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6125/6125_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6125/6125_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA O DIA 20/02/2014 ÀS 9:00 HORAS, PARA DEBATER SOBRE AS ENCHENTES E AS FAMÍLIAS DESABRIGADAS.</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6126/6126_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6126/6126_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA NA FORMA REGIMENTAL, QUE ESTA CASA DE LEIS DESENVOLVA AÇÕES COM O OBJETIVO DE ATENDER A POPULAÇÃO ATINGIDA PELA ENCHENTES DO RIO MADEIRA.</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6127/6127_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6127/6127_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, ALTERAÇÃO DE DATA DE 27/02 PARA O DIA 13/03/2014 ÀS 09:00 HORAS DA SESSÃO SOLENE, EM HOMENAGEM AO DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6128/6128_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6128/6128_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, A CONCESSÃO DE VOTO DE LOUVOR À ASSOCIAÇÃO LIONS CLUBE DE PIMENTA BUENO.</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6129/6129_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6129/6129_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA QUE SEJA REALIZADA SESSÃO SOLENE NO DIA 12 DE MARÇO DE 2014, ÀS 15:00 HORAS, EM HOMENAGEM AOS 91 ANOS DE PREVIDÊNCIA SOCIAL NO BRASIL, COMEMORADO NO DIA 24 DE JANEIRO.</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6130/6130_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6130/6130_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA O ADIAMENTO DA AUDIÊNCIA PÚBLICA MARCADA PARA O DIA 26 DE FEVEREIRO DE 2014 NESSA CASA DE LEI, PARA DISCUTIR SOBRE ICMS DOS MUNICÍPIOS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6146/6146_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6146/6146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA A ALTERAÇÃO DA REALIZAÇÃO DA SESSÃO SOLENE NESTA CASA DE LEIS, AGENDADA PARA O DIA 12 DE MARÇO DE 2014, ÀS 15:00 HORAS, O OBJETIVO DA SESSÃO SOLENE SERÁ EM HOMENAGEM AOS 91 ANOS DA PREVIDÊNCIA SOCIAL NO BRASIL, COMEMORADO NO DIA 24 DE JANEIRO.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6148/6148_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6148/6148_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NO DIA 03 DE ABRIL DE 2014, ÀS 09:00 HORAS NO PLENÁRIO DESTA CASA DE LEIS PARA TRATAR SOBRE A TITULARIDADE DE TERRAS URBANAS DENOMINADA DE "FIGURA A".</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6147/6147_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6147/6147_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO O PROJETO DE LEI ORDINÁRIA Nº 1170/14, DE SUA AUTORIA.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6152/6152_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6152/6152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DIRETORA SEJA APROVADO VOTO DE LOUVOR, AO SENHOR WILLIAMES PIMENTEL DE OLIVEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO ESTADO DE RONDÔNIA. _x000D_
 _x000D_
 _x000D_
 _x000D_
               </t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6153/6153_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6153/6153_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O PLENÁRIO DESTA CASA DE LEIS PARA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NO DIA 28 DE ABRIL DO ANO EM CURSO A PARTIR DAS 14H30MIN, PARA DEBATER ASSUNTOS: TOLERÂNCIA ZERO "TODOS CONTRA A VIOLÊNCIA".</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6154/6154_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6154/6154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DIRETORA UMA AUDIÊNCIA PÚBLICA NO MUNICÍPIO DE OURO PRETO DO OESTE, NO DIA 25 DE ABRIL ÀS 09H30MIN DESTE ANO, COM FINALIDADE DE TRATAR DO TEMA "INTRODUÇÃO DA CACAUICULTURA NAS POLÍTICAS PÚBLICAS DO ESTADO DE RONDÔNIA"._x000D_
 </t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6155/6155_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6155/6155_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA E TRANSPORTES - DNIT.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6156/6156_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6156/6156_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES - DER.</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6215/6215_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6215/6215_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR SOBRE TRANSPORTE INTERMUNICIPAL DE PASSAGEIROS.</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6216/6216_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6216/6216_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE PESAR AOS FAMILIARES DO 3º SARGENTO SANDRO DE OLIVEIRA RODRIGUES PELO SEU FALECIMENTO OCORRIDO NO DIA DE 16 DE MARÇO DE 20014.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6217/6217_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6217/6217_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA A REALIZAÇÃO DE SESSÃO SOLENE A SER REALIZADA NO DIA 22 DE MAIO DE 2014, AS 09:00 HORAS PARA ENTREGA DE MEDALHAS DO MÉRITO LEGISLATIVO.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6218/6218_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6218/6218_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA A REALIZAÇÃO DE SESSÃO SOLENE A SER REALIZADA NO DIA 08 DE MAIO, AS 09:00 HORAS EM HOMENAGEM AO DIA DAS MÃES.</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6234/6234_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6234/6234_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A APROVACAO DE MOCAO DE PESAR AOS FAMILIARES DO SENHOR JOSE ARI DOS SANTOS PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6235/6235_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6235/6235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCESSAO DE VOTO DE LOUVOR UNEIC FACULDADES INTEGRADAS DE CACOAL, MUNICIPIO DE CACOAL.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6247/6247_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6247/6247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, SESSÃO SOLENE PARA ENTREGA DO VOTO DE LOUVOR, DIA 16/04/2014, ÀS 16 HORAS AO SENHOR WILLIAMES PIMENTEL.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6248/6248_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6248/6248_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, ENVIE EXPEDIENTE, AO SENHOR SECRETÁRIO, DRº LÚCIO MOSQUINI, DO DER/RO PARA QUE ENCAMINHE A SITUAÇÃO REAL DOS 150 KM DE PAVIMENTAÇÃO ASFÁLTICA DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6261/6261_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6261/6261_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, ADIAMENTO DA SESSÃO SOLENE, ÀS 16:00 HORAS, PARA O DIA 29/04/2014, ÀS 09:00 HORAS, COM A FINALIDADE DE ENTREGA DO VOTO DE LOUVOR, AO SENHOR WILLIAMES PIMENTEL.</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6262/6262_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6262/6262_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA REALIZADA SESSÃO SOLENE NO DIA 23 DE ABRIL DE 2014, ÀS 15:00 HORAS, EM HOMENAGEM AO DIA DO ESCOTEIRO.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6263/6263_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6263/6263_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA PAUTA DA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 08/04/2014, DAS MENSAGENS NºS 050,061,067 E 071 DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6264/6264_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6264/6264_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA CONVIDADA A COMPARECER A ESTA CASA DE LEIS A SENHORA SOLANGE GURGACZ, DIRETORA  DO DETRAN.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6265/6265_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6265/6265_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA COBRADO JUNTO A BANCADA FEDERAL MAIOR COMPROMETIMENTO QUANTO A AGILIDADE NA TRANSPOSIÇÃO DOS SERVIDORES DO EX-TERRITÓRIO FEDERAL DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6266/6266_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6266/6266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA COBRADO JUNTO A BANCADA FEDERAL MAIOR COMPROMETIMENTO QUANTO A RECUPERAÇÃO DA BR 364 SENTIDO ACRE.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6267/6267_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6267/6267_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, QUE SEJA CONCEDIDO MOÇÃO DE REPÚDIO AO MINISTÉRIO DA AGRICULTURA, PECUÁRIA E ABASTECIMENTO (MAPA), EM RAZÃO DA SUSPENSÃO DE COMERCIALIZAÇÃO DE POLPAS DE FRUTAS JUNTO AO PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR - PNAE (LEI Nº 11.947/09) E AO PROGRAMA DE AQUISIÇÃO DE ALIMENTO - PAA</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6319/6319_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6319/6319_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NO DIA 15 DE MAIO DE 2014, ÀS 09:00 HORAS NO PLENÁRIO DESTA CASA DE LEIS PARA TRATAR SOBRE A TITULARIDADE DE TERRAS URBANAS DENOMINADA DE "FIGURA A".</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6320/6320_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6320/6320_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA ALTERADA A DATA DA SESSÃO SOLENE AGENDADA PARA O DIA 23 DE ABRIL DE 2014, ÀS 15:00 HORAS, EM HOMENAGEM AO DIA AO ESCOTEIRO, PARA O DIA 30 DE ABRIL DE 2014, ÀS 15:00 HORAS.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6321/6321_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6321/6321_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADO VOTO DE LOUVOR A OFICIAIS MILITARES DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6328/6328_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6328/6328_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A MESA DIRETORA NA FORMA REGIMENTAL, QUE SEJA SÓ LICITADA A SECRETARIA DE ESTADO DO DESENVOLVIMENTO AMBIENTAL - SEDAM, INFORMAÇÕES REFERENTE A 3ª A APROXIMAÇÃO DO ZONEAMENTO SÓCIO ECONÔMICO ECOLÓGICO DO ESTADO DE RONDÔNIA - ZSEE-RO.</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6334/6334_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6334/6334_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR UBIRATAN BERNADINO GOMES, DIRETOR GERAL DO DER/RO, INFORMAÇÕES POR MUNICÍPIO DOS SERVIÇOS JÁ CONTRATADOS E DAS COMPRAS JÁ REALIZADAS E DOS SERVIÇOS PREVISTOS ATÉ O MÊS DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6335/6335_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6335/6335_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA PAUTA DA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 22/04/2014, DO PROJETO DE LEI COMPLEMENTAR N. 183/2014 CONSTANTE DA MENSAGEM N. 017 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6337/6337_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6337/6337_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A MESA DIRETORA NA FORMA REGIMENTAL, QUE SEJA SOLICITADA À SECRETARIA DE ESTADO DO DESENVOLVIMENTO AMBIENTAL - SEDAM, INFORMAÇÕES REFERENTE À 3ª APROXIMAÇÃO DO ZONEAMENTO SÓCIO ECONÔMICO ECOLÓGICO DO ESTADO DE RONDÔNIA - ZSEE-RO.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6377/6377_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6377/6377_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, NOS TERMOS REGIMENTAIS, SEJA RETIRADO DE TRAMITAÇÃO O PROJETO DE LEI, Nº 1245/14, DE AUTORIA DO DEP. EDSON MARTINS QUE: ACRESCENTA ART. À LEI N. 3317/14.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6378/6378_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6378/6378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA REALIZADA SESSÃO SOLENE NO DIA 15 DE MAIO DE 2014, ÀS 15:00 HORAS, EM HOMENAGEM AO DIA DO (A) ASSISTENTE SOCIAL.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6379/6379_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6379/6379_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, UMA AUDIÊNCIA PÚBLICA NO MUNICÍPIO DE JI-PARANÁ, NO DIA 30.05.2014 ÀS 09:00 HORAS DO CORRENTE, COM A FINALIDADE DE DEBATER SOBRE AS POLÍTICAS PÚBLICAS DIRECIONADAS A "PROTEÇÃO DA CRIANÇA, DO ADOLESCENTE, DA MULHER E DO IDOSO".</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6375/6375_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6375/6375_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NO DIA 13 DE MAIO DE 2014, ÀS 09H00 MIN NO PLENÁRIO DESTA CASA DE LEIS, TENDO POR OBJETIVO DESTA CASA DE LEIS, TENDO POR OBJETIVO A EXPOSIÇÃO DO RELATÓRIO DAS METAS PLANEJADAS E EXECUTADAS NA GESTÃO 2013 DA SECRETARIA DE ESTADO DA SAÚDE, APRESENTADO PELO SECRETÁRIO DESTA PASTA.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6376/6376_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6376/6376_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER APROVAÇÃO DE VOTO DE REPÚDIO AO SENHOR GOVERNADOR DO ESTADO DO RIO DE JANEIRO, LUIZ FERNANDO PEZÃO (PMDB), POR SUA DECLARAÇÃO, NA MANHÃ DO ÚLTIMO DIA PRIMEIRO DE MAIO, DURANTE INAUGURAÇÃO DE UMA COMPANHIA DA POLÍCIA MILITAR EM NITERÓI, NA REGIÃO METROPOLITANA DO RIO, DESRESPEITANDO O ESTADO DE RONDÔNIA, AO AFIRMAR QUE CRIMINOSOS QUE MATAM POLICIAIS DEVEM SER MANDADOS PARA CUMPRIR PENA EM RONDÔNIA, COMO FORMA PUNIÇÃO.</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6484/6484_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6484/6484_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, NOS TERMOS REGIMENTAIS, A REALIZAÇÃO DE UMA SESSÃO SOLENE EM HOMENAGEM AO DIA NACIONAL DA DEFENSORIA PÚBLICA, NO DIA 20 DE MAIO DE 2014, ÀS 16H30 MIN, APÓS A SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6485/6485_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6485/6485_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, ENVIE EXPEDIENTE, AO DIRETOR GERAL DO DER/RO PARA QUE ENCAMINHE A SITUAÇÃO REAL DOS 150 KM DE PAVIMENTAÇÃO ASFÁLTICA DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6486/6486_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6486/6486_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER REALIZAR AUDIÊNCIA PÚBLICA NO DIA 06 DE JUNHO DO ANO EM CURSO A PARTIR DAS 09H00MIN, PARA DEBATER ASSUNTO: TOLERÂNCIA ZERO "TODOS CONTRA A VIOLÊNCIA" NO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6499/6499_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6499/6499_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6500/6500_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6500/6500_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR UBIRATAN BERNADINO GOMES, DIRETOR GERAL DO DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS DO ESTADO DE RONDÔNIA, DEOSP, INFORMAÇÕES E CÓPIAS DA LICITAÇÃO E DO CONTRATO REFERENTES À OBRA DO ESPAÇO ALTERNATIVO.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6501/6501_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6501/6501_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AOS EXMOS, SUPERINTENDENTES DO BANCO DO BRASIL E BANCO BASA PARA EFETIVO CUMPRIMENTO DA RESOLUÇÃO DO BANCO CENTRAL N° 4298 DE 30 DE DEZEMBRO DE 2013 QUE TRATA DA CONCESSÃO DE REBATE PARA LIQUIDAÇÃO E RENEGOCIAÇÃO DAS OPERAÇÕES CONTRATADAS DAS LINHAS DE CRÉDITO PARA OS GRUPOS A E A/C DO PRONAF, QUE VIABILIZEM UMA EQUIPE ESPECIAL PARA ATENDER AQUELES AGRICULTORES, GARANTINDO O CUMPRIMENTO DESSE BENEFÍCIO.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6502/6502_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6502/6502_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, QUE SEJA SOLICITADA JUNTO O SECRETÁRIO DE EDUCAÇÃO DO ESTADO DE RONDÔNIA - SEDUC, QUE ENCAMINHE OFICIALMENTE, EM RELATÓRIO, SOBRE AS OBRAS E REFORMAS DAS ESCOLAS, POR MUNICÍPIOS, NO ESTADO.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6513/6513_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6513/6513_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECURSO CONTRA O PARECER N. 720/14, QUE DETERMINOU O ARQUIVAMENTO DO PROJETO DE LEI 1253/20134 QUE "AUTORIZA O GOVERNO DO ESTADO A CONCEDER DESCONTO NO IPVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6590/6590_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6590/6590_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA UMA SESSÃO SOLENE PARA O DIA 11 DE JUNHO DE 2014 AS 1500MIN, COM FINALIDADES DE ENTREGA DE MEDALHA DE MÉRITO LEGISLATIVO E OUTRAS HOMENAGENS.</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6591/6591_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6591/6591_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, SEJA CONCEDIDO VOTO DE LOUVOR, AO SENHOR VALDIR ALBERTO PASSA, PELOS RELEVANTES SERVIÇOS PRESTADOS, NO SEGMENTO DAS PESSOAS IDOSAS, NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6592/6592_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6592/6592_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR A FAMÍLIA DO SENHOR LUCIANO BORGES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6637/6637_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6637/6637_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA CANCELADA AUDIÊNCIA PÚBLICA QUE DEBATERIA A TOLERÂNCIA ZERO "TODOS CONTRA A VIOLÊNCIA", NO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6616/6616_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6616/6616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER CONVOCAÇÃO NO DIA 24 DE JUNHO DE 2014, ÁS 16:00 HORAS, NO PLENÁRIO DAS DELIBERAÇÕES, DO SECRETÁRIO DE ESTADO DA SAÚDE SENHOR WILLIAMES PIMENTEL DE OLIVEIRA, DO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA, SENHOR ANTONIO CARLOS DOS REIS, DIRETOR DO HOSPITAL DE BASE DR. ARY PINHEIRO, DR. NILSON CORDEIRO PANIÁGUA, E DO DIRETOR DA POLICIA CIVIL, DR. PEDRO ROBERTO GEMIGNANI MANCEBO, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS ACERCA DO SUMIÇO DO RECÉM-NASCIDO NICOLAS NAITZ SILVA, NO HOSPITAL DE BASE DR. ARY PINHEIRO. </t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6617/6617_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6617/6617_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER APROVAÇÃO DE VOTO DE REPÚDIO AO INSTITUTO DO PATRIMÔNIO HISTÓRICO E ARTÍSTICO NACIONAL - IPHAN/RO, POR SOLICITAR A PARALISAÇÃO DA OBRA DE PAVIMENTAÇÃO DAS AVENIDAS DO DISTRITO DO FORTE, SOB ALEGAÇÃO QUE A OBRA PODERÁ ABALAR A ESTRUTURA DO REAL FORTE PRÍNCIPE DA BEIRA. </t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6618/6618_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6618/6618_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A DESIGNAÇÃO DE SESSÃO SOLENE PARA O DIA 06 DE AGOSTO, AS 15:00 HORAS, PARA ENTREGA DE TÍTULOS DE CIDADÃO DO ESTADO DE RONDÔNIA E OUTRAS HOMENAGENS. </t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6619/6619_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6619/6619_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NOS TERMOS REGIMENTAIS, A REALIZAÇÃO DE UMA SESSÃO SOLENE, NO DIA 24 DE JUNHO DE 2014, ÁS 10 HORAS, PARA HOMENAGEM A PERSONALIDADES DO NOSSO ESTADO. </t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6638/6638_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6638/6638_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA SOLICITADO AO GOVERNO DO ESTADO DE RONDÔNIA RELATÓRIO FINANCEIRO DAS DESPESAS COM RESPECTIVAS FONTES DE RECURSOS, GERADAS EM DECORRÊNCIA DAS ENCHENTES DO RIO MADEIRA E SEUS AFLUENTES.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6671/6671_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6671/6671_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, A REALIZAÇÃO DE SESSÃO SOLENE, A SER REALIZADA NO DIA 27 DE JUNHO DE 2014, ÀS 15 HORAS, NO MUNICÍPIO DE CACOAL, EM HOMENAGEM AOS PROFESSORES QUE SE DESTACARAM NO SISTEMA DE AVALIAÇÃO DA EDUCAÇÃO EM RONDÔNIA - SAERO NO ANO DE 2013, DOS MUNICÍPIOS DE CACOAL, MINISTRO ANDREAZZA E ESPIGÃO DO OESTE.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6676/6676_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6676/6676_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, NA FORMA REGIMENTAL, MOÇÃO DE APLAUSO, AO POVO EVANGÉLICO DO MUNICÍPIO DE JARU, PELAS COMEMORAÇÕES NO DIA 18 DE JUNHO DE 2014 REFERENTES AO DIA DO EVANGÉLICO.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6674/6674_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6674/6674_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, NA FORMA REGIMENTAL, MOÇÃO DE APLAUSO AO POVO CATÓLICO DO MUNICÍPIO DE JARU, PELAS COMEMORAÇÕES NESTE DIA 24 DE JUNHO DE 2014 AO PADROEIRO SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6675/6675_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6675/6675_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, NA FORMA REGIMENTAL, MOÇÃO DE APLAUSO AO ESQUADRÃO DO BARRO DO MUNICÍPIO DE JARU, PELA PRESENÇA NA VIDA SOCIAL E DE EVENTOS ESPORTIVOS NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6677/6677_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6677/6677_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADO VOTO DE LOUVOR AOS SERVIDORES DA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6672/6672_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6672/6672_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA A CONCESSÃO VOTO DE LOUVOR PARA O DEPARTAMENTO DE COMUNICAÇÃO SOCIAL DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDÔNIA - DECOM.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6660/6660_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6660/6660_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A ANULAÇÃO DA VOTAÇÃO DO PROJETO DE LEI Nº 1320/14, DE AUTORIA DO DEPUTADO LEBRÃO.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6673/6673_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6673/6673_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, A REALIZAÇÃO DE SESSÃO SOLENE, A SER REALIZADA NO DIA 13 DE AGOSTO DE 2014, ÀS 15:00 HORAS, PARA ENTREGA DE TÍTULOS HONORÍFICOS.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6759/6759_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6759/6759_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER APROVAÇÃO DE "VOTO DE LOUVOR" PARA O TRIBUNAL REGIONAL DO TRABALHO DA 14º, REGIÃO, COM JURISDIÇÃO EM RONDÔNIA E ACRE.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6760/6760_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6760/6760_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA A CONCESSÃO DE VOTO DE LOUVOR PARA O SENHOR DR. JUIZ FEDERAL HERCULANO MARTINS NACIF, DA 5ª VARA AMBIENTAL E AGRÁRIA DO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6761/6761_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6761/6761_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR AOS FAMILIARES DO EX DEPUTADO JOSÉ EMÍLIO MANCUSO DE ALMEIDA, CONHECIDO POR TODOS COMO "PAULISTA" PELO SEU FALECIMENTO OCORRIDO NO DIA 03/08/2014.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6762/6762_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6762/6762_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ADIAMENTO DA SESSÃO SOLENE MARCADA PARA O DIA 06 DE AGOSTO, ÀS 15:00 HORAS, EM DATA A SER DEFINIDA.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6763/6763_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6763/6763_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA PAUTA DA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 05/08/2014, DAS MENSAGENS NºS 113 E 129 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6765/6765_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6765/6765_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR UBIRATAN BERNARDINO GOMES, DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES DO ESTADO DE RONDÔNIA - DER/RO, INFORMAÇÕES E CÓPIAS NA ÍNTEGRA, DA LICITAÇÃO, DO CONTRATO E DO PROCESSO ADMINISTRATIVO DE DELEGAÇÃO, REFERENTES A REFORMA E ADMINISTRAÇÃO, RESPECTIVAMENTE, DO TERMINAL RODOVIÁRIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6796/6796_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6796/6796_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONVOCAÇÃO NO DIA 27 DE AGOSTO DE 2014, ÀS 10 HORAS, NA COMISSÃO DE AGROPECUÁRIA E POLÍTICA RURAL, NO PLENARINHO DESTA CASA, DA SECRETÁRIA DA SECRETARIA DE ESTADO DO DESENVOLVIMENTO AMBIENTAL - SEDAM, SENHORA NANCI MARIA RODRIGUES DA SILVA, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS ACERCA DA LEI COMPLEMENTAR N. 784, DE 30 DE JUNHO DE 2014.</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6797/6797_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6797/6797_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO VOTO DE LOUVOR AOS ADVOGADOS DO ESTADO DE RONDÔNIA REPRESENTADOS PELO DR.INDIANO PEDROSO GONÇALVES E DR. ANDREY CAVALCANTE.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6798/6798_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6798/6798_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, NA FORMA REGIMENTAL, MOÇÃO DE APLAUSO DO SENHOR JOSÉ IVANILDO DE OLIVEIRA NOGUEIRA DO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6806/6806_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6806/6806_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES À COMPANHIA DE ÁGUA E ESGOTO DE RONDÔNIA - CAERD-RO, NA FORMA QUE ESPECIFICA, NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6799/6799_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6799/6799_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA PAUTA DA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 19/08/2014, DAS MENSAGENS NºS 90,92,95,104,117,118,133,149,150,151,E 160 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6813/6813_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6813/6813_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE LOUVOR A EMATER-RO (ASSOCIAÇÃO DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL), PELOS 43 ANOS DE RELEVANTES SERVIÇOS PRESTADOS AO DESENVOLVIMENTO RURAL SUSTENTÁVEL DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6814/6814_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6814/6814_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, A INCLUSÃO NA ORDEM DO DIA DE HOJE, DOS PROJETOS DE LEIS NºS 1.247/14, 1.297/14 E 1.251/14.</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6837/6837_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6837/6837_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADO VOTO DE LOUVOR AOS POLICIAIS MILITARES NOMINADOS, QUE SERVEM NA CORPORAÇÃO DO MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6847/6847_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6847/6847_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, SEJA CONCEDIDO VOTO DE LOUVOR, AO CORECON/RO, PELO ANIVERSÁRIO DE 30 ANOS DE RELEVANTES SERVIÇOS PRESTADOS AOS PROFISSIONAIS DE ECONOMIA E A SOCIEDADE NO ESTADO DE RONDÔNIA, COMEMORADO NO DIA 14 DE SETEMBRO DE 2014.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6863/6863_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6863/6863_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, QUE SEJA CONCEDIDO MOÇÃO DE REPÚDIO AO VETO TOTAL Nº 25/2014 DA PRESIDENTA DILMA ROUSSEFF AO PROJETO DE LEI Nº 104/2014 E AUTORIA DO SENADOR MOZARILDO CAVALCANTE, QUE DISPÕE SOBRE O PROCEDIMENTO PARA A CRIAÇÃO, A FUSÃO E O DESMEMBRAMENTO DE MUNICÍPIOS, NOS TERMOS DO PARÁGRAFO 4º, DO ART. 18 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6864/6864_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6864/6864_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER APROVAÇÃO DE VOTO DE LOUVOR PARA A DEFENSORA PÚBLICA PATRÍCIA KETTERMANN, PRESIDENTE DA ASSOCIAÇÃO NACIONAL DOS DEFENSORES PÚBLICOS.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6881/6881_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6881/6881_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DIRETORA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NO DIA 13 DE NOVEMBRO DE 2014, ÀS 09:00 HORAS, COM O OBJETIVO DE DEBATER ASSUNTO DE INTERESSE DOS DESPACHANTES, FABRICANTES DE PLACAS DE VEÍCULOS E DE PROPRIETÁRIOS DE CENTOS DE FORMAÇÃO DE CONDUTORES. </t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6882/6882_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6882/6882_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DIRETORA QUE SEJA REALIZADA SESSÃO SOLENE NO DIA 06 DE NOVEMBRO DE 2014, ÀS 09:00 HORAS, PARA ENTREGA DE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR JUAREZ AMÉRICO DO PRADO. </t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6885/6885_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6885/6885_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, QUE SEJA SOLICITADO AO SENHOR JOSÉ EULER POTYGUARA PEREIRA DE MELO, PRESIDENTE DO TRIBUNAL DE CONTAS, CÓPIA DO RELATÓRIO DO CORPO TÉCNICO REFERENTE ÀS CONTAS DO GOVERNO, EXERCÍCIO 2011, PROCESSO N. 1.731/2012.</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6886/6886_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6886/6886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SENHORA SOLANGE GURGACZ, DIRETORA GERAL DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DE RONDÔNIA - DETRAN/RO, INFORMAÇÕES E CÓPIAS NA ÍNTEGRA, DA LICITAÇÃO E DOS CONTRATOS REFERENTES À CONSTRUÇÃO DOS CENTROS DE TREINAMENTO EXISTENTES NOS MUNICÍPIOS DE JI-PARANÁ, ROLIM DE MOURA, PIMENTA BUENO E VILHENA, BEM COMO SOBRE ONDE E COMO FORAM APLICADOS OS VALORES ARRECADADOS REFERENTE AO PROCESSO DE HABILITAÇÃO, NO PERÍODO DE 1º DE JANEIRO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6920/6920_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6920/6920_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR À FAMÍLIA DO SENHOR AUGUSTO CESAR CARMINATTO.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6921/6921_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6921/6921_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PODER EXECUTIVO, CÓPIA INTEGRAL DE TODOS OS PROCESSOS ADMINISTRATIVOS QUE SE REFEREM A EMPRESA NORTE EDIFICAÇÕES E EMPREENDIMENTOS LTDA - ME, REFERENTE AO PERÍODO DE JANEIRO DE 2011 A OUTUBRO DE 2014.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6922/6922_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6922/6922_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE ESTADO DA SAÚDE - SESAU, CÓPIA INTEGRAL DOS PROCESSOS ADMINISTRATIVOS PRESTADOS PELA EMPRESA MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTO LTDA - EPP REFERENTE AO PERÍODO DE JANEIRO DE 2011 A OUTUBRO DE 2014.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6923/6923_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6923/6923_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA COLOCADO EM PAUTA NA SESSÃO DO DIA 28 DE OUTUBRO DE 2014, O PROJETO DE LEI DE 29 DE SETEMBRO DE 2014, QUE ALTERA E REVOGA DISPOSITIVOS DA LEI N. 3.401, DE 30 DE JUNHO DE 2014.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6924/6924_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6924/6924_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR A CONGREGAÇÃO DAS IRMÃS MARCELINAS E FAMILIARES DA IRMÃ MARIA BIANCHETTO, PELO SEU FALECIMENTO OCORRIDO NO DIA 13 DE OUTUBRO DE 2014.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6925/6925_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6925/6925_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO DEPARTAMENTO DE ESTRADAS DE RODAGENS E TRANSPORTES - DER.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6926/6926_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6926/6926_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR AOS SENHORES ALCEMIR RIBEIRO DE ARRUDA E REINALDO RAMOS DAS NEVES, COORDENADORES DO PROJETO RÁDIO FALANTE ORLANDO FREIRE E TV PAREDÃO, INSTALADO NA ESCOLA ESTADUAL ENSINO FUNDAMENTAL E MÉDIO PROFESSOR ORLANDO FREIRE PELA GRANDE IMPORTÂNCIA DENTRO DO ESTADO DE RONDÔNIA E AINDA PELA REPERCUSSÃO NACIONAL INCLUSIVE AO RECEBER O PRÊMIO "CONSTRUINDO A NAÇÃO".</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6927/6927_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6927/6927_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR A EMPRESA RÁDIO TRANSAMAZÔNICA FM 105,9 NA PESSOA DO SENHOR FRANCISCO CALIXTO PELA PARCERIA FEITA COM A ESCOLA ESTADUAL ENSINO FUNDAMENTAL E MÉDIO PROFESSOR ORLANDO FREIRE, SENDO DIVULGADORA DO PROJETO RÁDIO FALANTE - O PASSADO MAIS VIVO DO QUE NUNCA, CONTRIBUIDORA PARA O SUCESSO DO PROJETO DENTRO DO ESTADO DE RONDÔNIA E AINDA PELA REPERCUSSÃO NACIONAL.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6928/6928_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6928/6928_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR AS GESTORAS, SENHORA ADRIANA MOURA DE OLIVEIRA SOUZA E SENHORA SUELY DE SOUZA FERREIRA, RESPECTIVAS DIRETORA E VICE DIRETORA DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO PROFESSOR ORLANDO FREIRE, EM VISTA DO BRILHANTE APOIO AS AÇÕES DESENVOLVIDAS PELOS ALUNOS ATRAVÉS DO PROJETO DENOMINADO RÁDIO FALANTE ORLANDO FREIRE E TV PAREDÃO QUE CONQUISTOU O PRÊMIO NACIONAL "CONSTRUINDO A NAÇÃO", SENDO REVELAÇÃO NA MELHORIA OU RESOLUÇÃO DE PROBLEMAS NAS COMUNIDADES, DANDO, POR FIM, RECONHECIMENTO NACIONAL E ESTADUAL AQUELA ESCOLA.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6929/6929_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6929/6929_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR AOS COLABORADORES DO PROJETO RÁDIO FALANTE ORLANDO FREIRE TV PAREDÃO, INSTALADO NA ESCOLA ESTADUAL ENSINO FUNDAMENTAL E MÉDIO PROFESSOR ORLANDO FREIRE, SENHORA NAFTALI SENA LIMA - SUPERVISORA; SENHORA ROSICLER MUNIZ OLIVEIRA - ORIENTADOR; SENHOR ELENILDO PASCOAL - PROFESSOR E SENHOR LUCIVALDO RAMOS LIMA - TÉCNICO ADMINISTRATIVO, PELA IMPORTANTE CONTRIBUIÇÃO PARA O SUCESSO DO PROJETO DENTRO DO ESTADO DE RONDÔNIA E AINDA PELA SUA REPERCUSSÃO NACIONAL CONTRIBUINDO INCLUSIVE PARA O RECEBIMENTO DO PRÊMIO "CONSTRUINDO A NAÇÃO".</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6930/6930_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6930/6930_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR A ESCOLA ESTADUAL ENSINO FUNDAMENTAL E MÉDIO PROFESSOR ORLANDO FREIRE EM VISTA DA ADESÃO E DIVULGAÇÃO DO PROJETO DENOMINADO RÁDIO FALANTE ORLANDO FREIRE E TV PAREDÃO TENDO SIDO REFERÊNCIA ESTADUAL E NACIONAL INCLUSIVE AO RECEBER O PRÊMIO "CONSTRUINDO A NAÇÃO".</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6931/6931_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6931/6931_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR A ANDRÉA THAIS SANTOS DA COSTA; EMILY FRANCISCA DE SOUZA ARAGÃO; GEOVANNA LEITE COSTA; HEMELLY SCOLT MENEZES DA SILVA; VANESSA GOMES DA COSTA; MARCOS FELIPE B. FERNANDES E NELSON FRANCISCO DE SOUZA JÚNIOR., ALUNOS E ALUNAS DA ESCOLA ESTADUAL ENSINO FUNDAMENTAL E MÉDIO PROFESSOR ORLANDO FREIRE E PARTICIPANTES DO PROJETO RÁDIO FALANTE ORLANDO FREIRE E TV PAREDÃO, PELA IMPORTANTE CONTRIBUIÇÃO PARA O SUCESSO DO PROJETO DENTRO DO ESTADO DE RONDÔNIA E AINDA PELA SUA REPERCUSSÃO NACIONAL CONTRIBUINDO INCLUSIVE PARA O RECEBIMENTO DO PRÊMIO "CONSTRUINDO A NAÇÃO".</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6971/6971_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6971/6971_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DIRETORA QUE SEJA PROVADO VOTO DE LOUVOR A PROFESSORA LETÍCIA GARCIA VILLALUENGA. </t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6972/6972_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6972/6972_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A APROVAÇÃO DE VOTO DE LOUVOR PARA A EMPRESA BERNARDO ALIMENTOS.</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6973/6973_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6973/6973_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A APROVAÇÃO DE VOTO DE LOUVOR PARA A EMPRESA MIRANDEX INDUSTRIA E COMERCIO DE VIDROS. </t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6974/6974_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6974/6974_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER APROVAÇÃO DE VOTO DE LOUVOR PARA A EMPRESA TOP COMERCIO TECNOLOGIA E INFORMÁTICA. </t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6975/6975_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6975/6975_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A APROVAÇÃO DE VOTO DE LOUVOR PARA A EMPRESA RICAL INDÚSTRIA E COMÉRCIO DE ARROZ LTDA. </t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6976/6976_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6976/6976_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DIRETORA A REALIZAÇÃO DE SESSÃO SOLENE, A SER REALIZADA DIA 11 DE DEZEMBRO DE 2014, 09:00 HORAS PARA ENTREGA DE MEDALHA DE MÉRITO LEGISLATIVO E VOTO DE LOUVOR  AO SENHOR DR. HERCULANO MARTINS NACIF - JUIZ DA 5ª VARA AMBIENTAL E AGRÁRIA DO MUNICÍPIO DE PORTO VELHO. </t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6969/6969_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6969/6969_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA REALIZADA SESSÃO SOLENE NO DIA 12 DE DEZEMBRO DE 2014, AS 09:00 HORAS, PARA ENTREGA DE MEDALHA DE MÉRITO LEGISLATIVO AO ILMO SENHOR MIKAEL RAMEZ ESTER E TITULO DE CIDADÃ DE RONDÔNIA AO ILMO SENHOR FAUSTO MARTUSCELLI MONTEIRO. </t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6970/6970_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6970/6970_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA CONVIDADA A DIRETORIA DA ELETROBRÁS DISTRIBUIÇÃO RONDÔNIA, PARA COMPARECER A ESTA CASA DE LEIS, NO DIA 18 DE NOVEMBRO DE 2014, ÀS 14:00 HORAS. </t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7017/7017_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7017/7017_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, NOS TERMOS REGIMENTAIS, A REALIZAÇÃO DE UMA SESSÃO SOLENE PARA ENTREGA DE TÍTULOS DE CIDADÃO DO ESTADO DE RONDÔNIA E MEDALHAS DO MÉRITO LEGISLATIVO A PERSONALIDADES DO NOSSO ESTADO, NO DIA 05 DE DEZEMBRO DE 2014, ÀS 9 HORAS, NO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7018/7018_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7018/7018_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, A REALIZAÇÃO DE SESSÃO SOLENE, A SER REALIZADA NO DIA 11 DE DEZEMBRO DE 2014, ÀS 09:00 HORAS, PARA ENTREGA DE TÍTULOS HONORÍFICOS.</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7019/7019_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7019/7019_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NESTA CASA DE LEIS, PARA O DIA 04 DE DEZEMBRO DE 2014, ÀS 09:00 HORAS. O OBJETIVO DA AUDIÊNCIA PÚBLICA É PARA DEBATERMOS A CONSTRUÇÃO DE 07 (SETE) QUILÔMETROS DE ORLA AS MARGENS DO RIO MADEIRA, JUNTO A REPRESENTANTES DO GOVERNO, PREFEITURA E HIDRELÉTRICAS DO MADEIRA.</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7020/7020_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7020/7020_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, AUDIÊNCIA PÚBLICA A SER REALIZADA NO DIA 10 DE DEZEMBRO DE 2014, ÀS 15 HORAS, NO PLENÁRIO DAS DELIBERAÇÕES DESTA CASA DE LEIS, TENDO COMO OBJETIVO DEBATER A TEMÁTICA DOS DIREITOS HUMANOS DAS MULHERES, PELA COMEMORAÇÃO DO DIA MUNDIAL DOS DIREITOS HUMANOS.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7052/7052_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7052/7052_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES OFICIAIS A SECRETARIA DE ESTADO DA AGRICULTURA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>10001</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO DO PROJETO DE LEI Nº 1272/14, QUE DISPÕE SOBRE AS ATIVIDADES PROFISSIONAIS DE DESPACHANTE DOCUMENTALISTA DE TRANSITO PERANTE O DEPARTAMENTO DE TRÂNSITO DE RONDÔNIA DETRAN-RO</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6080/6080_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6080/6080_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI COMPLEMENTAR Nº 175/13, DE AUTORIA DO PODER EXECUTIVO QUE "DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL, AS FUNÇÕES INSTITUCIONAIS, QUADRO DE PESSOAL, PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DOS SERVIDORES DA CONTROLADORIA-GERAL DO ESTADO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6081/6081_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6081/6081_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI COMPLEMENTAR Nº 172/13, DE AUTORIA DO PODER EXECUTIVO QUE "ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR Nº 215, DE 19 DE JULHO DE 1999, QUE "CRIA A AGÊNCIA DE DEFESA SANITÁRIA AGROSILVOPASTORIL DO ESTADO DE RONDÔNIA - IDARON" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6048/6048_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6048/6048_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR Nº 167/13, DE AUTORIA DO DEPUTADO HERMINIO COELHO QUE "REPRESTINA A LEI COMPLEMENTAR Nº 612, DE 17 DE MARÇO DE 2011". </t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6047/6047_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6047/6047_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR Nº 155/13, DE AUTORIA DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÕNIA QUE "ALTERA O ANEXO ÚNICO DA LEI COMPLEMENTAR Nº 552, DE 31 DE DEZEMBRO DE 2009 E MODIFICA DISPOSITIVO DA LEI COMPLEMENTAR Nº 370, DE 8 DE MARÇO DE 2007, QUE DISPÕE SOBRE OS CARGOS DE ASSESSOR E DEFENSOR PÚBLICO DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÕNIA. </t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6082/6082_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6082/6082_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 802/14, DE AUTORIA DO DEPUTADO HERMÍNIO COELHO QUE "DISPÕE SOBRE A COLOCAÇÃO DE LÁPIDE ALUSIVA A HOMENAGEADOS EM BENS IMÓVEIS PÚBLICOS ESTADUAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6143/6143_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6143/6143_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 1148/14, DE AUTORIA COLETIVA QUE "REVOGA A LEI Nº 3.307, DE 19 DE DEZEMBRO DE 2013".</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6164/6164_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6164/6164_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 799/13, DE AUTORIA DO DEPUTADO LEBRÃO QUE "TORNA OBRIGATÓRIO QUE ESTABELECIMENTOS COMERCIAIS TIPO SHOPPING CENTER, COM MAIS DE 100 (CEM)LOJAS, COLOQUEM À DISPOSIÇÃO DOS CLIENTES, SERVIÇO DE PRONTO SOCORRO MÉDICO, E DETERMINA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6237/6237_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6237/6237_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR N. 186/14, DE AUTORIA COLETIVA QUE "REVOGA DISPOSITIVOS DA LEI 633, DE 13 DE SETEMBRO DE 2011, COM 13 (TREZE) VOTOS CONTRÁRIOS.</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6594/6594_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6594/6594_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI AO PROJETO DE LEI N. 1257, DE AUTORIA DO DEPUTADO HERMÍNIO COELHO, QUE "AUTORIZAS O PODER EXECUTIVO A CONCEDER AUXÍLIO-ALUGUEL ÀS FAMÍLIAS PELA ENCHENTE DO RIO MADEIRA".</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6639/6639_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6639/6639_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 1171/2014, DE AUTORIA DO DEPUTADO LEBRÃO, QUE "DISPÕE SOBRE AO EVENTO DESFILE OFICIAL DA CAVALGADA NO ESTADO DE RONDÔNIA, COMO BEM DE NATUREZA IMATERIAL QUE INTEGRA O PATRIMÔNIO CULTURAL RONDONIENSE, PREVÊ O ITINERÁRIO DO DESFILE DE MODO QUE SEJA GARANTIDO O BEM ESTAR DAS PESSOAS E DOS ANIMAIS DURANTE O DESFILE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6640/6640_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6640/6640_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 1058/2013, DE AUTORIA DO DEPUTADO CLAUDIO CARVALHO, QUE "INSTITUI O DIA 9 DE AGOSTO COMO DIA EM MEMÓRIA ÀS VITIMAS DO MASSACRE DE CORUMBIARA, NO ÂMBITO DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6754/6754_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6754/6754_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 1275/14, DE AUTORIA DO DEPUTADO HERMÍNIO COELHO, QUE "REVOGA DISPOSITIVO DA LEI N. 3.177, DE 11 DE SETEMBRO DE 2013, QUE AUTORIZA O PODER EXECUTIVO A REALIZAR A COMPENSAÇÃO DE CRÉDITOS TRIBUTÁRIOS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6755/6755_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6755/6755_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 1319/14, DE AUTORIA DO DEPUTADO HERMÍNIO COELHO, QUE "DISPÕE SOBRE A OBRIGATORIEDADE DE TODOS OS FORNECEDORES DE SERVIÇOS PRESTADOS DE FORMA CONTÍNUA, ESTENDEREM O BENEFÍCIO DE NOVAS PROMOÇÕES AOS CLIENTES PRÉ-EXISTENTES, MANTENDO BENEFÍCIOS, CONQUISTADOS."</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6756/6756_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6756/6756_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 1055/13, DE AUTORIA DA DEPUTADA GLAUCIONE RODRIGUES, QUE DENOMINA DE DR. ANTÔNIO PAULO DOS SANTOS, O FÓRUM A SER INSTALADO NA AVENIDA CUIABÁ NO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6844/6844_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6844/6844_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 1344/2014, DE AUTORIA DO DEPUTADO HERMÍNIO COELHO, QUE "ALTERA DISPOSITIVOS DA LEI N. 3.301, DE 18 DE DEZEMBRO DE 2014".</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6845/6845_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6845/6845_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N, 1343, DE AUTORIA DO DEPUTADO HERMÍNIO COELHO, QUE "REVOGA A LEI N. 2.531, DE 25 DE JULHO DE 2011".</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7022/7022_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7022/7022_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR N. 154/2014, DE AUTORIA DO DEPUTADO MAURÃO DE CARVALHO, QUE "ALTERA E MODIFICA ALÍNEA "P", DO INCISO II DO ARTIGO 77 DA LEI COMPLEMENTAR N. 680, DE 7 DE SETEMBRO DE 2012.</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7023/7023_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7023/7023_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. DE AUTORIA DA DEPUTADA ANA DA 8, QUE "DISPÕE SOBRE A INCLUSÃO NO CURRÍCULO ESCOLAR DE CONTEÚDO RELACIONADO ÀS LEIS, NORMAS E CONVENÇÕES TRABALHISTAS, TRATADOS INTERNACIONAIS, PREVENÇÃO DE RISCOS PROFISSIONAIS, SEGURANÇA E SAÚDE DO TRABALHADOR E MEIO AMBIENTE DO TRABALHO, POR MEIO DE EIXOS TRANSVERSAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7031/7031_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7031/7031_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 1369/2014, DE AUTORIA DO DEPUTADO HERMÍNIO COELHO, QUE "ALTERA O ANEXO ÚNICO DA LEI N. 2.186, DE 25 DE NOVEMBRO DE 2009, ALTERADO PELA LEI N. 2.948, DE 26 DE DEZEMBRO DE 2012".</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7025/7025_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7025/7025_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 1371/2014, DE AUTORIA DA DEPUTADA EPIFÂNIA, QUE "DISPÕE SOBRE A CRIAÇÃO DO CALENDÁRIO CULTURAL OFICIAL DO ESTADO DE RONDÔNIA ASSEGURANDO A VALORIZAÇÃO, A DEFESA, O INCENTIVO E O APOIO AOS PROJETOS E PROGRAMAS DA ESFERA CULTURAL.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7026/7026_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7026/7026_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 1010/2013, DE AUTORIA DA DEPUTA ANA DA 8, QUE "DISPÕE SOBRE A RESERVA DE VAGAS PARA EGRESSOS DO SISTEMA SÓCIO EDUCATIVO NAS CONTRATAÇÕES PARA PRESTAÇÃO DE SERVIÇO COM FORNECIMENTO DE MÃO-DE-OBRA A ADMINISTRAÇÃO PÚBLICA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7027/7027_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7027/7027_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 1363/2014, DE AUTORIA DA DEPUTADA EPIFÂNIA, QUE "VEDA, POR PRAZO DETERMINADO, A UTILIZAÇÃO DAS ESCOLAS PÚBLICAS DA REDE ESTADUAL DE ENSINO DE RONDÔNIA PARA FINS NÃO EDUCACIONAIS.</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7029/7029_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7029/7029_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 926/2013, DE AUTORIA DA DEPUTADA ANA DA 8, QUE "ESTABELECE PRIORIDADE DE MATRÍCULA NOS ESTABELECIMENTOS DE ENSINO DA REDE PÚBLICA PARA OS FILHOS DE MULHERES VÍTIMAS DE VIOLÊNCIA E FAMILIAR".</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7049/7049_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7049/7049_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 1387/2014, DE AUTORIA DA DEPUTADA EPIFÂNIA QUE "DISPÕE SOBRE A ORGANIZAÇÃO DO ACESSO GRATUITO AO TEATRO PALÁCIO DAS ARTES PELOS ESTUDANTES, ASSEGURANDO A DEMOCRATIZAÇÃO, VALORIZAÇÃO E INCENTIVO À PRODUÇÃO CULTURAL NO MEIO ESTUDANTIL,PROPICIANDO A FORMAÇÃO DE PLATEIA E O DESENVOLVIMENTO CULTURAL".</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7050/7050_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7050/7050_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 1388/2014, DE AUTORIA DO DEPUTADO HERMÍNIO COELHO, QUE "ALTERA O CAPUT DO ARTIGO 11 DA LEI N. 749, DE 4 DE NOVEMBRO DE 1997".</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7051/7051_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7051/7051_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 1306/2014, DE AUTORIA DO DEPUTADO CLAUDIO CARVALHO, QUE "DISPÕE SOBRE A ATIVIDADE PROFISSIONAL DO DESPACHANTE DOCUMENTALISTA".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -13972,67 +13972,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6167/6167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6169/6169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6171/6171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6173/6173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6175/6175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6176/6176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6178/6178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6179/6179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6180/6180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6181/6181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6182/6182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6183/6183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6184/6184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6185/6185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6186/6186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6187/6187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6188/6188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6189/6189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6190/6190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6191/6191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6192/6192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6193/6193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6194/6194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6195/6195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6196/6196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6197/6197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6198/6198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6199/6199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6200/6200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6201/6201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6202/6202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6203/6203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6204/6204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6205/6205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6206/6206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6207/6207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6208/6208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6209/6209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6210/6210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6211/6211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6212/6212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6213/6213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6214/6214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6269/6269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6270/6270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6271/6271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6272/6272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6273/6273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6274/6274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6275/6275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6276/6276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6277/6277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6278/6278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6279/6279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6280/6280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6281/6281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6282/6282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6283/6283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6284/6284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6285/6285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6286/6286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6287/6287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6288/6288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6289/6289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6290/6290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6291/6291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6292/6292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6293/6293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6294/6294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6295/6295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6296/6296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6297/6297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6298/6298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6299/6299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6300/6300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6301/6301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6302/6302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6303/6303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6304/6304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6305/6305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6306/6306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6307/6307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6308/6308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6351/6351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6352/6352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6353/6353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6354/6354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6355/6355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6356/6356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6357/6357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6358/6358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6359/6359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6360/6360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6361/6361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6362/6362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6363/6363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6364/6364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6365/6365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6366/6366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6367/6367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6368/6368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6369/6369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6380/6380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6381/6381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6382/6382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6383/6383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6384/6384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6385/6385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6386/6386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6387/6387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6388/6388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6389/6389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6390/6390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6391/6391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6392/6392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6393/6393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6394/6394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6395/6395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6396/6396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6397/6397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6398/6398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6399/6399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6400/6400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6401/6401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6402/6402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6403/6403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6404/6404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6405/6405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6406/6406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6407/6407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6408/6408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6409/6409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6410/6410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6411/6411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6412/6412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6413/6413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6414/6414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6415/6415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6416/6416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6417/6417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6418/6418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6419/6419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6420/6420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6421/6421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6422/6422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6423/6423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6424/6424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6425/6425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6426/6426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6427/6427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6428/6428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6429/6429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6430/6430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6431/6431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6432/6432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6433/6433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6434/6434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6435/6435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6436/6436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6437/6437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6438/6438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6439/6439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6440/6440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6441/6441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6442/6442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6443/6443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6444/6444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6445/6445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6446/6446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6447/6447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6448/6448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6449/6449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6450/6450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6451/6451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6452/6452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6453/6453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6454/6454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6455/6455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6456/6456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6457/6457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6458/6458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6459/6459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6460/6460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6521/6521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6522/6522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6523/6523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6524/6524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6525/6525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6526/6526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6527/6527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6528/6528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6529/6529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6530/6530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6531/6531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6532/6532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6533/6533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6534/6534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6535/6535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6536/6536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6537/6537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6538/6538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6539/6539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6540/6540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6541/6541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6542/6542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6543/6543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6544/6544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6545/6545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6546/6546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6547/6547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6548/6548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6549/6549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6550/6550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6551/6551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6552/6552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6553/6553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6554/6554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6555/6555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6556/6556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6557/6557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6558/6558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6559/6559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6560/6560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6561/6561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6562/6562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6563/6563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6564/6564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6565/6565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6566/6566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6567/6567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6568/6568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6569/6569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6570/6570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6571/6571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6572/6572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6573/6573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6574/6574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6575/6575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6576/6576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6577/6577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6578/6578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6579/6579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6580/6580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6581/6581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6582/6582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6583/6583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6597/6597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6598/6598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6599/6599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6600/6600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6601/6601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6602/6602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6603/6603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6604/6604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6605/6605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6606/6606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6607/6607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6608/6608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6609/6609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6610/6610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6611/6611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6612/6612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6613/6613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6680/6680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6681/6681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6682/6682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6683/6683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6684/6684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6685/6685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6686/6686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6687/6687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6688/6688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6689/6689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6690/6690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6691/6691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6692/6692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6693/6693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6694/6694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6695/6695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6696/6696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6697/6697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6698/6698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6699/6699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6700/6700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6701/6701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6702/6702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6703/6703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6704/6704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6705/6705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6706/6706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6707/6707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6708/6708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6709/6709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6710/6710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6711/6711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6712/6712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6713/6713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6714/6714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6715/6715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6716/6716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6717/6717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6718/6718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6719/6719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6720/6720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6721/6721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6722/6722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6723/6723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6724/6724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6725/6725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6726/6726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6727/6727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6728/6728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6729/6729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6730/6730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6731/6731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6732/6732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6733/6733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6734/6734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6735/6735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6736/6736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6737/6737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6738/6738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6766/6766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6767/6767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6768/6768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6769/6769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6770/6770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6771/6771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6772/6772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6773/6773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6774/6774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6775/6775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6776/6776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6777/6777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6778/6778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6779/6779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6780/6780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6781/6781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6782/6782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6783/6783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6784/6784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6815/6815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6816/6816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6817/6817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6818/6818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6819/6819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6820/6820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6821/6821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6822/6822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6823/6823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6824/6824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6825/6825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6826/6826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6827/6827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6828/6828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6829/6829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6830/6830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6831/6831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6832/6832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6833/6833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6865/6865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6874/6874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6875/6875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6876/6876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6877/6877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6879/6879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6880/6880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6892/6892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6893/6893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6894/6894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6895/6895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6896/6896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6897/6897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6898/6898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6899/6899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6900/6900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6901/6901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6902/6902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6903/6903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6904/6904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6905/6905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6906/6906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6907/6907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6908/6908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6909/6909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6944/6944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6945/6945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6946/6946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6948/6948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6949/6949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6950/6950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6951/6951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6952/6952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6953/6953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6954/6954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6955/6955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6956/6956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6957/6957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6958/6958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6959/6959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6960/6960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6961/6961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6981/6981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6982/6982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6983/6983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6984/6984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6985/6985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6986/6986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6987/6987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6988/6988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6989/6989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7030/7030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7032/7032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7033/7033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7034/7034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7035/7035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7036/7036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7037/7037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7038/7038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7053/7053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7054/7054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7055/7055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7056/7056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7057/7057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7058/7058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7059/7059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7060/7060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7061/7061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7062/7062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7063/7063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7064/7064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7065/7065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7066/7066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7067/7067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7068/7068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7069/7069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7070/7070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7071/7071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7072/7072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7073/7073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7074/7074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7075/7075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7076/7076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7077/7077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7079/7079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7082/7082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7086/7086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7087/7087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7088/7088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7089/7089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7090/7090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7091/7091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7092/7092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7093/7093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7094/7094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7095/7095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7096/7096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7097/7097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7098/7098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6043/6043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6044/6044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6045/6045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6046/6046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6092/6092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6119/6119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6120/6120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6121/6121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6122/6122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6123/6123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6124/6124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6142/6142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6150/6150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6231/6231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6232/6232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6255/6255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6330/6330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6331/6331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6332/6332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6333/6333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6346/6346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6347/6347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6348/6348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6349/6349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6350/6350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6467/6467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6468/6468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6469/6469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6470/6470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6471/6471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6472/6472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6473/6473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6474/6474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6475/6475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6476/6476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6477/6477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6478/6478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6497/6497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6498/6498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6595/6595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6615/6615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6626/6626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6627/6627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6628/6628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6629/6629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6630/6630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6645/6645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6647/6647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6648/6648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6649/6649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6679/6679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6667/6667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6789/6789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6790/6790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6791/6791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6861/6861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6912/6912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6913/6913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6932/6932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6936/6936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6937/6937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6938/6938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6939/6939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6940/6940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6941/6941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6942/6942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6943/6943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6963/6963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6964/6964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6965/6965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6990/6990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6993/6993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6994/6994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6995/6995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6996/6996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7009/7009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7010/7010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7011/7011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7102/7102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6056/6056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6057/6057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6058/6058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6059/6059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6060/6060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6061/6061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6102/6102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6100/6100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6134/6134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6159/6159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6219/6219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6220/6220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6222/6222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6223/6223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6224/6224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6249/6249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6240/6240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6246/6246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6258/6258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6259/6259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6260/6260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6268/6268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6329/6329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6373/6373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6374/6374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6461/6461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6483/6483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6496/6496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6505/6505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6514/6514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6584/6584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6596/6596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6614/6614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6678/6678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6646/6646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6663/6663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6757/6757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6758/6758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6753/6753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6785/6785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6786/6786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6811/6811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6812/6812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6841/6841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6842/6842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6843/6843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6849/6849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6868/6868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6869/6869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6911/6911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6998/6998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6999/6999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7007/7007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7043/7043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7103/7103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6041/6041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6042/6042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6053/6053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6054/6054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6062/6062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6063/6063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6064/6064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6065/6065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6066/6066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6067/6067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6068/6068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6069/6069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6070/6070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6071/6071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6072/6072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6073/6073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6074/6074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6075/6075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6076/6076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6077/6077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6078/6078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6079/6079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6083/6083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6084/6084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6085/6085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6086/6086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6087/6087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6088/6088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6089/6089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6090/6090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6091/6091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6099/6099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6103/6103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6104/6104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6105/6105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6106/6106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6107/6107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6108/6108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6109/6109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6110/6110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6111/6111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6112/6112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6113/6113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6114/6114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6115/6115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6116/6116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6101/6101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6132/6132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6135/6135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6136/6136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6138/6138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6139/6139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6151/6151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6160/6160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6161/6161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6162/6162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6163/6163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6165/6165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6166/6166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6168/6168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6170/6170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6172/6172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6174/6174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6177/6177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6221/6221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6225/6225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6226/6226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6227/6227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6228/6228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6229/6229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6230/6230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6236/6236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6241/6241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6242/6242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6243/6243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6244/6244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6245/6245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6250/6250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6251/6251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6252/6252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6253/6253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6254/6254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6256/6256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6257/6257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6311/6311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6312/6312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6313/6313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6314/6314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6322/6322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6323/6323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6324/6324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6325/6325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6315/6315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6316/6316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6317/6317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6318/6318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6326/6326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6336/6336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6338/6338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6339/6339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6340/6340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6341/6341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6342/6342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6343/6343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6344/6344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6345/6345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6370/6370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6371/6371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6372/6372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6463/6463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6464/6464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6465/6465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6466/6466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6479/6479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6480/6480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6481/6481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6482/6482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6489/6489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6490/6490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6491/6491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6492/6492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6493/6493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6494/6494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6487/6487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6488/6488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6495/6495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6506/6506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6507/6507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6508/6508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6509/6509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6511/6511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6510/6510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6512/6512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6515/6515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6516/6516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6517/6517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6518/6518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6519/6519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6520/6520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6593/6593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6586/6586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6585/6585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6587/6587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6588/6588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6589/6589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6621/6621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6622/6622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6631/6631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6641/6641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6632/6632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6642/6642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6623/6623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6633/6633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6634/6634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6635/6635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6624/6624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6625/6625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6636/6636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6643/6643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6644/6644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6650/6650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6657/6657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6664/6664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6656/6656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6666/6666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6662/6662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6651/6651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6661/6661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6652/6652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6665/6665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6653/6653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6654/6654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6655/6655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6658/6658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6668/6668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6669/6669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6670/6670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6743/6743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6744/6744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6745/6745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6746/6746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6747/6747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6740/6740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6748/6748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6741/6741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6752/6752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6751/6751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6750/6750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6764/6764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6742/6742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6749/6749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6793/6793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6795/6795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6792/6792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6794/6794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6787/6787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6788/6788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6804/6804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6805/6805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6807/6807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6800/6800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6801/6801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6802/6802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6803/6803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6808/6808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6809/6809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6810/6810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6835/6835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6836/6836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6839/6839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6846/6846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6848/6848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6840/6840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6850/6850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6851/6851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6852/6852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6853/6853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6854/6854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6855/6855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6856/6856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6857/6857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6858/6858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6859/6859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6860/6860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6870/6870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6871/6871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6872/6872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6873/6873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6887/6887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6888/6888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6889/6889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6890/6890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6891/6891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6916/6916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6917/6917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6918/6918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6910/6910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6919/6919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6933/6933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6947/6947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6966/6966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6978/6978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6979/6979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6980/6980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7039/7039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7012/7012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7021/7021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7002/7002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7003/7003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7004/7004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7005/7005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7006/7006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7013/7013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7014/7014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7015/7015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7016/7016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7046/7046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7042/7042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7041/7041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7045/7045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7047/7047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7048/7048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7078/7078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7080/7080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7081/7081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7083/7083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7084/7084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7085/7085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7099/7099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7100/7100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7101/7101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6052/6052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6098/6098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6097/6097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6117/6117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6118/6118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6137/6137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6144/6144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6145/6145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6233/6233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6238/6238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6309/6309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6310/6310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6834/6834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6838/6838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6866/6866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6867/6867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6883/6883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6884/6884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6914/6914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6915/6915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6934/6934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6935/6935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6962/6962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6968/6968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6991/6991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6992/6992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7040/7040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6327/6327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6862/6862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6967/6967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6977/6977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6997/6997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7044/7044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6095/6095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6094/6094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6125/6125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6126/6126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6127/6127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6128/6128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6129/6129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6130/6130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6146/6146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6148/6148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6147/6147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6152/6152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6153/6153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6154/6154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6155/6155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6156/6156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6215/6215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6216/6216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6217/6217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6218/6218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6234/6234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6235/6235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6247/6247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6248/6248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6261/6261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6262/6262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6263/6263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6264/6264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6265/6265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6266/6266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6267/6267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6319/6319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6320/6320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6321/6321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6328/6328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6334/6334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6335/6335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6337/6337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6377/6377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6378/6378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6379/6379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6375/6375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6376/6376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6484/6484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6485/6485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6486/6486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6499/6499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6500/6500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6501/6501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6502/6502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6513/6513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6590/6590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6591/6591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6592/6592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6637/6637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6616/6616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6617/6617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6618/6618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6619/6619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6638/6638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6671/6671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6676/6676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6674/6674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6675/6675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6677/6677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6672/6672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6660/6660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6673/6673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6759/6759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6760/6760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6761/6761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6762/6762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6763/6763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6765/6765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6796/6796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6797/6797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6798/6798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6806/6806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6799/6799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6813/6813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6814/6814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6837/6837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6847/6847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6863/6863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6864/6864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6881/6881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6882/6882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6885/6885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6886/6886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6920/6920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6921/6921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6922/6922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6923/6923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6924/6924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6925/6925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6926/6926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6927/6927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6928/6928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6929/6929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6930/6930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6931/6931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6971/6971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6972/6972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6973/6973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6974/6974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6975/6975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6976/6976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6969/6969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6970/6970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7017/7017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7018/7018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7019/7019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7020/7020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7052/7052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6080/6080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6081/6081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6048/6048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6047/6047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6082/6082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6143/6143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6164/6164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6237/6237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6594/6594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6639/6639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6640/6640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6754/6754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6755/6755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6756/6756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6844/6844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6845/6845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7022/7022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7023/7023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7031/7031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7025/7025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7026/7026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7027/7027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7029/7029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7049/7049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7050/7050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7051/7051_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6167/6167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6169/6169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6171/6171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6173/6173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6175/6175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6176/6176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6178/6178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6179/6179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6180/6180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6181/6181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6182/6182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6183/6183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6184/6184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6185/6185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6186/6186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6187/6187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6188/6188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6189/6189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6190/6190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6191/6191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6192/6192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6193/6193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6194/6194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6195/6195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6196/6196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6197/6197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6198/6198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6199/6199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6200/6200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6201/6201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6202/6202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6203/6203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6204/6204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6205/6205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6206/6206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6207/6207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6208/6208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6209/6209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6210/6210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6211/6211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6212/6212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6213/6213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6214/6214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6269/6269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6270/6270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6271/6271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6272/6272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6273/6273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6274/6274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6275/6275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6276/6276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6277/6277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6278/6278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6279/6279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6280/6280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6281/6281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6282/6282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6283/6283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6284/6284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6285/6285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6286/6286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6287/6287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6288/6288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6289/6289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6290/6290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6291/6291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6292/6292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6293/6293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6294/6294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6295/6295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6296/6296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6297/6297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6298/6298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6299/6299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6300/6300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6301/6301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6302/6302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6303/6303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6304/6304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6305/6305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6306/6306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6307/6307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6308/6308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6351/6351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6352/6352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6353/6353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6354/6354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6355/6355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6356/6356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6357/6357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6358/6358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6359/6359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6360/6360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6361/6361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6362/6362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6363/6363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6364/6364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6365/6365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6366/6366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6367/6367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6368/6368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6369/6369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6380/6380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6381/6381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6382/6382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6383/6383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6384/6384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6385/6385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6386/6386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6387/6387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6388/6388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6389/6389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6390/6390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6391/6391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6392/6392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6393/6393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6394/6394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6395/6395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6396/6396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6397/6397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6398/6398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6399/6399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6400/6400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6401/6401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6402/6402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6403/6403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6404/6404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6405/6405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6406/6406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6407/6407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6408/6408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6409/6409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6410/6410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6411/6411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6412/6412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6413/6413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6414/6414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6415/6415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6416/6416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6417/6417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6418/6418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6419/6419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6420/6420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6421/6421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6422/6422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6423/6423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6424/6424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6425/6425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6426/6426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6427/6427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6428/6428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6429/6429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6430/6430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6431/6431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6432/6432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6433/6433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6434/6434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6435/6435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6436/6436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6437/6437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6438/6438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6439/6439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6440/6440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6441/6441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6442/6442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6443/6443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6444/6444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6445/6445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6446/6446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6447/6447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6448/6448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6449/6449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6450/6450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6451/6451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6452/6452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6453/6453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6454/6454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6455/6455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6456/6456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6457/6457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6458/6458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6459/6459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6460/6460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6521/6521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6522/6522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6523/6523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6524/6524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6525/6525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6526/6526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6527/6527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6528/6528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6529/6529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6530/6530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6531/6531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6532/6532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6533/6533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6534/6534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6535/6535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6536/6536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6537/6537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6538/6538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6539/6539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6540/6540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6541/6541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6542/6542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6543/6543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6544/6544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6545/6545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6546/6546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6547/6547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6548/6548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6549/6549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6550/6550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6551/6551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6552/6552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6553/6553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6554/6554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6555/6555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6556/6556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6557/6557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6558/6558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6559/6559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6560/6560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6561/6561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6562/6562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6563/6563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6564/6564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6565/6565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6566/6566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6567/6567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6568/6568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6569/6569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6570/6570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6571/6571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6572/6572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6573/6573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6574/6574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6575/6575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6576/6576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6577/6577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6578/6578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6579/6579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6580/6580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6581/6581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6582/6582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6583/6583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6597/6597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6598/6598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6599/6599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6600/6600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6601/6601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6602/6602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6603/6603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6604/6604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6605/6605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6606/6606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6607/6607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6608/6608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6609/6609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6610/6610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6611/6611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6612/6612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6613/6613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6680/6680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6681/6681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6682/6682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6683/6683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6684/6684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6685/6685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6686/6686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6687/6687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6688/6688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6689/6689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6690/6690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6691/6691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6692/6692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6693/6693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6694/6694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6695/6695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6696/6696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6697/6697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6698/6698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6699/6699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6700/6700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6701/6701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6702/6702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6703/6703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6704/6704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6705/6705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6706/6706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6707/6707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6708/6708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6709/6709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6710/6710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6711/6711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6712/6712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6713/6713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6714/6714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6715/6715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6716/6716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6717/6717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6718/6718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6719/6719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6720/6720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6721/6721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6722/6722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6723/6723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6724/6724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6725/6725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6726/6726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6727/6727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6728/6728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6729/6729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6730/6730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6731/6731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6732/6732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6733/6733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6734/6734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6735/6735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6736/6736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6737/6737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6738/6738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6766/6766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6767/6767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6768/6768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6769/6769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6770/6770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6771/6771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6772/6772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6773/6773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6774/6774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6775/6775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6776/6776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6777/6777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6778/6778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6779/6779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6780/6780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6781/6781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6782/6782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6783/6783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6784/6784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6815/6815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6816/6816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6817/6817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6818/6818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6819/6819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6820/6820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6821/6821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6822/6822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6823/6823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6824/6824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6825/6825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6826/6826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6827/6827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6828/6828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6829/6829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6830/6830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6831/6831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6832/6832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6833/6833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6865/6865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6874/6874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6875/6875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6876/6876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6877/6877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6879/6879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6880/6880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6892/6892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6893/6893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6894/6894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6895/6895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6896/6896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6897/6897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6898/6898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6899/6899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6900/6900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6901/6901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6902/6902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6903/6903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6904/6904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6905/6905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6906/6906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6907/6907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6908/6908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6909/6909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6944/6944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6945/6945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6946/6946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6948/6948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6949/6949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6950/6950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6951/6951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6952/6952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6953/6953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6954/6954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6955/6955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6956/6956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6957/6957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6958/6958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6959/6959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6960/6960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6961/6961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6981/6981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6982/6982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6983/6983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6984/6984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6985/6985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6986/6986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6987/6987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6988/6988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6989/6989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7030/7030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7032/7032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7033/7033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7034/7034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7035/7035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7036/7036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7037/7037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7038/7038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7053/7053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7054/7054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7055/7055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7056/7056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7057/7057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7058/7058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7059/7059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7060/7060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7061/7061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7062/7062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7063/7063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7064/7064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7065/7065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7066/7066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7067/7067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7068/7068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7069/7069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7070/7070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7071/7071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7072/7072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7073/7073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7074/7074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7075/7075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7076/7076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7077/7077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7079/7079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7082/7082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7086/7086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7087/7087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7088/7088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7089/7089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7090/7090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7091/7091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7092/7092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7093/7093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7094/7094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7095/7095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7096/7096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7097/7097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7098/7098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6043/6043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6044/6044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6045/6045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6046/6046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6092/6092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6119/6119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6120/6120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6121/6121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6122/6122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6123/6123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6124/6124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6142/6142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6150/6150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6231/6231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6232/6232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6255/6255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6330/6330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6331/6331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6332/6332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6333/6333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6346/6346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6347/6347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6348/6348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6349/6349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6350/6350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6467/6467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6468/6468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6469/6469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6470/6470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6471/6471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6472/6472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6473/6473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6474/6474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6475/6475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6476/6476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6477/6477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6478/6478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6497/6497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6498/6498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6595/6595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6615/6615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6626/6626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6627/6627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6628/6628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6629/6629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6630/6630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6645/6645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6647/6647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6648/6648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6649/6649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6679/6679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6667/6667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6789/6789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6790/6790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6791/6791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6861/6861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6912/6912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6913/6913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6932/6932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6936/6936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6937/6937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6938/6938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6939/6939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6940/6940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6941/6941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6942/6942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6943/6943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6963/6963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6964/6964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6965/6965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6990/6990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6993/6993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6994/6994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6995/6995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6996/6996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7009/7009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7010/7010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7011/7011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7102/7102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6056/6056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6057/6057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6058/6058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6059/6059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6060/6060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6061/6061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6102/6102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6100/6100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6134/6134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6159/6159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6219/6219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6220/6220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6222/6222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6223/6223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6224/6224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6249/6249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6240/6240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6246/6246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6258/6258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6259/6259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6260/6260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6268/6268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6329/6329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6373/6373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6374/6374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6461/6461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6483/6483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6496/6496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6505/6505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6514/6514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6584/6584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6596/6596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6614/6614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6678/6678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6646/6646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6663/6663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6757/6757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6758/6758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6753/6753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6785/6785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6786/6786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6811/6811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6812/6812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6841/6841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6842/6842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6843/6843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6849/6849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6868/6868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6869/6869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6911/6911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6998/6998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6999/6999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7007/7007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7043/7043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7103/7103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6041/6041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6042/6042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6053/6053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6054/6054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6062/6062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6063/6063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6064/6064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6065/6065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6066/6066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6067/6067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6068/6068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6069/6069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6070/6070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6071/6071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6072/6072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6073/6073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6074/6074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6075/6075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6076/6076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6077/6077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6078/6078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6079/6079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6083/6083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6084/6084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6085/6085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6086/6086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6087/6087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6088/6088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6089/6089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6090/6090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6091/6091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6099/6099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6103/6103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6104/6104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6105/6105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6106/6106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6107/6107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6108/6108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6109/6109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6110/6110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6111/6111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6112/6112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6113/6113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6114/6114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6115/6115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6116/6116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6101/6101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6132/6132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6135/6135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6136/6136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6138/6138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6139/6139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6151/6151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6160/6160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6161/6161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6162/6162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6163/6163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6165/6165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6166/6166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6168/6168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6170/6170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6172/6172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6174/6174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6177/6177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6221/6221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6225/6225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6226/6226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6227/6227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6228/6228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6229/6229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6230/6230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6236/6236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6241/6241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6242/6242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6243/6243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6244/6244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6245/6245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6250/6250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6251/6251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6252/6252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6253/6253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6254/6254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6256/6256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6257/6257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6311/6311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6312/6312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6313/6313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6314/6314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6322/6322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6323/6323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6324/6324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6325/6325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6315/6315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6316/6316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6317/6317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6318/6318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6326/6326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6336/6336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6338/6338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6339/6339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6340/6340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6341/6341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6342/6342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6343/6343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6344/6344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6345/6345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6370/6370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6371/6371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6372/6372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6463/6463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6464/6464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6465/6465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6466/6466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6479/6479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6480/6480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6481/6481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6482/6482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6489/6489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6490/6490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6491/6491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6492/6492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6493/6493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6494/6494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6487/6487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6488/6488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6495/6495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6506/6506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6507/6507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6508/6508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6509/6509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6511/6511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6510/6510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6512/6512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6515/6515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6516/6516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6517/6517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6518/6518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6519/6519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6520/6520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6593/6593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6586/6586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6585/6585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6587/6587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6588/6588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6589/6589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6621/6621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6622/6622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6631/6631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6641/6641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6632/6632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6642/6642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6623/6623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6633/6633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6634/6634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6635/6635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6624/6624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6625/6625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6636/6636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6643/6643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6644/6644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6650/6650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6657/6657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6664/6664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6656/6656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6666/6666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6662/6662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6651/6651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6661/6661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6652/6652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6665/6665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6653/6653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6654/6654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6655/6655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6658/6658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6668/6668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6669/6669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6670/6670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6743/6743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6744/6744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6745/6745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6746/6746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6747/6747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6740/6740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6748/6748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6741/6741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6752/6752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6751/6751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6750/6750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6764/6764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6742/6742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6749/6749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6793/6793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6795/6795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6792/6792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6794/6794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6787/6787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6788/6788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6804/6804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6805/6805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6807/6807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6800/6800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6801/6801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6802/6802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6803/6803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6808/6808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6809/6809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6810/6810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6835/6835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6836/6836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6839/6839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6846/6846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6848/6848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6840/6840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6850/6850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6851/6851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6852/6852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6853/6853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6854/6854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6855/6855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6856/6856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6857/6857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6858/6858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6859/6859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6860/6860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6870/6870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6871/6871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6872/6872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6873/6873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6887/6887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6888/6888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6889/6889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6890/6890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6891/6891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6916/6916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6917/6917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6918/6918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6910/6910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6919/6919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6933/6933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6947/6947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6966/6966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6978/6978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6979/6979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6980/6980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7039/7039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7012/7012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7021/7021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7002/7002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7003/7003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7004/7004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7005/7005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7006/7006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7013/7013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7014/7014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7015/7015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7016/7016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7046/7046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7042/7042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7041/7041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7045/7045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7047/7047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7048/7048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7078/7078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7080/7080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7081/7081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7083/7083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7084/7084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7085/7085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7099/7099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7100/7100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7101/7101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6052/6052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6098/6098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6097/6097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6117/6117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6118/6118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6137/6137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6144/6144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6145/6145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6233/6233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6238/6238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6309/6309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6310/6310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6834/6834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6838/6838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6866/6866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6867/6867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6883/6883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6884/6884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6914/6914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6915/6915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6934/6934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6935/6935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6962/6962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6968/6968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6991/6991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6992/6992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7040/7040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6327/6327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6862/6862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6967/6967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6977/6977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6997/6997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7044/7044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6095/6095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6094/6094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6125/6125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6126/6126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6127/6127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6128/6128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6129/6129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6130/6130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6146/6146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6148/6148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6147/6147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6152/6152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6153/6153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6154/6154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6155/6155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6156/6156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6215/6215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6216/6216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6217/6217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6218/6218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6234/6234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6235/6235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6247/6247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6248/6248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6261/6261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6262/6262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6263/6263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6264/6264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6265/6265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6266/6266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6267/6267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6319/6319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6320/6320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6321/6321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6328/6328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6334/6334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6335/6335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6337/6337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6377/6377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6378/6378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6379/6379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6375/6375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6376/6376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6484/6484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6485/6485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6486/6486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6499/6499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6500/6500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6501/6501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6502/6502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6513/6513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6590/6590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6591/6591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6592/6592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6637/6637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6616/6616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6617/6617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6618/6618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6619/6619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6638/6638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6671/6671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6676/6676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6674/6674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6675/6675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6677/6677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6672/6672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6660/6660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6673/6673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6759/6759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6760/6760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6761/6761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6762/6762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6763/6763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6765/6765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6796/6796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6797/6797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6798/6798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6806/6806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6799/6799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6813/6813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6814/6814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6837/6837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6847/6847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6863/6863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6864/6864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6881/6881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6882/6882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6885/6885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6886/6886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6920/6920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6921/6921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6922/6922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6923/6923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6924/6924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6925/6925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6926/6926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6927/6927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6928/6928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6929/6929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6930/6930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6931/6931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6971/6971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6972/6972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6973/6973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6974/6974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6975/6975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6976/6976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6969/6969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6970/6970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7017/7017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7018/7018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7019/7019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7020/7020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7052/7052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6080/6080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6081/6081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6048/6048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6047/6047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6082/6082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6143/6143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6164/6164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6237/6237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6594/6594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6639/6639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6640/6640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6754/6754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6755/6755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6756/6756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6844/6844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/6845/6845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7022/7022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7023/7023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7031/7031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7025/7025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7026/7026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7027/7027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7029/7029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7049/7049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7050/7050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2014/7051/7051_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1051"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>