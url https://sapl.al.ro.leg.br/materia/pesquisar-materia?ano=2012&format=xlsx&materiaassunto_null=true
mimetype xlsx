--- v0 (2025-12-17)
+++ v1 (2026-04-13)
@@ -54,13237 +54,13237 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>KAKÁ MENDONÇA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3428/3428_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3428/3428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR CONFÚCIO MOURA COM CÓPIA PARA DIRETOR GERAL DO DER A NECESSIDADE URGENTE DA RECUPERAÇÃO E RECAPEAMENTO DA RODOVIA RO 459, QUE LIGA A CIDADE DE ALTO PARAÍSO À BR 364.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>ADELINO FOLLADOR</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3429/3429_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3429/3429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO GOVERNO DO ESTADO COM CÓPIA AO DER A NECESSIDADE DO ASFALTAMENTO NA LINHA 603 QUE LIGA O MUNICÍPIO DE THEOBROMA A VILA PALMARES, CERCA DE 28 KMS.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3430/3430_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3430/3430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, A NECESSIDADE DA IMPLANTAÇÃO DO SHOPPING CIDADÃO NO MUNICÍPIO DE ARIQUEMES-RO.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3431/3431_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3431/3431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, A NECESSIDADE DA IMPLANTAÇÃO DE UM POSTO POLICIAL NA VILA PALMARES, DISTRITRO DO MUNICÍPIO DE THEOBROMA-RO.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3432/3432_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3432/3432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, A NECESSIDADE DA CONSTRUÇÃO DE UMA ESCOLA ESTADUAL DE ENSINO MÉDIO, NA VILA PALMARES DISTRITO DE THEOBROMA-RO.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>LEBRÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3458/3458_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3458/3458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA AO SENHOR DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGENS E TRANSPORTES - DER, A NECESSIDADE DA CANALIZAÇÃO E DA ARBORIZAÇÃO DO IGARAPÉ DA MANGUEIRA NO MUNICÍPIO DE COSTA MARQUES.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3459/3459_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3459/3459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO SOBRE A NECESSIDADE DE CONSTRUÇÃO DE UMA UNIDADE MISTA DE SAÚDE NO MUNICÍPIO DE SERINGUEIRAS.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3460/3460_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3460/3460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA AO SENHOR DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGENS E TRANSPORTES - DER, A NECESSIDADE DA CANALIZAÇÃO E DA ARBORIZAÇÃO DO IGARAPÉ DA CIDADE BAIXA NO MUNICÍPIO DE SÃO FRANCISCO DO GUAPORÉ.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3461/3461_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3461/3461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE SINALIZAÇÃO NA RO 387, QUE LIGA ESPIGÃO DO OESTE A BR-364.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3462/3462_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3462/3462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE INSTALAÇÃO DE LOMBADAS NA ENTRADA DA RO 387 EM FRENTE AO FRIGORÍFICO GLOBOAVES, EM ESPIGÃO DO OESTE.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3463/3463_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3463/3463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA INSTALAÇÃO DE LOMBADA NO KM 10 DA RO 387, NO PERÍMETRO QUE LIGA A BR 364 AO MUNICÍPIO DE ESPIGÃO D'OESTE, LOCAL DENOMINADO "AGUA FRIA".</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3464/3464_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3464/3464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA INSTALAÇÃO DE POSTO DE ATENDIMENTO DA JUNTA COMERCIAL NO MUNICÍPIO DE PIMENTA BUENO.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>MARCELINO TENÓRIO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3465/3465_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3465/3465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA INSTALAÇÃO DE QUEBRA-MOLAS NA RO 470, CONFLUÊNCIA COM A LINHA 56, DO MUNICÍPIO DE MIRANTE DA SERRA.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>NEODI</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3481/3481_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3481/3481_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO SOBRE A NECESSIDADE DE IMPLANTAR SISTEMA DE SONORIZADORES E QUEBRA MOLAS NA RO 133, NO TRECHO DE MACHADINHO D'OESTE AO DISTRITO DE 5° BEC, INCLUINDO O ENTRONCAMENTO QUE DÁ ACESSO A LINHA MA-23.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>EUCLIDES MACIEL</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3482/3482_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3482/3482_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE IMPLANTAR O SISTEMA DE TRATAMENTO FORA DE DOMICÍLIO (TFD) EM JI-PARANÁ.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3483/3483_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3483/3483_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA A CONSTRUÇÃO DE 02 (DUAS) GALERIAS EM CONCRETO NO IGARAPÉ ÁGUA SUMIDO E IGARAPÉ TEIXEIRA, AMBOS NA 2ª LINHA DA GLEBA G, MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3485/3485_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3485/3485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE FORNECER REFEIÇÕES AOS ALUNOS DE ENSINO FUNDAMENTAL QUE ESTÃO CURSANDO TERCEIRÃO (PRÉ-VESTIBULAR) EM ESCOLAS ESTADUAIS.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3486/3486_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3486/3486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DA DOAÇÃO DE UMA VIATURA MODELO PARATI E DUAS MOTOCICLETAS MODELO TORNADO 250CC PARA A POLÍCIA MILITAR DO MUNICÍPIO DE MONTE NEGRO.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3487/3487_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3487/3487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL INCLUINDO ELÉTRICA E AMPLIAÇÃO DE 05 (CINCO) SALAS DE AULA PARA ATENDER A ESCOLA EEEF DEONILDO CARAGNATTO, MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3488/3488_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3488/3488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL INCLUINDO ELÉTRICA, SUBESTAÇÃO, AMPLIAÇÃO DE 05 (CINCO) SALAS DE AULA E CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA PARA ATENDER A ESCOLA, EEEF JAIME BARCESSAT, MUNICÍPIO DE CANDEIAS DO JAMARI.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3489/3489_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3489/3489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DA CONSTRUÇÃO DO PRÉDIO CEEJA GETÚLIO VARGAS, MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>EDSON MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3490/3490_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3490/3490_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA  AO SENHOR GOVERNADOR DO ESTADO A AQUISIÇÃO DE UM VEÍCULO MODELO AMBULÃNCIA PARA ATENDER O DISTRITO COLINA VERDE NO MUNICÍPIO DE GOVERNADOR JORGE TEIXEIRA.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>LUIZINHO GOEBEL</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3491/3491_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3491/3491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA PAVIMENTAÇÃO DA RODOVIA QUE LIGA O MUNICÍPIO CORUMBIARA AO DISTRITO DE VITÓRIA DA UNIÃO.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3492/3492_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3492/3492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA PAVIMENTAÇÃO DA BR 429 AO DISTRITO DE TANCREDÓPOLIS, NO MUNICÍPIO DE ALVORADA D'OESTE.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>JEAN OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3493/3493_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3493/3493_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. GOVERNADOR DO ESTADO, QUE INTERCEDA JUNTO AO SUPERINTENDENTE REGIONAL DO DNIT DE RONDÔNIA, A NECESSIDADE URGENTE DE RECUPERAÇÃO E MANUTENÇÃO DA BR-364, NO TRECHO ENTRE O MUNICÍPIO DE VILHENA E PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3494/3494_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3494/3494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. GOVERNADOR DO ESTADO, COM CÓPIA À SECRETARIA DE SEGURNAÇA, DEFESA E CIDADANIA - SESDEC, A NECESSIDADE DE SE IMPLANTAR DUAS UNIP'S, NA ZONA SUL DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3495/3495_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3495/3495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. GOVERNADOR DO ESTADO, COM CÓPIA À SECRETARIA DE SEGURANÇA, DEFESA E CIDADANIA - SESDEC, À NECESSIDADE DE SE IMPLANTAR DUAS UNIP'S, NA ZONA LESTE DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3496/3496_texto_integral.rtf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3496/3496_texto_integral.rtf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER A NECESSIDADE DE PROMOVER AS ADEQUAÇÕES, MELHORIAS E TAMBÉM A IMPLEMENTAÇÃO DA SINALIZAÇÃO E ILUMINAÇÕA DA PISTA ATUAL, NO AERÓDROMO DO MUNICÍPIO DE ARIQUEMES-RO.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3497/3497_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3497/3497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SEAGRI A NECESSIDADE DA CONSTRUÇÃO DE UM POÇO ARTESIANO PARA A ASSOCIAÇÃO GRUPO DE MULHERES ORGANIZADAS (GMO) DO MUNICÍPIO DE MACHADINHO D'OESTE-RO.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3498/3498_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3498/3498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SESAU A NECESSIDADE DO FORNECIMENTO DE UMA AMBULÂNCIA PARA ATENDER O P-A CEDRO JEQUITIBÁ, NO MUNICÍPIO DE MACHADINHO D'OESTE-RO.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>VALDIVINO TUCURA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3499/3499_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3499/3499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA DER, A RECUPERAÇÃO TOTAL DA RO 471, QUE LIGA MINISTRO ANDREAZZA A BR 364.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3500/3500_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3500/3500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA DER, A RECUPERAÇÃO TOTAL DAS RO 488 (LINHA MATO GROSSO) E RO 387 (ESTRADA DO PACARANA).</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>EPIFÂNIA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3502/3502_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3502/3502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, A NECESSIDADE DA REALIZAÇÃO DE OBRAS PARA MELHORIA DO RAMAL DE ACESSO À RESEX DO LAGO CUNIÃ, GARANTINDO O ESCOAMENTO DA PRODUÇÃO.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>SAULO MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3501/3501_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3501/3501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, PARA CONSTRUÇÃO DE UMA ESCOLA DE ENSINO MÉDIO, NO DISTRITO DE JACINÓPOLIS, NO MUNICÍPIO DE NOVA MAMAORÉ-RO.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3503/3503_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3503/3503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA INSTALAÇÃO DOS SERVIÇOS DE: EXAMES DE TOMOGRAFIA COMPUTADORIZADA E RESSONÂNCIA MAGNÉTICA NO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>JAQUES TESTONI</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3504/3504_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3504/3504_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DE ESTADUALIZAÇÃO DA RO-473 E 470, NOS MUNICÍPIOS DE TEIXEIRÓPOLIS E NOVA UNIÃO.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3505/3505_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3505/3505_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER NECESSIDADE DE PROMOVER A OPERAÇÃO TAPA BURACOS NO MUNICÍPIO DE MONTE NEGRO-RO.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3506/3506_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3506/3506_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER A NECESSIDADE DE PROMOVER A OPERAÇÃO TAPA BURACOS NA RO 257, NUM TRECHO DE APROXIMADAMENTE 30 KILOMETROS.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3507/3507_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3507/3507_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER A NECESSIDADE DE PROMOVER O ENCASCALHAMENTO DO MUNICÍPIO DE CACAULÂNDIA AO DISTRITO DE COLINA VERDE-RO.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3508/3508_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3508/3508_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER A NECESSIDADE DE PROMOVER O ENCASCALHAMENTO DOS SEGUINTES TRECHOS, LINHA 010, RO 140 ATÉ A BR 421, LINHAS DA RO 144, DA BR 364 ATÉ A LINHA C0, DO MUNICÍPIO DE ALTO PARAÍSO ATÉ O GARIMPO BOM FUTURO, DO MUNICÍPIO DE CACAULÂNDIA AO DISTRITO DE COLINA VERDE E RO 205.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3509/3509_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3509/3509_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER NECESSIDADE DE PROMOVER A OPERAÇÃO TAPA BURACOS NO MUNICÍPIO DE CUJUBIM-RO.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3510/3510_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3510/3510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER NECESSIDADE DE PROMOVER A OPERAÇÃO TAPA BURACOS NO MUNICÍPIO DE RIO CRESPO-RO.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3511/3511_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3511/3511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER NECESSIDADE DE PROMOVER A OPERAÇÃO TAPA BURACOS NO MUNICÍPIO DE ALTO PARAÍSO-RO.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3512/3512_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3512/3512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER NECESSIDADE DE PROMOVER A OPERAÇÃO TAPA BURACOS NO MUNICÍPIO DE CACAULÂNDIA-RO.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3513/3513_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3513/3513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER NECESSIDADE DE PROMOVER A OPERAÇÃO TAPA BURACOS NO MUNICÍPIO DE GOVERNADOR JORGE TEIXEIRA-RO</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3514/3514_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3514/3514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER NECESSIDADE DE PROMOVER A OPERAÇÃO TAPA BURACOS NO MUNICÍPIO DE BURITIS - RO.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3518/3518_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3518/3518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER A NECESSIDADE DE PROMOVER COM URGÊNCIA A RECAPAGEM DO ASFALTO DA BR 364 ATÉ OS MUNICÍPIOS DE CACAULÂNDIA, THEOBROMA, GOV. JORGE TEIXEIRA, MONTE NEGRO, RIO CRESPO, ALTO PARAÍSO, CUJUBIM, E MACHADINHO D'OESTE.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3522/3522_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3522/3522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DE ESTADUALIZAÇÃO DA RODOVIA QUE DÁ ACESSO AO VALE DAS CACHOEIRAS, NAS LINHAS 20 E 24 DO TRECHO DE LIGAÇÃO ENTRE AS RO-473 E 470, NOS MUNICÍPIOS DE TEIXEIRÓPOLIS E NOVA UNIÃO.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3523/3523_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3523/3523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER A CONSTRUÇÃO DE UMA PONTE EM MADEIRA NUMA EXTENSÃO DE 70 METROS, LOCALIZADA A BR 421, KM 129 NO MUNICÍPIO DE CAMPO NOVO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3524/3524_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3524/3524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA, INCLUINDO BANHEIROS E VESTIÁRIOS NA ESCOLA EEEFM MARCILENE CARVALHO RICARDO, MUNICÍPIO DE SÃO FRANCISCO DO GUAPORÉ.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3525/3525_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3525/3525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA, INCLUINDO BANHEIROS E VESTIÁRIOS NA ESCOLA EEEFM PRINCESA ISABEL, MUNICÍPIO DE SÃO FRANCISCO DO GUAPORÉ.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3526/3526_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3526/3526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNDOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DA REFORMA GERAL, ELÉTRICA, AMPLIAÇÃO DE 03 (TRÊS) SALAS E CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA, INCLUINDO BANHEIROS E VESTIÁRIOS NA ESCOLA EEEFM DARCY DA SILVEIRA, MUNICÍPIO DE SÃO DOMINGOS DO GUAPORÉ E COSTA MARQUES.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3528/3528_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3528/3528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE VIABILIZAR A RECUPERAÇÃO DE RUAS EM JI-PARANÁ CM SISTEMA DE LAMA ASFÁLTICA.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3527/3527_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3527/3527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE VIABILIZAR A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA NA ESCOLA BEATRIZ FERREIRA EM JI-PARANÁ.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3529/3529_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3529/3529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE DAR NOVA REDAÇÃO DE DISPOSITIVO DA LEI Nº 150 DE 06 DE MARÇO DE 1987 QUE FALA SOBRE A PROMOÇÃO E DO CRITÉRIO POR TEMPO DE SERVIÇO.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3530/3530_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3530/3530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE REFORMA, COBERTURA EAMPLIAÇÃO DA QUADRA POLIESPORTIVA CEDEL, MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>LORIVAL</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3531/3531_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3531/3531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CONFÚCIO MOURA, COM CÓPIA A SECRETARIA DE ESTADO DA ASSISTÊNCIA SOCIAL, A SENHORA CLÁUDIA MOURA QUE SEJA DISPONIBILIZADO OS SERVIÇOS OFERECIDOS PELO SHOPPING CIDADÃO ITINERANTE NO MUNICÍPIO DE MONTE NEGRO NO PERÍODO DE 18 A 20/05/2012.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3532/3532_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3532/3532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CONFÚCIO MOURA, COM CÓPIA A SECRETARIA DE ESTADO DA ASSISTÊNCIA SOCIAL A SENHORA CLÁUDIA MOURA QUE SEJA DISPONIBILIZADO OS SERVIÇOS OFERECIDOS PELO SHOPPING CIDADÃO ITINERANTE NO MUNICÍPIO DE ARIQUEMES NO PERÍODO DE 29/03 A 01/04/2012.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3533/3533_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3533/3533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CONFÚCIO MOURA, COM CÓPIA A DIRETORIA GERAL DA CAERD, SENHORA MÁRCIA CRISTINA LUNA A NECESSIDADE URGENTE DA IMPLANTAÇÃO DA REDE DE DISTRIBUIÇÃO DE ÁGUA TRATADA EM TODAS AS RUAS DOS BAIRROS COQUEIRAL E JARDIM PRIMAVERA, E PARTE DAS RUAS ONDE NÃO EXISTE REDE E QUE SERÃO ASFALTADAS ESTE ANO NO UNIÃO 03, SÃO LUIS E BOM JESUS, NA CIDADE DE ARIQUEMES.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3534/3534_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3534/3534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA A SEFIN, A INSTALAÇÃO DE UM POSTO FISCAL NA CIDADE DE CANDEIAS DO JAMARI, NO SENTIDO ARIQUEMES/PORTO VELHO.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3535/3535_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3535/3535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA A SEDES, A INSTALAÇÃO DE UMA UNIDADE DO BANCO DO POVO NA CIDADE DE JARU.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3536/3536_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3536/3536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SESDEC, A NECESSIDADE DE MAIS UMA VIATURA PARA POLÍCIA MILITAR NOS MUNICÍPIOS DE CAMPO NOVO DE RONDÔNIA, CACAULANDIA, MONTE NEGRO, E GOVERNADOR JORGE TEIXEIRA.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3537/3537_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3537/3537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS, RODAGENS E TRANSPORTE, A NECESSIDADE DE MANUTENÇÃO, CASCALHAMENTO E CONSTRUÇÃO DE BUEIROS DO RAMAL LINHA 12, E A TRAVESSA EUCLIDES DA CUNHA, EM NOVA CALIFÓRNIA.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3538/3538_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3538/3538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS, RODAGENS  E TRANSPORTE, A NECESSIDADE DE MANUTENÇÃO E CASCALHAMENTO DO RAMAL LINHA 06 EM NOVA CALIFÓRNIA.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3539/3539_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3539/3539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS, RODAGENS E TRANSPORTE, A NECESSIDADE DE MANUTENÇÃO, CASCALHAMENTO E CONSTRUÇÃO DE BUEIROS DO RAMAL CASCALHO, E A TRAVESSA EUCLIDES DA CUNHA, EM NOVA CALIFÓRNIA.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3585/3585_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3585/3585_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, A CRIAÇÃO DE LEI QUE INSTITUA PROJETO ARQUEOLÓGICO E MONUMENTAL, VISANDO O RESGATE E A EXPOSIÇÃO DE MONUMENTOS E MATÉRIAS ARQUEOLÓGICAS ENCONTRADAS NAS OBRAS DAS USINAS DE SANTO ANTÔNIO E DE JIRAU.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>LUIZ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3586/3586_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3586/3586_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DE RECUPERAÇÃO IMEDIATA DA PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA-RO 140, ANTIGO TRAVESSÃO B 65, NO TRECHO COMPREENDIDO ENTRE A BR 364 ATÉ O MUNICÍPIO DE CACAULÂNDIA.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>GLAUCIONE</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3588/3588_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3588/3588_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, POR MEIO DO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER, A NECESSIDADE DE CONSTRUÇÃO DE GALERIA NA RUA TOCANTINS ENTRE AS AVENIDAS MACAPÁ E PORTO VELHO, NO MUNICÍPIO DE ROLIM DE MOURA - RO.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3589/3589_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3589/3589_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO SOBRE A NECESSIDADE DE ALTERAR A LEI Nº 222/1989, QUE INSTITUI TAXAS ESTADUAIS, COM A FINALIDADE DE FIXAR CRITÉRIOS OBJETIVOS E MAIS JUSTOS NAS CLASSIFICAÇÕES PARA COBRANÇA DE TAXA DE HOTÉIS, HOSPEDARIAS, RESTAURANTES, BARES E SIMILARES.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>HERMINIO COELHO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3590/3590_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3590/3590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO A NECESSIDADE DA REALIZAÇÃO DE EXAMES, EM REGIME DE URGÊNCIA, PARA CASOS DE TUBERCULOSE NO ESTADO.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>ZEQUINHA ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3591/3591_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3591/3591_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO A NECESSIDADE DE LIMPEZA E ENCASCALHAMENTO DA LINHA 28 DE NOVEMBRO NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3592/3592_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3592/3592_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SEAS, QUE SEJAM DISPONIBILIZADOS OS SERVIÇOS OFERECIDOS PELO SHOPPING CIDADÃO ITINERANTE NO MUNICÍPIO DE BURITIS-RO.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3593/3593_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3593/3593_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SEAS, QUE SEJAM DISPONIBILIZADOS OS SERVIÇOS OFERECIDOS PELO SHOPPING CIDADÃO ITINERANTE NO MUNICÍPIO DE CUJUBIM-RO.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3594/3594_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3594/3594_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SEAS, QUE SEJAM DISPONIBILIZADOS OS SERVIÇOS OFERECIDOS PELO SHOPPING CIDADÃO ITINERANTE NO MUNICÍPIO DE CACAULÂNDIA-RO.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3595/3595_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3595/3595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SEAS, QUE SEJAM DISPONIBILIZADOS OS SERVIÇOS OFERECIDOS PELO SHOPPING CIDADÃO ITINERANTE NO MUNICÍPIO DE RIO CRESPO-RO.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3596/3596_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3596/3596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SEAS, QUE SEJAM DISPONIBILIZADOS OS SERVIÇOS OFERECIDOS PELO SHOPPING CIDADÃO ITINERANTE NO MUNICÍPIO DE ALTO PARAÍSO-RO.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3597/3597_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3597/3597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SEAS, QUE SEJAM DISPONIBILIZADOS OS SERVIÇOS OFERECIDOS PELO SHOPPING CIDADÃO ITINERANTE NO MUNICÍPIO DE ARIQUEMES-RO.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3598/3598_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3598/3598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DETRAN, A NECESSIDADE DE INCLUIR NO PPA DE 2012 A SINALIZAÇÃO URBANA DOS MUNICÍPIOS DE MONTE NEGRO, RIO CRESPO, GOVERNADOR JORGE TEIXEIRA, CUJUBIM E DISTRITO DE COLINA VERDE.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3599/3599_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3599/3599_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA AO SENHOR DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGENS E TRANSPORTE - DER, A NECESSIDADE DA CANALIZAÇÃO E DA ARBORIZAÇÃO DO IGARAPÉ CENTRAL, NO MUNICÍPIO DE SERINGUEIRAS.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3600/3600_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3600/3600_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR SOBRE A NECESSIDADE DA RECUPERAÇÃO DE ESTRADAS VICINAIS, RUAS E AVENIDAS NO DISTRITO DE EXTREMA DO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3601/3601_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3601/3601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO SOBRE A NECESSIDADE DA RECUPERAÇÃO DE ESTRADAS VICINAIS, RUAS E AVENIDAS NO DISTRITO DE NOVA CALIFÓRNIA DO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3602/3602_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3602/3602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO SOBRE A NECESSIDADE DA RECUPERAÇÃO DE ESTRADAS VICINAIS, RUAS E AVENIDAS NO DISTRITO DE VISTA ALEGRE DO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3603/3603_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3603/3603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA À SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC, A NECESSIDADE DE VIABILIZAR MEIOS OU INCENTIVO AOS PROFESSORES DA REDE ESTADUAL, NO MUNICÍPIO DE COSTA MARQUES/RO.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3604/3604_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3604/3604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA À POLÍCIA MILITAR - PM, A NECESSIDADE DE SE IMPLANTAR NAS ESCOLAS PÚBLICAS DE COSTA MARQUES A PATRULHA ESCOLAR.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3605/3605_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3605/3605_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA À SECRETARIA DE ESTADO DE EDUCAÇÃO - SEDUC, A NECESSIDADE DE DOTAR ÀS ESCOLAS PÚBLICAS DA REDE ESTADUAL NO MUNICÍPIO DE COSTA MARQUES, DE CADEIRAS DE RODAS PARA ALUNOS PORTADORES DE NECESSIDADES ESPECIAIS, QUE NECESSITEM DO EQUIPAMENTO PARA LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3606/3606_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3606/3606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. GOVERNADOR DO ESTADO, COM CÓPIA À SECRETARIA DE ESTADO DE SEGURANÇA, DEFESA E CIDADANIA - SESDEC, A NECESSIDADE DE SE IMPLANTAR UMA UNISP'S NA CIDADE DE JI-PARANÁ-RO.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3607/3607_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3607/3607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. GOVERNADOR DO ESTADO, COM CÓPIA À SECRETARIA DE ESTADO DE SEGURANÇA, DEFESA E CIDADANIA - SESDEC, A NECESSIDADE DE SE IMPLANTAR UMA UNISP'S NA CIDADE DE CACOAL/RO.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3609/3609_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3609/3609_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS E RODAGENS E TRANSPORTES - DER, A NECESSIDADE DE ASFALTAMENTO DA RUA 03 DE DEZEMBRO NO DISTRITO DE UNIÃO BANDEIRANTE, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3610/3610_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3610/3610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE ESTRADAS E RODAGENS E TRANSPORTES - DER, COM CÓPIA AO SENHOR GOVERNADOR DO ESTADO, A NECESSIDADE DE SUBSTITUIR TODAS AS PONTES DE MADEIRA POR DE CONCRETO, NO DISTRITO DE UNIÃO BANDEIRANTE, MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3611/3611_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3611/3611_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. GOVERNADOR DO ESTADO, COM CÓPIA À SECRETARIA DE ESTADO DE SEGURANÇA, DEFESA E CIDADANIA-SESDEC, A NECESSIDADE DE SE IMPLANTAR UMA UNIP'S NA CIDADE DE ARIQUEMES/RO.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>ANA DA 8</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3612/3612_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3612/3612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DA CONSTRUÇÃO DE UM HOSPITAL ESPECIALIZADO NO TRATAMENTO DE DOENÇAS E TRAUMAS ORTOPÉDICOS DE MÉDIA E ALTA COMPLEXIDADE NO MUNICÍPIO DE PORTO VELHO, PARA ATENDER A GRANDE NÚMERO DE ACIDENTADOS, ESPECIALMENTE OS PROVENIENTES DE ACIDENTE DE TRÂNSITO.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3614/3614_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3614/3614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DA AQUISIÇÃO DE UM MICRO ÔNIBUS PARA CADA REGIONAL DO DER NOS MUNICÍPIOS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>FLÁVIO LEMOS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3616/3616_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3616/3616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE ESTRADA E RODAGENS- DER, A NECESSIDADE DE INTRODUZIR CAMPANHAS PERMANENTES DE FISCALIZAÇÃO NAS ESTRADAS ESTADUAIS, ASSIM COMO A AMPLIAÇÃO DE FISCAIS DE TRANSPORTE JUNTO A MESMA COM O OBJETIVO DE ELEVAR A VIDA E A QUALIDADE DAS ESTRADAS.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3617/3617_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3617/3617_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE ESTRADA E RODAGENS - DER, A NECESSIDADE DE RECUPERAÇÃO E MANUTENÇÃO DA RODOVIA ESTADUAL RO 010, QUE LIGA PIMENTA BUENO A SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3618/3618_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3618/3618_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO A NECESSIDADE FORNECER CALCÁRIO AOS CHACAREIROS NO DISTRITO DE TRIUNFO NO MUNICÍPIO DE CANDEIAS DO JAMARI.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3628/3628_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3628/3628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE PROVIDÊNCIAS DO GOVERNO DO ESTADO, ATRAVÉS DA SECEL COM RELAÇÃO AO ESTÁDIO ALUÍZIO FERREIRA.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3629/3629_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3629/3629_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMAÇÃO DE GRUPO DE TRABALHO VISANDO O DESENCADEAMENTO DE ESTUDOS E PROVIDÊNCIAS COM RELAÇÃO AO GRAVE PROBLEMA DE ALAGAÇÃO NO DISTRITO DE JACY-PARANÁ.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3631/3631_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3631/3631_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO A NECESSIDADE DE REFORMAS DOS VESTUÁRIOS, BANHEIROS, PERFURAÇÃO DE UM POÇO ARTESIANO E A CONSTRUÇÃO DE CALÇAMENTO DA QUADRA DE ESPORTE DA EEEFM PRESIDENTE TANCREDO DE ALMEIDA NEVES, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3658/3658_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3658/3658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DA RECUPERAÇÃO DA RO 133 QUE LIGA ESPIGÃO D'OESTE ATÉ A USINA DE CALCÁRIO NO MUNICÍPIO DE PIMENTA BUENO, INCLUINDO TAMBÉM A ESTRADA ASA BRANCA NO CONE SUL.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3662/3662_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3662/3662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A CONCLUSÃO DA QUADRA POLIESPORTIVA COM ARQUIBANCADA E VESTIÁRIOS NO MUNICÍPIO DE BURITIS.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3659/3659_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3659/3659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE FIRMAR CONVÊNIO COM A PREFEITURA MUNICIPAL DE JI-PARANÁ PARA A REFORMA E AMPLIAÇÃO DO GINÁSIO POLIESPORTIVO GERIVALDÃO.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3660/3660_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3660/3660_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE VIABILIZAR CONVÊNIO COM A PREFEITURA PARA REALIZAR OPERAÇÃO CIDADE LIMPA, NO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3661/3661_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3661/3661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE FIRMAR CONVÊNIO COM A PREFEITURA MUNICIPAL DE JI-PARANÁ, PARA A REFORMA E AMPLIAÇÃO DO GINÁSIO POLIESPORTIVO AFÃO LAMOTA.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3663/3663_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3663/3663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DA ESTADUALIZAÇÃO DA RODOVIA DENOMINADA LINHA C34, PASSANDO PELA LINHA 42, LINHA C50, NO SENTIDO MASSANGANA, LIGANDO OS MUNICÍPIOS DE BURITIS E ARIQUEMES-RO.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3665/3665_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3665/3665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, A NECESSIDADE DA IMPLANTAÇÃO DA EDUCAÇÃO DE JOVENS E ADULTOS - EJA, NO DISTRITO DE VITÓRIA DA UNIÃO, NO MUNICÍPIO DE CORUMBIARA.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3666/3666_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3666/3666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL INCLUINDO ELÉTRICA E HIDRÁULICA NA ESCOLA EEEFM MARECHAL RONDON, MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3668/3668_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3668/3668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL INCLUINDO ELÉTRICA NA ESCOLA EEEFM SÃO LUIZ, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3669/3669_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3669/3669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDAE DE UMA REFORMA GERAL INCLUINDO INSTALAÇÕES ELÉTRICAS NA ESCOLA EEEFM MARCOS BISPO E SILVA, MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3671/3671_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3671/3671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL INCLUINDO ELÉTRICA NA ESCOLA EEEFM ROBERTO PIRES, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3672/3672_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3672/3672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL INCLUINDO ELÉTRICA E SUBESTAÇÃO NA ESCOLA EEEFM CEL. JORGE TEIXEIRA DE OLIVEIRA, MUNICÍPIO DE JI-PARANÁ E NOVA LONDRINA.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3674/3674_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3674/3674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL INCLUINDO ELÉTRICA E SUBESTAÇÃO NA ESCOLA EEEFM CEL. CARLOS ALOYSIO WEBWE, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3675/3675_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3675/3675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO A NECESSIDADE DE RECUPERAÇÃO DA ESTRADA DA PENHA, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3676/3676_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3676/3676_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, A INSTALAÇÃO DE TELA DE PROTEÇÃO NO TELHADO INTERNO E MELHORIAS DA QUADRA DE ESPORTES DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO "CÉSAR FREITAS CASSOL", NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3678/3678_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3678/3678_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO AMPLIAÇÃO E MELHORIAS NA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO "CÉSAR FREITAS CASSOL", NO DISTRITO DE UNIÃO BANDEIRANTES, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3688/3688_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3688/3688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, A NECESSIDADE DE RECUPERAÇÃO NO SISTEMA DE ILUMINAÇÃO E IMPLANTAÇÃO DO SISTEMA DE PROTEÇÃO NO ESTÁDIO MUNICIPAL JOSÉ ÂNGELO CASSOL NO MUNICÍPIO DE ROLIM DE MOURA-RO.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3689/3689_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3689/3689_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DE VIABILIZAR A CONSTRUÇÃO DE REFEITÓRIO E BIBLIOTECA ESCOLA ESTADUAL ENSINO FUNDAMENTAL E MÉDIO HONORINA LUCAS DE BRITO NO MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3690/3690_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3690/3690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL INCLUINDO ELÉTRICA E SUBESTAÇÃO NA ESCOLA EEEFM ULISSES GUIMARÃES, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3691/3691_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3691/3691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL INCLUINDO ELÉTRICA E SUBESTAÇÃO NA ESCOLA EEEFM NOSSA SENHORA DAS GRAÇAS, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3692/3692_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3692/3692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL INCLUINDO ELÉTRICA E SUBESTAÇÃO NA ESCOLA EEEFM GETÚLIO VARGAS, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3693/3693_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3693/3693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL INCLUINDO ELÉTRICA E SUBESTAÇÃO NA ESCOLA EEEFM HEITOR VILA LOBOS, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3694/3694_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3694/3694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA  AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL INCLUINDO ELÉTRICA E SUBESTAÇÃO NA ESCOLA EEEFM FRANKLIN ROOSEVELT, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3695/3695_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3695/3695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, A NECESSIDADE DE INSTALAÇÃO DE UM ESCRITÓRIO LOCAL DA EMATER/RO, NO DISTRITO DE RIO PARDO, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3696/3696_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3696/3696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS, RODAGENS E TRANSPORTE, A NECESSIDADE DE MANUTENÇÃO E ENCASCALHAMENTO DA LINHA TERRA ROXA, NO MUNICÍPIO DE CAMPO NOVO.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3701/3701_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3701/3701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER LEGISLATIVO SOBRE A NECESSIDADE DE INSTITUIR UMA EXTENSÃO DA ESCOLA DO LEGISLATIVO NO MUNICÍPIO DE SÃO FRANCISCO DO GUAPORÉ.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3697/3697_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3697/3697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA O DER A ESTADUALIZAÇÃO DA LINHA VICINAL C-19 E AINDA A RECUPERAÇÃO TOTAL DA MESMA.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3698/3698_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3698/3698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO COM CÓPIA AO COMANDO GERAL DA POLÍCIA MILITAR A NECESSIDADE DE REALIZAÇÃO DE CURSOS DE FORMAÇÃO PARA CABOS E SARGENTOS NOS COMANDOS REGIONAIS DE POLICIAMENTO - CRP'S.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3699/3699_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3699/3699_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR CONFÚCIO MOURAM COM CÓPIA PARA SECRETÁRIO DA SEAGRI E SECRETÁRIO EXECUTIVO DA EMATER A NECESSIDADE URGENTE DA DESTINAÇÃO DE UM TRATOR AGRÍCOLA COM SEUS DEVIDOS IMPLEMENTOS PARA ASSOCIAÇÃO DOS PRODUTORES RURAIS DA COMUNIDADE SÃO JOSÉ, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3700/3700_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3700/3700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA A ISENÇÃO DE ICMS SOBRE INDUSTRIALIZAÇÃO E COMERCIALIZAÇÃO DE PEIXE PRODUZIDO NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3712/3712_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3712/3712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE ASFALTAMENTO DO PÁTIO DO QUARTEL DO CORPO DE BOMBEIROS DO MUNICÍPIO DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3713/3713_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3713/3713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA A RECUPERAÇÃO DA RO 489 DO KM 01 AO 26.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3714/3714_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3714/3714_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, A NECESSIDADE DA CONSTRUÇÃO DO CAMPO DE FUTEBOL COM VESTIÁRIO E ALAMBRADO, E A CONSTRUÇÃO DE UMA PISTA DE CAMINHADA ENTORNO DO CAMPO PARA PRÁTICAS ESPORTIVAS NO DISTRITO DE RIO BRANCO, MUNICÍPIO DE CAMPO NOVO-RO.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3715/3715_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3715/3715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEOSP NECESSIDADE DA REVISÃO DA REFORMA ELÉTRICA DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO 15 DE OUTUBRO NO MUNICÍPIO DE CAMPO NOVO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3716/3716_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3716/3716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE ASFALTAMENTO DO PÁTIO DO DETRAN DO MUNICÍPIO DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3717/3717_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3717/3717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DA CONSTRUÇÃO DE UM HOSPITAL INFANTIL, NO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3718/3718_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3718/3718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE VIABILIZAR A IMPLANTAÇÃO DE ENSINO MÉDIO NA ESCOLA ESTADUAL CARMEM ROCHA BORGES, EM JI-PARANÁ.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3719/3719_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3719/3719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA,A NECESSIDADE DE VIABILIZAR CONVÊNIO COM A PREFEITURA MUNICIPAL DE JI-PARANÁ, PARA A CONSTRUÇÃO DE PONTES.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3720/3720_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3720/3720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE FIRMAR CONVÊNIO COM A PREFEITURA PARA TRANSPORTAR E APLICAR CALCÁRIO AOS PEQUENOS PRODUTORES RURAIS DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3721/3721_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3721/3721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A REFORMA GERAL E INSTALAÇÃO ELÉTRICA NA ESCOLA ANTÔNIO BIANCO, MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3722/3722_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3722/3722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DA ESTADUALIZAÇÃO DO TRECHO A RO 133, PASSANDO PELO TRAVESSÃO 12, MUNICÍPIO DE THEOBROMA, DISTRITO SANTA ROSA, MUNICÍPIO DE VALE DO PARAÍSO ATÉ O BOLICHE DO ESQUINÃO LINHA 614, COM APROXIMADAMENTE 40 KM.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3739/3739_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3739/3739_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A ELETROBRÁS/CERON, A NECESSIDADE DE DISPONIBILIZAR UM TÉCNICO ELETRICISTA PARA O DISTRITO DE UNIÃO BANDEIRANTE, MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3740/3740_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3740/3740_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DA SAÚDE - SESAU, A NECESSIDADE DE SE IMPLANTAR UNIDADES DE PRONTO ATENDIMENTO DA SAÚDE- UPAS- NOS MUNICÍPIOS QUE ESPECIFICA, NO ÂMBITO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3741/3741_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3741/3741_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DA SAÚDE-SESAU, A NECESSIDADE DE SE AGILIZAR O TÉRMINO DAS OBRAS DAS UPA'S DA ZONA SUL E ZONA LESTE NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3742/3742_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3742/3742_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, A NECESSIDADE DE IMPLANTAÇÃO DE LABORATÓRIO COMPLETO DE CIÊNCIAS, BIOLOGIA, QUÍMICA E FÍSICA NA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO MARECHAL RONDON, NO MUNICÍPIO DE BURITIS/RO.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3743/3743_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3743/3743_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, A CONSTRUÇÃO DE 10 SALAS, 1 REFEITÓRIO E 1 COZINHA NA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO CÉSAR FREITAS CASSOL, NO DISTRITO DE UNIÃO BANDEIRANTES, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3744/3744_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3744/3744_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DA CONSTRUÇÃO DE UMA ESCOLA E DEMAIS DEPENDÊNCIAS NO BAIRRO JARDIM DAS MANGUEIRAS, MUNICÍPIO DE COSTA MARQUES.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3745/3745_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3745/3745_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DA REFORMA GERAL E ELÉTRICA NA ESCOLA EEEFM MÁRIO CASTAGNA, EM PORTO VELHO.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3746/3746_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3746/3746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, QUE SEJA VISTO A POSSIBILIDADE DE AMPLIAR 05 (CINCO) SALAS E A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA NA ESCOLA EEEFM RUTE ROCHA, MUNICÍPIO DE BURITIS, DISTRITO DE CAMPO NOVO.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3747/3747_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3747/3747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE FIRMAR CONVÊNIO COM A PREFEITURA PARA TRANSPORTAR E APLICAR CALCÁRIO AOS PEQUENOS PRODUTORES RURAIS DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3748/3748_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3748/3748_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL INCLUINDO ELÉTRICA E SUBESTAÇÃO NA ESCOLA EEEF PAU BRASIL, MUNICÍPIO DE PRESIDENTE MÉDICI.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3759/3759_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3759/3759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA AO DER, A NECESSIDADE DA RECUPERAÇÃO DA RO 133 DO DISTRITO DE TABAJARA A CIDADE MACHADINHO DO OESTE.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3760/3760_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3760/3760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS, RODAGENS E TRANSPORTE, A NECESSIDADE DE MANUTENÇÃO E CASCALHAMENTO NO PROJETO DE ASSENTAMENTO VERDE SERINGAL, NO MUNICÍPIO DE CORUMBIARA.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3761/3761_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3761/3761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE EFETUAR ALTERAÇÃO NO ART. 62 DA LEI COMPLEMENTAR Nº 420/2008, QUE DISPÕE SOBRE O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3762/3762_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3762/3762_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DA REFORMA DE 05 (CINCO) SALAS NA ESCOLA EEEFM GENERAL SAMPAIO, MUNICÍPIO DE COSTA MARQUES.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3763/3763_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3763/3763_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA DO CENTRO DE SAÚDE DIFERENCIADO NO DISTRITO DE NOVA LONDRINA.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3764/3764_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3764/3764_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DA AMPLIAÇÃO DE 05 (CINCO) SALAS DE AULA E UMA QUADRA POLIESPORTIVA COBERTA COM VESTIÁRIO, NA ESCOLA EEEFM LUIS SOARES DE CÁSSIA, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3765/3765_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3765/3765_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DA CONSTRUÇÃO DE BANHEIROS VESTIÁRIOS E ESPAÇO ADMINISTRATIVO PARA ATENDER OS ALUNOS DA ESCOLA EEEFM PROF. JOÃO BENTO DA COSTA, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3766/3766_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3766/3766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL INCLUINDO ELÉTRICA E AMPLIAÇÃO DE BLOCOS COM 05 (CINCO) SALAS DE AULA, PARA ATENDER A ESCOLA EEEFM JOSÉ ALVES DE ALMEIDA, MUNICÍPIO DE COSTA MARQUES.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3767/3767_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3767/3767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS, RODAGENS E TRANSPORTE, A NECESSIDADE DE MANUTENÇÃO E CASCALHAMENTO NO PROJETO DE ASSENTAMENTO NOVA VANESSA, NO MUNICÍPIO DE CORUMBIARA.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3768/3768_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3768/3768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE CONSTRUÇÃO DE UMA UNIDADE DE ATENDIMENTO DA POLÍCIA MILITAR NO DISTRITO DE NOVA DIMENSÃO, PERTENCENTE AO MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3769/3769_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3769/3769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE CONSTRUÇÃO DE UMA UNIDADE DE ATENDIMENTO DA POLÍCIA MILITAR NO DISTRITO DE JACINÓPOLIS, PERTENCENTE AO MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3770/3770_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3770/3770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR A NECESSIDADE DA CONSTRUÇÃO DE UM QUARTEL DA POLÍCIA MILITAR E A AQUISIÇÃO DE DUAS VIATURAS PARA ATENDER O MUNICÍPIO DE PARECIS.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>JESUALDO PIRES</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3875/3875_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3875/3875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE EM DECLARAR FERIADO FACULTATIVO NOS MUNICÍPIOS POR ONDE OCORRER A PASSAGEM DA "CRUZ PEREGRINA", A FIM DE QUE O POVO POSSA EFETIVAMENTE PARTICIPAR DESSA CAMINHADA.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3876/3876_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3876/3876_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DA RECUPERAÇÃO DE 20 KM DE ESTRADAS VICINAIS NA LINHA 22 A E 28 KM DE ESTRADA DA LINHA 22 C DO MUNICÍPIO DE SERINGUEIRAS.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3877/3877_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3877/3877_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DA RECUPERAÇÃO DE 80 KM DE ESTRADAS VICINAIS QUE LIGA A LINHA 78 A LINHA 108 DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3878/3878_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3878/3878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DA REFORMA GERAL, ELÉTRICA COM SUBESTAÇÃO E CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA, INCLUINDO ARQUIBANCADAS E VESTIÁRIOS NA ESCOLA EEEFM ORLANDO FREIRE, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3882/3882_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3882/3882_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA, INCLUINDO BANHEIROS E VESTIÁRIOS NA ESCOLA EEEFM OSWALDO PIANA, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3883/3883_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3883/3883_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA, INCLUINDO BANHEIROS E VESTIÁRIOS NA ESCOLA EEEFM GENERAL OSÓRIO, EM CALAMA, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3884/3884_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3884/3884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A CONSTRUÇÃO DE UMA ESCOLA COM 10 (DEZ) SALAS DE AULA E DEMAIS PENDÊNCIAS, NO BAIRRO PLANALTO, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3885/3885_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3885/3885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DA SAÚDE - SESAU, A NECESSIDADE DE VIABILIZAR CONVÊNIO COM A PREFEITURA MUNICIPAL DE BURITIS/RO, PARA AQUISIÇÃO DE 01 (UMA) AMBULÂNCIA NOVA, A FIM DE ATENDER A COMUNIDADE DAQUELE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3886/3886_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3886/3886_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DA SAÚDE - SESAU, A NECESSIDADE DE VIABILIZAR CONVÊNIO COM A PREFEITURA MUNICIPAL DE ROLIM DE MOURA, PARA AQUISIÇÃO DE 01 APARELHO DE ULTRASSONOGRAFIA PARA O POSTO DE SAÚDE DO DISTRITO DE NOVA ESTRELA, NA ZONA DA MATA.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3887/3887_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3887/3887_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A COORDENADORIA GERAL DA OPERAÇÃO ACISO, A NECESSIDADE DE REALIZAR A OPERAÇÃO NOS SEGUINTES MUNICÍPIOS QUE ESPECIFICA, NA ZONA DA MATA, ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3888/3888_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3888/3888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, A NECESSIDADE DE CONSTRUÇÃO DE 800 METROS DE MURO DE CONTENÇÃO PARA REPRIMIR O AVANÇO DE BARRANCO NO DISTRITO DE SÃO CARLOS, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3889/3889_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3889/3889_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA PARA A CAERD, A NECESSIDADE DE AMPLIAÇÃO DO RESERVATÓRIO DE ÁGUA PARA 100.000 MIL LITROS, E CONSTRUÇÃO DE NOVO POÇO ARTESIANO NO DISTRITO DE SÃO CARLOS, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3890/3890_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3890/3890_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA PARA A EMATER/RO, PARA QUE COLOQUE UM TRATOR DE PNEU A DISPOSIÇÃO DA ASSOCIAÇÃO RURAL DE ITAPUÃ DO OESTE - AROESTE, NO MUNICÍPIO DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3891/3891_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3891/3891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, QUE EXECUTE PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA NO DISTRITO DE SÃO CARLOS, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3892/3892_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3892/3892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE AQUISIÇÃO DE 17 CENTRAIS DE AR CONDICIONADO PARA A EEEFM SÃO LUIZ, LOCALIZADA NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3893/3893_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3893/3893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE AQUISIÇÃO DE 27 CENTRAIS DE AR CONDICIONADO PARA A EEEFM PROFESSOR ORLANDO FREIRE, LOCALIZADA NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3894/3894_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3894/3894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE RECUPERAÇÃO DA LINHA 108 NO MUNICÍPIO DE SERINGUEIRAS QUE LIGA A LINHA 54 NO MUNICÍPIO DE SÃO MIGUEL.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3895/3895_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3895/3895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE AQUISIÇÃO DE UM CAMINHÃO 3/4 PARA A ASSOCIAÇÃO AGRILEITE DA LINHA 102 LADO SUL, MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DA AQUISIÇÃO DE UM TRATOR NOVO PARA A ASSOCIAÇÃO ESPERANÇA DO AMANHÃ LINHA 94 LADO SUL, MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3898/3898_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3898/3898_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DA CONSTRUÇÃO DE UMA VILA OLÍMPICA PARA O MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3897/3897_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3897/3897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA O DER, A SINALIZAÇÃO DE TRÂNSITO HORIZONTAL E VERTICAL NAS INTERSEÇÕES (CONFLUÊNCIAS, ENTRONCAMENTOS, TREVOS OU CRUZAMENTOS) DE TODAS AS RODOVIAS ESTADUAIS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3853/3853_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3853/3853_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE CONSTRUIR UM AUDITÓRIO PARA EMATER DO MUNICÍPIO DE COSTA MARQUES-RO.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3855/3855_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3855/3855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE AQUISIÇÃO DE UM VEÍCULO TIPO CAMIONETE 4X4 PAA O CONSELHO TUTELAR DO MUNICÍPIO DE SÃO FRANCISCO DO GUAPORÉ.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3856/3856_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3856/3856_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE UM SISTEMA PORTUÁRIO PARA OS RIBEIRINHOS DO DISTRITO DE SURPRESA, MUNICÍPIO DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3857/3857_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3857/3857_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A AMPLIAÇÃO DE 05 (CINCO) SALAS DE AULA E REFORMA DA QUADRA POLIESPORTIVA NA ESCCOLA OSVALDO PIANA, MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3858/3858_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3858/3858_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE CONSTRUIR UMA QUADRA POLIESPORTIVA, PARA ATENDER A ESCOLA EEEFM JANETE CLAIR, NO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3859/3859_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3859/3859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A CONSTRUÇÃO DE UM POÇO ARTESIANO NA ESCOLA EEEFM JANETE CLAIR, MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3860/3860_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3860/3860_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A CONSTRUÇÃO DE DUAS BIBLIOTECAS ESTADUAIS, COM INFORMATIZAÇÃO E ESTRUTURAS PARA ATENDER DUZENTOS ALUNOS, DISTRITO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3861/3861_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3861/3861_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA AO DETRAN, A CONSTRUÇÃO DE UM NOVO PRÉDIO DA CIRETRAN EM CACOAL.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3862/3862_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3862/3862_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CONFÚCIO MOURA, COM CÓPIA AO DER, A NECESSIDADE URGENTE DE PAVIMENTAÇÃO ASFÁLTICA NA RUA CURITIBA, NO BAIRRO CALADINHO, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3863/3863_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3863/3863_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CONFÚCIO MOURA, COM CÓPIA AO DER, A NECESSIDADE URGENTE DE CONCEDER 01 (UM) BUEIRO ARMCO PARA ATENDER MORADORES DA RUA LONDRES NO BAIRRO NOVO HORIZONTE, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3864/3864_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3864/3864_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE UM ESPAÇO PARA TREINAMENTOS E PROVAS DE ALUNOS DE AUTO ESCOLA DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3865/3865_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3865/3865_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE REBAIXAR O MORRO DO SABÃO NA LINHA 106 LADO SUL, DO DISTRITO DE SANTANA DO GUAPORÉ, NO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3866/3866_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3866/3866_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE FAÇA UM CORREIÇÃO NA DATA POR ONDE OCORRER A PASSAGEM DA "CRUZ PEREGRINA", NO MUNICÍPIO DE GUAJARÁ-MIRIM, PASSANDO DO DIA 20/08/2012 PARA O DIA 21/08/2012.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3867/3867_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3867/3867_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DE IMPLANTAÇÃO DE UM POSTO DO IDARON NO 2º DISTRITO, NO MUNICÍPIO DE JI-PARANÁ-RO.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3868/3868_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3868/3868_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CONFÚCIO MOURA, COM CÓPIA AO DER, A NECESSIDADE URGENTE DE LIMPEZA E ENCASCALHAMENTO NA COMUNIDADE RURAL DA COMARA NO MUNICÍPIO DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3869/3869_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3869/3869_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA - CAERD, A NECESSIDADE DE VIABILIZAR A IMPLANTAÇÃO DOS SERVIÇOS DE ABASTECIMENTO BÁSICO NO BAIRRO CIDADE NOVA, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3870/3870_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3870/3870_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA PARA A CAERD, A NECESSIDADE DA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA DE 30.000 LITROS, E A RESPECTIVA REDE DE DISTRIBUIÇÃO NA COMUNIDADE DE TERRA CAÍDA, NO DISTRITO DE SÃO CARLOS, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3871/3871_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3871/3871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC, A NECESSIDADE DE SE REALIZAR A VISTORIA DA QUADRA DO COLÉGIO MANAUS, A FIM DE REALIZAR SUA LIBERAÇÃO PARA AS PRÁTICAS ESPORTIVAS.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3872/3872_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3872/3872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE INTERCEDER JUNTO A EMATER DE SÃO DOMINGOS PARA QUE QUE A MESMA FAÇA A DOAÇÃO DE 01 TRATOR AGRÍCOLA QUE ESTA A DISPOSIÇÃO DO ESCRITÓRIO LOCAL PARA A ASSOCIAÇÃO RURAL ASPROMI, DO DISTRITO DE SÃO DOMINGOS, MUNICÍPIO DE COSTA MARQUES.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3873/3873_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3873/3873_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE SERVIÇO DE PATROLAMENTO E LIMPEZA GERAL NO DISTRITO DE ALTO GUARAJÚS, MUNICÍPIO DE CORUMBIARA.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3874/3874_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3874/3874_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DE VIABILIZAR A CONSTRUÇÃO DE SALAS DE AULA, REFEITÓRIO, QUADRA DE ESPORTES, PARQUE DE RECREAÇÃO INFANTIL E REFORMA NA PARTE ELÉTRICA NA ESCOLA ESTADUAL ENSINO FUNDAMENTAL ANTÔNIO GONÇALVES DIAS NO MUNICÍPIO DE CACOAL - RO.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3914/3914_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3914/3914_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR A AQUISIÇÃO DE UMA AMBULÂNCIA 4X4 PARA ATENDER AO POSTO DE SAÚDE DO DISTRITO DE UNIÃO BANDEIRANTES, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3915/3915_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3915/3915_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR LÚCIO MOSQUINI - DIRETOR DO DER QUE VIABILIZE A RECUPERAÇÃO DAS ESTRADAS DO DISTRITO DE UNIÃO BANDEIRANTES, MUNICÍPIO DE PORTO VELHO PELA EQUIPE CORUJÃO PROCEDENDO O PATROLAMENTO E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3916/3916_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3916/3916_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA EMATER INTENSIFICAR REUNIÕES NOS MUNICÍPIOS PRODUTORES DE LEITE PARA DIVULGAR MAIS O PROJETO INSEMINAR.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3917/3917_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3917/3917_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE CUSTEAR DESPESAS COM DESLOCAMENTO DE SERVIDORES DO ESTADO À BRASÍLIA, PARA REIVINDICAÇÃO DA NORMATIZAÇÃO DA TRANSPOSIÇÃO.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3918/3918_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3918/3918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER, A NECESSIDADE URGENTE DA RECUPERAÇÃO DA RO-458, QUE INTERLIGA ALTO PARAÍSO AO DISTRITO DE TRIUNFO, E CONSEQUENTEMENTE À BR 364.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3919/3919_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3919/3919_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER, A NECESSIDADE DE MANUTENÇÃO E CASCALHAMENTO DAS ESTRADAS VICINAIS, LINHA 35, SETOR PIRAJUÍ, NO MUNICÍPIO DE PIMENTA BUENO - RO.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3920/3920_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3920/3920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE ESTADUALIZAÇÃO DA LINHA 52 NORTE QUE LIGA A BR 429, A COMUNIDADE DO CAUTARIO COM EXTENSÃO DE 28 KM NO MUNICÍPIO DE COSTA MARQUES.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3921/3921_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3921/3921_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE INTERCEDER JUNTO A EMATER DE COSTA MARQUES PARA QUE A MESMA FAÇA A DOAÇÃO DE 01 TRATOR AGRÍCOLA QUE ESTA À DISPOSIÇÃO DO ESCRITÓRIO LOCAL PARA A ASSOCIAÇÃO RURAL DO MACACO PRETO, MUNICÍPIO DE COSTA MARQUES.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3922/3922_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3922/3922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE RECUPERAÇÃO DE 55 KM DA RO 460 QUE LIGA A BR 421 AO MUNICÍPIO DE BURITIS.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3923/3923_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3923/3923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE VIABILIZAR CONVÊNIO VOM O HOSPITAL MUNICIPAL DE JI-PARANÁ PARA A AQUISIÇÃO DE UM APARELHO DE TOMOGRAFIA COMPUTADORIZADA E RESSONÂNCIA MAGNÉTICA.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3924/3924_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3924/3924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A CONSTRUÇÃO DE UM NOVAO FORÚM NO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3925/3925_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3925/3925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A CONSTRUÇÃO DE DUAS (02)GALERIAS EM CONCRETO NO IGARAPÉ ÁGUA SUMIDO E IGARAPÉ TEIXEIRA, AMBOS NA 2ª LINHA NA GLEBA G, MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3926/3926_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3926/3926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, QUE SEJA IMPANTADO ATRAVÉS DO SEAS, ACADEMIA NOS BAIRROS, PARA QUE POSSA BENEFICIAR AS PESSOAS DA MELHOR IDADE RESIDENTES NA CAPITAL E MUNICÍPIOS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3927/3927_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3927/3927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, CRITÉRIOS BÁSICOS PARA PROMOÇÃO DE ACESSIBILIDADE DAS PESSOAS PORTADORAS DE DEFICIÊNCIA OU COM MODALIDADE REDUZIDA, EM TODAS AS ESCOLAS DE ENSINO MÉDIO E FUNDAMENTAL DO ESTADO.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3928/3928_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3928/3928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE FIRMAR CONVÊNIO COM A PREFEITURA PARA TRANSPORTAR E APLICAR CALCÁRIO AOS PEQUENOS PRODUTORES RURAIS DE MONTE NEGRO.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3929/3929_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3929/3929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A REFORMA GERAL DA ESCOLA RIO URUPÁ, INCLUINDO PINTURA E ADEQUAÇÃO A ACESSIBILIDADE, INSTALAÇÃO ELÉTRICA PARA SUBESTAÇÃO DE 75 KWA, ILUMINAÇÃO E REFORMA DA QUADRA POLIESPORTIVA, MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3930/3930_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3930/3930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE VIABILIZAR A CONSTRUÇÃO DE 1.200 M² (MIL E DUZENTOS METROS QUADRADOS) DE ASFALTO, LIGANDO A ESTRADA DO NAZARÉ A PENITENCIÁRIA AGENOR MARTINS DE CARVALHO, MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3931/3931_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3931/3931_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, A NECESSIDADE DE QUE SEJA FEITA A DOAÇÃO DE UMA ÁREA URBANA - PARA O CENTRO DE FORMAÇÃO DE CONDUTORES DE VEÍCULOS, NA CIDADE DE PORTO VELHO/RO</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3939/3939_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3939/3939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE EFETUAR O RECAPEAMENTO ASFÁLTICO DA ESTRADA DO BELMONT, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3940/3940_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3940/3940_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE EFETUAR A MUDANÇA DE LOCALIDADE DO POSTO FISCAL DA ESTRADA DO BELMONT, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3941/3941_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3941/3941_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO A AQUISIÇÃO DE UMA VIATURA POLICIAL PARA TRANSPORTE DE PRESIDIÁRIOS, EQUIPANDO A DELEGACIA DE POLÍCIA CIVIL DO MUNICÍPIO DE PRESIDENTE MÉDICI.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3942/3942_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3942/3942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR LÚCIO MOSQUINI - DIRETOR DO DER QUE VIABILIZE A RECUPERAÇÃO DAS ESTRADAS VICINAIS DO DISTRITO DE JACINÓPOLIS, MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3943/3943_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3943/3943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER NECESSIDADE DE PROMOVER A OPERAÇÃO TAPA BURACO NO MUNICÍPIO DE CUJUBIM-RO.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3944/3944_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3944/3944_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER NECESSIDADE DE PROMOVER O ENCASCALHAMENTO DO MUNICÍPIO DE CACAULÂNDIA-RO AO DISTRITO DE COLINA VERDE.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3945/3945_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3945/3945_texto_integral.pdf</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3946/3946_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3946/3946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL E INSTALAÇÃO ELÉTRICA NA ESCOLA EEEFM MARCOS FREIRE, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3947/3947_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3947/3947_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL E ELÉTRICA NA ESCOLA EEEFM RIO BRANCO, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3948/3948_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3948/3948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL INCLUINDO ELÉTRICA E SUBESTAÇÃO NA ESCOLA EEEFM SÃO SEBASTIÃO I, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3938/3938_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3938/3938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA REFORMA GERAL E ELÉTRICA NA ESCOLA EEEFM 21 DE ABRIL, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>RIBAMAR ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4018/4018_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4018/4018_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SEAS, QUE SEJAM DISPONIBILIZADOS OS SERVIÇOS OFERECIDOS PELO SHOPPING CIDADÃO ITINERANTES NO MUNICÍPIO DE CAMPO NOVO DE RONDÔNIA E SEUS DISTRITOS.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4019/4019_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4019/4019_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA O ASFALTAMENTO DA RO 101, QUE LIGA A BR 364 AO NÚCLEO DE UNIÃO BANDEIRANTES.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4054/4054_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4054/4054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA A IMPLANTAÇÃO DE UM LABORATÓRIO DE SOLOS, NA SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA E REGULARIZAÇÃO FUNDIÁRIA-SEAGRI.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4020/4020_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4020/4020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO, A CONSTRUÇÃO DE NOVO PRÉDIO E REGULARIZAÇÃO DA ÁREA JÁ CONSTRUÍDA DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL "NOSSA SENHORA DO AMPARO" NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4021/4021_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4021/4021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, DR. CONFÚCIO MOURA A REFORMA E AMPLIAÇÃO DO CENTRO DE SAÚDE DIFERENCIADO DO DISTRITO DE COLINA VERDE NO MUNICÍPIO DE GOVERNADOR JORGE TEIXEIRA.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4022/4022_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4022/4022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGENS DE RONDÔNIA, DR. LÚCIO MOSQUINI QUE O PROJETO CORUJÃO POSSA DAR CONTINUIDADE NA RECUPERAÇÃO DA LINHA 634, DEPOIS DA SERRA ATÉ O KM 80 DO MUNICÍPIO DE MIRANTE DA SERRA.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4023/4023_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4023/4023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETÁRIA DE ESTADO DO DESENVOLVIMENTO AMBIENTAL-SEDAM, SENHORA NANCI MARIA RODRIGUES DA SILVA A INSTALAÇÃO DE UM POSTO DESTA SECRETARIA NO MUNICÍPIO DE ALVORADA DO OESTE.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4024/4024_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4024/4024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A SEDAM, A NECESSIDADE DE PATROLAMENTO E CASCALHAMENTO DE 400 METROS NA MP-02 RESERVA MARACATIARA.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4025/4025_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4025/4025_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SESDEC A NECESSIDADE DE ENVIAR UMA DELEGADA PARA ATENDIMENTO ESPECIALIZADO A MULHER NO MUNICÍPIO DE JARU-RO.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4026/4026_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4026/4026_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE ATERRAMENTO DE DOIS BUEIROS PARA SAÍDA DE ÁGUA DO RIO PRETO NO MUNICÍPIO DE CUJUBIM.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4027/4027_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4027/4027_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE INTERCEDER JUNTO A EMATER, PARA FAZER A DOAÇÃO DE UM TRATOR AGRÍCOLA COM IMPLEMENTOS, PARA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA LINHA DEZESSEIS "ASPROLD", NO MUNICÍPIO DE BURITIS.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4028/4028_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4028/4028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE INTERCEDER JUNTO A EMATER DE SÃO MIGUEL DO GUAPORÉ PARA QUE A MESMA FAÇA A DOAÇÃO DE 01 TRATOR AGRÍCOLA QUE ESTÁ A DISPOSIÇÃO DO ESCRITÓRIO LOCAL PARA A ASSOCIAÇÃO DE PRODUTORES RURAIS ASSOPRU, MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4029/4029_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4029/4029_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE INTERCEDER JUNTO A EMATER DE SÃO MIGUEL DO GUAPORÉ PARA QUE A MESMA FAÇA A DOAÇÃO DE 01 TRATOR AGRÍCOLA QUE ESTA A DISPOSIÇÃO DO ESCRITÓRIO LOCAL PARA A ASSOCIAÇÃO DE PRODUTORES RURAIS ESPERANÇA DO AMANHÃ, DA LINHA 94 LADO SUL, DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4030/4030_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4030/4030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE AQUISIÇÃO DE 15 COMPUTADORES NOTEBOOK PARA A E.M.E.F. 7 DE SETEMBRO LOCALIZADA NO MUNICÍPIO DE CAMPO NOVO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4031/4031_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4031/4031_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE AQUISIÇÃO DE UM VEICULO UNO PARA A ESCOLA FAMÍLIA AGRÍCOLA DE BURITIS, MUNICÍPIO DE BURITIS/RO.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4032/4032_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4032/4032_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA E.E.E.F. SÃO ROQUE, MUNICÍPIO DE CORUMBIARA/RO.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4033/4033_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4033/4033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER SENHOR LÚCIO MOSQUINI, QUE SEJA VIABILIZADO RECURSOS ATRAVÉS DESTE CONCEITUADO DEPARTAMENTO, PARA A IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO RESIDENCIAL DE RAMOS, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4034/4034_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4034/4034_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER SENHOR LÚCIO MOSQUINI, QUE SEJA VIABILIZADO RECURSOS ATRAVÉS DESTE CONCEITUADO DEPARTAMENTO, PARA A IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO NOVA LONDRINA, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4035/4035_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4035/4035_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER, SENHOR LÚCIO MOSQUINI, QUE SEJA VIABILIZADO RECURSOS ATRAVÉS DESTE CONCEITUADO DEPARTAMENTO, PARA A IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO VISTA ALEGRE, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4036/4036_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4036/4036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER SENHOR LÚCIO MOSQUINI, QUE SEJA VIABILIZADO RECURSOS ATRAVÉS DESTE CONCEITUADO DEPARTAMENTO, PARA A IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO JARDIM PRIMAVEIRA, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4037/4037_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4037/4037_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER SENHOR LÚCIO MOSQUINI, QUE SEJA VIABILIZADO RECURSOS ATRAVÉS DESTE CONCEITUADO DEPARTAMENTO, PARA A IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO NOVA UNIÃO III, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4038/4038_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4038/4038_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER SENHOR LÚCIO MOSQUINI, QUE SEJA VIABILIZADO RECURSOS ATRAVÉS DESTE CONCEITUADO DEPARTAMENTO, PARA A IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO JARDIM JORGE TEIXEIRA, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4039/4039_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4039/4039_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER, SENHOR LÚCIO MOSQUINI, QUE SEJA VIABILIZADO RECURSOS ATRAVÉS DESTE CONCEITUADO DEPARTAMENTO, PARA A IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO JARDIM DAS PALMEIRAS, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4040/4040_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4040/4040_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER SENHOR LÚCIO MOSQUINI, QUE SEJA VIABILIZADO RECURSOS ATRAVÉS DESTE CONCEITUADO DEPARTAMENTO, PARA IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO ROTA DO SOL, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4041/4041_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4041/4041_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER SENHOR LÚCIO MOSQUINI, QUE SEJA VIABILIZADO RECURSOS ATRAVÉS DESTE CONCEITUADO DEPARTAMENTO, PARA IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO BOM JESUS, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4042/4042_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4042/4042_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER SENHOR LÚCIO MOSQUINI, QUE SEJA VIABILIZADO RECURSOS ATRAVÉS DESTE CONCEITUADO DEPARTAMENTO, PARA IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO JARDIM AMÉRICA, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4043/4043_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4043/4043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER SENHOR LÚCIO MOSQUINI, QUE SEJA VIABILIZADO RECURSOS ATRAVÉS DESTE CONCEITUADO DEPARTAMENTO, PARA IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO COQUEIRAL, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4044/4044_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4044/4044_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER SENHOR LÚCIO MOSQUINI, QUE SEJA VIABILIZADO RECURSOS ATRAVÉS DESTE CONCEITUADO DEPARTAMENTO, PARA IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO SETOR 12, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4045/4045_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4045/4045_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER SENHOR LÚCIO MOSQUINI, QUE SEJA VIABILIZADO RECURSOS ATRAVÉS DESTE CONCEITUADO DEPARTAMENTO, PARA IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO SETOR 09, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4046/4046_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4046/4046_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER SENHOR LÚCIO MOSQUINI, QUE SEJA VIABILIZADO RECURSOS ATRAVÉS DESTE CONCEITUADO DEPARTAMENTO, PARA IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO SETOR INSTITUCIONAL, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4055/4055_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4055/4055_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA AO DIRETOR GERAL DO DER LÚCIO MOSQUINI, QUE SEJA VIABILIZADO RECURSOS ATRAVÉS DESTE CONCEITUADO DEPARTAMENTO, PARA A IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO SETOR 06, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4056/4056_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4056/4056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA A DIRETORA PRESIDENTE DA CAERD, SENHORA MÁRCIA CRISTINA LUNA, A NECESSIDADE URGENTE DA IMPLANTAÇÃO DE REDE DE DISTRIBUIÇÃO DE ÁGUA TRATADA EM TODAS AS RUAS DO BAIRRO JARDIM AMÉRICA, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4057/4057_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4057/4057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA A DIRETORA PRESIDENTE DA CAERD, SENHORA MÁRCIA CRISTINA LUNA, A NECESSIDADE URGENTE DA IMPLANTAÇÃO DE REDE DE DISTRIBUIÇÃO DE ÁGUA TRATADA EM TODAS AS RUAS DO BAIRRO ROTA DO SOL, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4058/4058_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4058/4058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA A DIRETORA PRESIDENTE DA CAERD, SENHORA MÁRCIA CRISTINA LUNA, A NECESSIDADE URGENTE DA IMPLANTAÇÃO DE REDE DE DISTRIBUIÇÃO DE ÁGUA TRATADA EM TODAS AS RUAS DO BAIRRO BOM JESUS, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4059/4059_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4059/4059_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA A DIRETORA PRESIDENTE DA CAERD, SENHORA MÁRCIA CRISTINA LUNA, A NECESSIDADE URGENTE DA IMPLANTAÇÃO DE REDE DE DISTRIBUIÇÃO DE ÁGUA TRATADA EM TODAS AS RUAS DO BAIRRO JARDIM PAULISTA, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4060/4060_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4060/4060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA A DIRETORA PRESIDENTE DA CAERD, SENHORA MÁRCIA CRISTINA LUNA, A NECESSIDADE URGENTE DA IMPLANTAÇÃO DE REDE DE DISTRIBUIÇÃO DE ÁGUA TRATADA EM TODAS AS RUAS DO BAIRRO NOVA UNIÃO III, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4061/4061_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4061/4061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO CONFÚCIO MOURA, COM CÓPIA A DIRETORA PRESIDENTE DA CAERD, SENHORA MÁRCIA CRISTINA LUNA, A NECESSIDADE URGENTE DA IMPLANTAÇÃO DE REDE DE DISTRIBUIÇÃO DE ÁGUA TRATADA EM TODAS AS RUAS DO BAIRRO DO SETOR INDUSTRIAL, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4062/4062_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4062/4062_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DA RECUPERAÇÃO DAS LINHAS P70 E P40 NO MUNICÍPIO DE ALTO ALEGRE DOS PARECIS.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4063/4063_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4063/4063_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER, A NECESSIDADE DE RECUPERAÇÃO DA RO 485.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4064/4064_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4064/4064_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SESDEC A NECESSIDADE DA INSTALAÇÃO DE UM POSTO DA POLÍCIA MILITAR NO DISTRITO DE BOM JESUS NO MUNICÍPIO DE JARU-RO.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4065/4065_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4065/4065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DE INSTALAÇÃO DE AR CONDICIONADOS OU VENTILARES NA ESCOLA ESTADUAL DE ENSINO FUNDAMETAL E MÉDIO NILO COELHO DE ANDRADE DO MUNICÍPIO DE MINISTRO ANDREAZZA - RO.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4066/4066_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4066/4066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, O ENVIO DE MENSAGEM DISPONDO SOBRE A MAJORAÇÃO DOS VALORES 'PER-CAPTA' PRATICADOS COM REFERÊNCIA A MERENDA ESCOLAR ATRAVÉS DE COMPLEMENTAÇÃO EM FOLHA SUPLEMENTAR (FONTE: 00 DO TESOURO NACIONAL) PARA A ESCOLA ESTADUAL DE EDUCAÇÃO ESPECIAL ABNAEL MACHADO DE LIMA - CENE.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4067/4067_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4067/4067_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SENHOR GOVERNADOR DR. CONFÚCIO MOURA, O ENVIO DE MENSAGEM DISPONDO SOBRE IMPLANTAÇÃO DE HORÁRIO CORRIDO EM CARÁTER EXCPCIONAL PARA OS PROFISSIONAIS EM EXERCÍCIO DE DOCÊNCIA NA ESCOLA ESTADUAL DE EDUCAÇÃO ESPECIAL "ABNAEL MACHADO DE LIMA" - CENE, QUE ATUAM JUNTO A ESTUDANTES COM NECESSIDADES EDUCACIONAIS ESPECIAIS.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4068/4068_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4068/4068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE RONDÔNIA - DER, LÚCIO MOSQUINI A RECUPERAÇÃO DO TRECHO QUE LIGA O DISTRITO DE UNIÃO BANDEIRANTES, MUNICÍPIO DE PORTO VELHO AO DISTRITO DE NOVA DIMENSÃO, MUNICÍPIO DE NOVA MAMORÉ, CONHECIDO TAMBÉM COMO "LINHA D" NUMA EXTENSÃO DE 100 KM.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4069/4069_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4069/4069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO A ESTADUALIZAÇÃO DA LINHA 630 TRECHO LOCALIZADO ENTRE OS DISTRITOS DE TARILÂNDIA E JARUARU NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4070/4070_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4070/4070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, A NECESSIDADE QUE SEJA ESTENDIDA O BENEFÍCIO DE AUXÍLIO TRANSPORTE AOS SERVIDORES DO ESTADO QUE PRESTAM SERVIÇOS NOS ÓRGÃOS DO ESTADO QUE PRESTAM SERVIÇOS NOS ÓRGÃOS DO ESTADO NO MUNICÍPIO DE MACHADINHO D'OESTE.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4071/4071_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4071/4071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE AQUISIÇÃO DE UM APARELHO DE RAIO-X, PARA ATENDER OS DISTRITOS DE SÃO DOMINGOS DO GUAPORÉ E FORTE PRÍNCIPE DA BEIRA E O MUNICÍPIO DE COSTA MARQUES,</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>MAURÃO DE CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4072/4072_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4072/4072_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO O ESTUDO DA POSSIBILIDADE DE IMPLANTAR NO ESTADO DE RONDÔNIA O EXERCÍCIO DA PROFISSÃO DE BOMBEIRO CIVIL, NOS TERMOS DA LEI FEDERAL Nº 11.901, DE 12 DE JANEIRO DE 2009.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4073/4073_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4073/4073_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SEDUC, A NECESSIDADE DA CONSTRUÇÃO DE UM POÇO ARTESIANO NA ESCOLA DE ENSINO FUNDAMENTAL ANTÔNIO FRANCISCO LISBOA NO ASSENTAMENTO P.A CEDRO JEQUITIBÁ, MUNICÍPIO DE MACHADINHO D'OESTE/RO.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4074/4074_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4074/4074_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SEDUC, A NECESSIDADE DA INSTALAÇÃO DE UMA BIBLIOTECA NA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO COSTA JÚNIOR, NO MUNICÍPIO DE GOVERNADOR JORGE TEIXEIRA-RO.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4101/4101_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4101/4101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO A NECESSIDADE QUE SEJA CONCEDIDO AOS SERVIDORES DA SEAGRI E A TODOS OS SERVIDORES À DISPOSIÇÃO DA IDARON, AUXÍLIO ALIMENTAÇÃO EQUIVALENTE AO QUE PERCEBEM OS SERVIDORES DA IDARON..</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4102/4102_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4102/4102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC, A NECESSIDADE DE CONSTRUÇÃO DE ESCOLAS ESTADUAIS PARA ETNIAS LOCALIZADAS NO MUNICÍPIO DE ALTA FLORESTA D'OESTE/RO.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DA EDUCAÇÃO DE 4 (QUATRO) ESCOLAS ESTADUAIS PARA AS ETNIAS LOCALIZADAS NO MUNICÍPIO DE ESPIGÃO D'OESTE/RO.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4104/4104_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4104/4104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DE EDUCAÇÃO - SEDUC, A NECESSIDADE DE CONSTRUÇÃO DE 2 (DUAS) ESCOLAS ESTADUAIS PARA ETNIAS LOCALIZADAS NO DISTRITO DE EXTREMA DE RONDÔNIA, MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4105/4105_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4105/4105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE EDUCAÇÃO - SEDUC, A NECESSIDADE DE CONSTRUÇÃO DE 5 (CINCO) ESCOLAS ESTADUAIS, PARA AS ETNIAS LOCALIZADAS NO MUNICÍPIO DE JI-PARANÁ/RO.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE EDUCACÇÃO - SEDUC, A NECESSIDADE DE CONSTRUÇÃO DE 01 (UMA) ESCOLA DA REDE ESTADUAL, PARA ETNIA LOCALIZADA NO MUNICÍPIO DE CACOAL/RO.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4107/4107_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4107/4107_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DE EDUCAÇÃO - SEDUC, A NECESSIDADE DE CONSTRUÇÃO DE 01 (UMA) ESCOLA DA REDE ESTADUAL PARA ETNIA LOCALIZADA NO MUNICÍPIO DE MIRANTE DA SERRA.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4108/4108_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4108/4108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A VIABILIZAÇÃO DE DOAÇÕES DE TERRENOS PARA QUE POSSAM SER CONSTRUÍDOS CENTROS DE REABILITAÇÕES PARA DEPENDENTES QUÍMICOS DO NOSSO ESTADO.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, A NECESSIDADE  DE CONSTRUÇÃO DE UMA QUADRA COBERTA PARA PRÁTICA ESPORTIVA NO PROJETO DE ASSENTAMENTO VERDE SERINGAL, NO MUNICÍPIO DE CORUMBIARA.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4110/4110_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4110/4110_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS, RODAGENS E TRANSPORTE, A NECESSIDADE DE ABERTURA DE 50 KM DE ESTRADA NO PROJETO DE ASSENTAMENTO VERDE SERINGAL, NO MUNICÍPIO DE CORUMBIARA.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS, RODAGENS E TRANSPORTE, A NECESSIDADE DE ESTADUALIZAR AS LINHAS 04, 05, 06, 07 E 08 NO PROJETO DE ASSENTAMENTO VERDE SERINGAL, NO MUNICÍPIO DE CORUMBIARA.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE CRIAÇÃO DE LINHAS DE CRÉDITO JUNTO AO BANCO DO POVO PARA FINANCIAMENTO DA AGRICULTURA E PECUÁRIA FAMILIAR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4113/4113_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4113/4113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA INSTALAÇÃO DE 01 (UMA) INDÚSTRIA FRIGORÍFICA DE BENEFICIAMENTO DE PEIXE NA REGIÃO CENTRAL DO ESTADO.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4114/4114_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4114/4114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A SECRETARIA DE JUSTIÇA (SEJUS) A NECESSIDADE DE CONTRATAÇÃO DOS REMANESCENTES DO CONCURSO PARA AGENTE PENITENCIÁRIO REALIZADO EM 2008.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4115/4115_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4115/4115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER LEGISLATIVO A NECESSIDADE DE INSTALAR UMA EXTENSÃO DA ESCOLA DO LEGISLATIVO, NO MUNICÍPIO DE ROLIM DE MOURA.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4116/4116_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4116/4116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE AQUISIÇÃO DE UMA AMBULÂNCIA PARA O DISTRITO DE EXTREMA, MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SESAU, A NECESSIDADE DA AQUISIÇÃO DE UMA AMBULÂNCIA PARA O DISTRITO DE UNIÃO BANDEIRANTE, MUNICÍPIO DE PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4119/4119_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4119/4119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SESAU, A NECESSIDADE DA AQUISIÇÃO DE UMA AMBULÂNCIA PARA O DISTRITO DE BOM FUTURO, MUNICÍPIO DE ARIQUEMES-RO.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4120/4120_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4120/4120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SESDEC, A NECESSIDADE DE QUE SEJA CHAMADA A TERCEIRA TURMA DE BOMBEIROS MILITAR APROVADOS EM CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4150/4150_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4150/4150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER LEGISLATIVO A NECESSIDADE DE INSTALAR UMA EXTENSÃO DA ESCOLA DO LEGISLATIVO NO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4151/4151_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4151/4151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER LEGISLATIVO A NECESSIDADE DE INSTALAR UMA EXTENSÃO DA ESCOLA DO LEGISLATIVO NO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4152/4152_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4152/4152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SESAU, A NECESSIDADE DA AQUISIÇÃO DE UMA AMBULÂNDIA PARA O DISTRITO DE COLINA VERDE, MUNICÍPIO DE GOVERNADOR JORGE TEIXEIRA-RO.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4153/4153_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4153/4153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A SEDUC SOBRE A NECESSIDADE DE REFORMA NA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO JOAQUIM PEREIRA DA ROCHA, DO MUNICÍPIO DE MACHADINHO D'OESTE/RO.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4154/4154_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4154/4154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA A AMPLIAÇÃO DAS DELEGACIAS ESPECIALIZADAS NA REPRESSÃO DOS CRIMES CONTRA MULHER, IDOSO, CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA A CONSTRUÇÃO DE BASES DA POLÍCIA MILITAR NOS BAIRROS DO MUNICÍPIO DE VILHENA PARA ESTRUTURAR O SISTEMA DE POLÍCIA COMUNITÁRIA.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE AQUISIÇÃO DE UM VEICULO PARA A E.M.E.F CLODOALDO SPLICIGO, MUNICÍPIO DE SÃO FRANCISCO DO GUAPORÉ/RO.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE AQUISIÇÃO DE UM VEÍCULO PARA A E.M..E.F JOÃO MELO ZEFERINO, MUNICÍPIO DE SÃO FRANCISCO DO GUAPORÉ/RO.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4158/4158_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4158/4158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA - SESDEC, A NECESSIDADE DE SE IMPLANTAR O NÚCLEO DA POLÍCIA TÉCNICA, NO MUNICÍPIO DE JI-PARANÁ/RO.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4159/4159_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4159/4159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA - SESDEC, A NECESSIDADE DE SE IMPLANTAR O NÚCLEO DA POLÍCIA TÉCNICA, NO MUNICÍPIO DE CACOAL/RO.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4160/4160_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4160/4160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA - SESDEC, A NECESSIDADE DE SE IMPLANTAR O NÚCLEO DA POLÍCIA TÉCNICA, NO MUNICÍPIO DE ROLIM DE MOURA/RO.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4161/4161_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4161/4161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA - SESDEC, A NECESSIDADE DE SE IMPLANTAR O NÚCLEO DA POLÍCIA TÉCNICA, NO MUNICÍPIO DE VILHENA.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4162/4162_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4162/4162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DEPARTAMENTO DE ESTRADA E RODAGENS E TRANSPORTES - DER, A NECESSIDADE EM ATENDER O MUNICÍPIO DE JI-PARANÁ, COM O PROJETO CANAL DA CIDADANIA.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4163/4163_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4163/4163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DEPARTAMENTO DE ESTRADA E RODAGENS E TRANSPORTES - DER, A NECESSIDADE EM ATENDER O MUNICÍPIO DE ARIQUEMES/RO, COM O PROJETO CANAL DA CIDADANIA.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4164/4164_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4164/4164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DEPARTAMENTO DE ESTRADA E RODAGENS E TRANSPORTES - DER, A NECESSIDADE EM ATENDER O MUNICÍPIO DE BURITIS/RO, COM O PROJETO CANAL DA CIDADANIA.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DEPARTAMENTO DE ESTRADA E RODAGENS E TRANSPORTES - DER, A NECESSIDADE EM ATENDER O MUNICÍPIO DE PORTO VELHO/RO, COM O PROJETO CANAL DA CIDADANIA.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4166/4166_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4166/4166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC, A NECESSIDADE QUE SEJA AGILIZADA AS OBRAS DE REFORMA DA ESCOLA ESTADUAL, MURILO BRAGA, NO MUNICÍPIO DE PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4167/4167_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4167/4167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC, A NECESSIDADE DE SE AGILIZAR AS OBRAS DE REFORMA DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO (E.E.E.F.M)BRASÍLIA, LOCALIZADA NA COMUNIDADE MEU PEDACINHO DE CHÃO, PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4168/4168_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4168/4168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DE EDUCAÇÃO - SEDUC, A NECESSIDADE DE QUE SEJA CONSTRUÍDO 01 (UM) REFEITÓRIO, NA E.E.E FUNDAMENTAL E MÉDIO, "PROFESSOR DANIEL NERY DA SILVA", EM PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4169/4169_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4169/4169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO A NECESSIDADE DE VIABILIZAR CONVÊNIO COM A PREFEITURA DE ALTA FLORESTA D'OESTE, PARA AQUISIÇÃO DE UMA BALSA PARA ATENDER OS MORADORES DO DISTRITO DE ROLIM DE MOURA DO GUAPORÉ.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4170/4170_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4170/4170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DA SAÚDE, A NECESSIDADE DE VIABILIZAR CONVÊNIO COM O HOSPITAL SÃO DANIEL COMBONI, NO MUNICÍPIO DE CACOAL/RO.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4171/4171_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4171/4171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DE EDUCAÇÃO - SEDUC, A NECESSIDADE DE QUE SEJA IMPLANTADO O ENSINO MÉDIO NAS ESCOLAS INDÍGENAS, NOS MUNICÍPIOS DE ESTADO, QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4172/4172_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4172/4172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DE EDUCAÇÃO - SEDUC, A NECESSIDADE DE CONSTRUÇÃO DE 3 (TRÊS) ESCOLAS ESTADUAIS PARA ETNIAS LOCALIZADAS NO MUNICÍPIO DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4173/4173_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4173/4173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE ESTRADAS E RODAGENS E TRANSPORTES - DER, A NECESSIDADE DE VIABILIZAR CONVÊNIO COM O DEPARTAMENTO NACIONAL DE INFRAESTRUTURA - DNIT, PARA QUE SEJA CONSTRUÍDO "UM" (01) TREVO NA BR-364-KM 805, COM A LINHA 101 QUE DÁ ACESSO DISTRITO DE UNIÃO BANDEIRANTES, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4174/4174_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4174/4174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS E RODAGENS E TRANSPORTES - DER, A NECESSIDADE DE QUE SEJA REALIZADO OS SERVIÇOS DE ELIMINAÇÃO DO MORRO DO SERRA DO PÉ DE GALINHA, NA LINHA 31 DE MARÇO, QUE DÁ ACESSO A UNIÃO BANDEIRANTES, MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4175/4175_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4175/4175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS E RODAGENS E TRANSPORTES - DER, A NECESSIDADE DE QUE SEJAM ATENDIDAS PELO PROJETO "ESTRADÃO", OS MUNICÍPIOS DE VILHENA, COLORADO, CEREJEIRAS, CABIXI E CORUMBIARA, NO CONE SUL DO ESTADO/RO.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS E RODAGENS E TRANSPORTES - DER, A NECESSIDADE  DOS SERVIÇOS DO PROJETO ESTRADÃO, PARA REGIÃO DE ALVORADA E MUNICÍPIOS DA RO-429 EM RONDÔNIA.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS E RODAGENS E TRANSPORTES - DER, A NECESSIDADE DOS SERVIÇOS, ALARGAMENTO, ENCASCALHAMENTO, PATROLAMENTO E SINALIZAÇÃO DAS LINHAS DO CONTRA,LINHA DO FERRUGEM E LINHÃO, NO DISTRITO DE UNIÃO BANDEIRANTES, MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS E RODAGENS E TRANSPORTES - DER, A NECESSIDADE DE RECUPERAÇÃO, PATROLAMENTO, ENCASCALHAMENTO, ABERTURA LATERAL E SINALIZAÇÃO, DA RO-370, MAIS CONHECIDA COMO RODOVIA DO BOI OU ESTRADA DO PROGRESSO, QUE LIGA A ZONA DA MATA AO CONE SUL DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4179/4179_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4179/4179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA  A ELETROBRÁS, DISTRIBUIÇÃO RONDÔNIA, A NECESSIDADE DE QUE SEJA FEITA A EXPANSÃO DA REDE DE ENERGIA ELÉTRICA PARA A VILA TRIANGULO, NA ÁREA URBANA DO DISTRITO DE UNIÃO BANDEIRANTES, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4180/4180_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4180/4180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA - CAERD, A NECESSIDADE  DE IMPLANTAR O SISTEMA DE CAPACITAÇÃO D'ÁGUA, NO DISTRITO DE NOVA CALIFÓRNIA NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4181/4181_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4181/4181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER, A NECESSIDADE DE QUE SEJA AGILIZADA A ABERTURA, EXECUÇÃO E ASFALTAMENTO DA RO-EXPRESSO PORTO, NO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4183/4183_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4183/4183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DE ESTADO DE SAÚDE - SESAU, A NECESSIDADE DE VIABILIZAR CONVÊNIO COM A PREFEITURA MUNICIPAL DE SANTA LUZIA D'OESTE, AFIM DE QUE SEJA CONSEGUIDO RECURSOS PARA BLOQUETEAMENTO DO PÁTIO DA UNIDADE DE SAÚDE DAQUELE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4182/4182_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4182/4182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS DE RODAGENS E TRANSPORTES - DER, A NECESSIDADE DE QUE SEJAM CONTEMPLADOS COM O "PROJETO ASFALTO BOM", OS MUNICÍPIOS DE VILHENA, COLORADO E CABIXI, NO CONE SUL DO ESTADO/RO.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4197/4197_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4197/4197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA CONSTRUÇÃO DE UMA NOVA PONTE NA LINHA 628 DO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4198/4198_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4198/4198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA REESTRUTURAÇÃO DAS INSTALAÇÕES DO POSTO FISCAL DO MUNICÍPIO DE CANDEIAS DO JAMARI.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4216/4216_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4216/4216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE VIABILIZAR A INCLUSÃO DO MUNICÍPIO DE MINISTRO ANDREAZZA NO PROGRAMA "ÁGUA PRODUTIVA".</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4217/4217_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4217/4217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL A NECESSIDADE DE INSTALAÇÃO DE UMA UNIDADE DO BANCO DO POVO NA PONTA DO ABUNÃ, LOCALIZADA NO DISTRITO DE EXTREMA, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4218/4218_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4218/4218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL A NECESSIDADE DE INSTALAÇÃO DE UM POSTO POLICIAL NA RUA PRINCESA ISABEL, BAIRRO AREAL, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4219/4219_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4219/4219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA PARA A EMATER/RO, PARA QUE COLOQUE UM TRATOR DE PNEU A DISPOSIÇÃO DO DISTRITO DE NAZARÉ, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4220/4220_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4220/4220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA PARA A EMATER/RO, PARA QUE COLOQUE UM TRATOR DE PNEU A DISPOSIÇÃO DO DISTRITO DE SÃO CARLOS, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4221/4221_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4221/4221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, COM CÓPIA PARA A EMATER/RO, PARA QUE COLOQUE UM TRATOR DE PNEU A DISPOSIÇÃO DA LOCALIDADE DE BOA VITÓRIA, DISTRITO DE NAZARÉ, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4222/4222_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4222/4222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER LEGISLATIVO A NECESSIDADE DE INSTALAR UMA EXTENSÃO DA ESCOLA DO LEGISLATIVO NO MUNICÍPIO DE OURO PRETO D'OESTE.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4223/4223_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4223/4223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER LEGISLATIVO A NECESSIDADE DE INSTALAR UMA EXTENSÃO DA ESCOLA DO LEGISLATIVO NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4224/4224_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4224/4224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE VIABILIZAR A AMPLIAÇÃO DA E.E.E.F.M PROFESSORA ANTÔNIA VIEIRA FROTA, DO DISTRITO DE EXTREMA, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4225/4225_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4225/4225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA A SEDUC, COM CONSTRUÇÃO DE UMA QUADRA DE ESPORTE COBERTA, ESCOLA DE ENSINO MÉDIO JOSINO BRITO EM CACOAL.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4226/4226_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4226/4226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, A NECESSIDADE DA INSTALAÇÃO DE UMA AGÊNCIA DO PROCON, NO MUNICÍPIO DE JARU-RO.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4227/4227_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4227/4227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO A INSTALAÇÃO DE UM POSTO DA POLÍCIA MILITAR, NO SUBDISTRITO DE JARU-WAURU NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4279/4279_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4279/4279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO A NECESSIDADE DA CONSTRUÇÃO DE 01 (UMA) PONTE EM ALVENARIA, NA LINHA 3, MINERAÇÃO, SOBRE O RIO CANECO, NA COMUNIDADE DE NOSSA SENHORA DE APARECIDA, NO MUNICÍPIO DE MINISTRO ANDREAZZA.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4275/4275_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4275/4275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA A CONTINUAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA MARECHAL RONDON ATÉ A NOVA UNIDADE PRISIONAL DE VILHENA.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4276/4276_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4276/4276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA A CONSTRUÇÃO DE UM POSTO DE ATENDIMENTO DA IDARON NO DISTRITO DE NOVA CONQUISTA, NO MUNICÍPIO DE VILHENA.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4277/4277_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4277/4277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A ESTADUALIZAÇÃO DA LINHA C-85, LIGANDO ALTO PARAÍSO A RIO PARDO, COM EXTENSÃO DE APROXIMADAMENTE 80 KM.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4278/4278_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4278/4278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE REFORMAR E AMPLIAR O PRÉDIO DA 1ª DELEGACIA DE POLÍCIA CIVIL DO MUNICÍPIO DE ALVORADA DO OESTE/RO.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4264/4264_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4264/4264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL A NECESSIDADE DE INSTALAÇÃO DE SISTEMA DE DISTRIBUIÇÃO DE ÁGUA NA PONTA DO ABUNÃ, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4265/4265_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4265/4265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL A CONSTRUÇÃO DE 10 SALAS NA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL LUIZ SOARES DE CÁSSIA, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4266/4266_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4266/4266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL A NECESSIDADE DE SE INSTITUIR PROGRAMA DE PARCELAMENTO DE DÉBITOS REFERENTE À INADIMPLÊNCIA DO IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES - IPVA - NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4267/4267_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4267/4267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, A NECESSIDADE DE ATRIBUIÇÃO DE ADICIONAL DE PERICULOSIDADE A TODOS OS PROFISSIONAIS QUE ATUAM NOS PRESÍDIOS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4268/4268_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4268/4268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, A NECESSIDADE DE CONSTRUÇÃO DE UM MURO DE ARRIMO PARA CONTER O AVANÇO DO BARRANCO NO DISTRITO DE CALAMA, LOCALIZADO NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4269/4269_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4269/4269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE IMPLANTAÇÃO DE UM POSTO AVANÇADO DO IDARON NO DISTRITO DE VILA BOSCO, MUNICÍPIO DE ALTO ALEGRE DOS PARECIS.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4270/4270_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4270/4270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE IMPLANTAÇÃO DE UM POSTO AVANÇADO DO IDARON NO DISTRITO DE FLOR DA SERRA, MUNICÍPIO DE ALTO ALEGRE DOS PARECIS.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4271/4271_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4271/4271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE REFORMA NAS INSTALAÇÕES ELÉTRICAS DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO JOAQUIM DE LIMA AVELINO DO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4272/4272_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4272/4272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE REFORMA NAS INSTALAÇÕES ELÉTRICAS DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO MONTEIRO LOBATO NO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4273/4273_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4273/4273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE REFORMA NAS INSTALAÇÕES ELÉTRICAS DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO RAIMUNDO CANTANHÊDE DO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4274/4274_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4274/4274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE REFORMA NAS INSTALAÇÕES FÍSICAS DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO JOAQUIM DE LIMA AVELINO DO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4300/4300_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4300/4300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CONFÚCIO MOURA, COM CÓPIA AO SER, A NECESSIDADE URGENTE DA RECUPERAÇÃO DO RAMAL EXISTENTE QUE LIGA A COMUNIDADE DO DISTRITO DE SÃO CARLOS À COMUNIDADE DA RESERVA DO LAGO CUNIÃ.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4301/4301_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4301/4301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE PROPOR AO LEGISLATIVO ESTADUAL PROJETO DE LEI REGULAMENTANDO O PAGAMENTO DE GRATIFICAÇÕES AOS SERVIDORES TRANSPOSTOS PARA O QUADRO DO EX-TERRITÓRIO FEDERAL DE RONDÔNIA, CONSOANTE A EC 60/2009, A SERVIÇO DO GOVERNO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4302/4302_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4302/4302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA/DER, A NECESSIDADE DE QUE SEJA FEITO CONVÊNIO COM A PREFEITURA DO MUNICÍPIO DE ROLIM DE MOURA, A FIM DE VIABILIZAR O ASFALTAMENTO DA PISTA DO AEROPORTO DE ROLIM DE MOURA.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4327/4327_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4327/4327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CONFÚCIO MOURA A AMPLIAÇÃO DA BIBLIOTECA NA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO "DOM PEDRO I", NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4328/4328_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4328/4328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CONFÚCIO MOURA A CONSTRUÇÃO DE QUADRA POLIESPORTIVA COBERTA NA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO "DOM PEDRO I, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA A ESTADUALIZAÇÃO DA LINHA 45, QUE LIGA A BR 364 AO DISTRITO DE NOVA SAMUEL NO MUNICÍPIO DE CANDEIAS DO JAMARI.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4330/4330_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4330/4330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, A NECESSIDADE DE INSTALAÇÃO DE UM ESCRITÓRIO LOCAL DA EMATER/RO NO DISTRITO DE MIGRANTINÓPOLIS, NO MUNICÍPIO DE NOVO HORIZONTE/RO.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4331/4331_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4331/4331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES - DER, A ESTADUALIZAÇÃO E O ASFALTAMENTO INICIANDO NA LINHA "CAPA 4" ATÉ A LINHA 110 PERFAZENDO UM TOTAL DE MAIS OU MENOS 45 KM NO MUNICÍPIO DE PARECIS.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4332/4332_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4332/4332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A NECESSIDADE DE IMPLANTAÇÃO DE 05 (CINCO) SALAS DE AULA NA ESCOLA MUNICIPAL PROFESSORA EDILCE DOS SANTOS FREITAS, NO MUNICÍPIO DE JI-PARANÁ-RO.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA NA FORMA REGIMENTAL AO GOVERNADOR DO ESTADO DE RONDÔNIA A IMPLANTAÇÃO DO BANCO DO POVO NO MUNICÍPIO DE SANTA LUZIA D' OESTE PARA PRESTAR AJUDA TÉCNICA E FINANCEIRA NA IMPLANTAÇÃO DE PEQUENOS PROJETOS ATENDENDO A TODA POPULAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4356/4356_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4356/4356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA REGULARIZAÇÃO CADASTRAL E DE DÉBITOS DA FROTA DE VEÍCULOS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4357/4357_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4357/4357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER NECESSIDADE DA RECUPERAÇÃO DA RO 140 DO MUNICÍPIO DE CACAULÂNDIA ATÉ O DISTRITO DE COLINA VERDE.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4358/4358_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4358/4358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER NECESSIDADE DA INSTALAÇÃO DE UM ATERRO NA CABECEIRA DA PONTE DO RIO CANDEIAS LC18, DIVISA DOS MUNICÍPIOS DE CAMPO NOVO E BURITIS - RO.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4359/4359_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4359/4359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CONFÚCIO MOURA, A NECESSIDADE URGENTE DE ESTADUALIZAR A ESTRADA QUE LIGA O DISTRITO DE COLINA VERDE, NO MUNICÍPIO DE GOVERNADOR JORGE TEIXEIRA AO MUNICÍPIO DE MONTENEGRO.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4360/4360_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4360/4360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA A NECESSIDADE DA INSTALAÇÃO DE DUAS UNIDADES DE PRONTO ATENDIMENTO (UPAS) NO MUNICÍPIO DE VILHENA.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4361/4361_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4361/4361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER LEGISLATIVO DO ESTADO DE RONDÔNIA A NECESSIDADE DA INSTALAÇÃO DE UMA EXTENSÃO DA ESCOLA DO LEGISLATIVO NO MUNICÍPIO DE VILHENA.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA O DER, A INSTALAÇÃO DE SINALIZAÇÃO DE TRÂNSITO VERTICAL E HORIZONTAL NA RO 471.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA REALIZADA A PAVIMENTAÇÃO ASFÁLTICA PELO PROGRAMA ESTRADÃO NA RO - 133 NO TRECHO QUE LIGA MACHADINHO D'OESTE A CUJUBIM.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4386/4386_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4386/4386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE QUANDO DA ESTADUALIZAÇÃO DA LINHA 24, NO MUNICÍPIO DE OURO PRETO DO OESTE, QUE A MESMA SEJA ESTADUALIZADA COMO RO - 011.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4387/4387_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4387/4387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA ESTADUAL DE SAÚDE COM CÓPIA AO PODER EXECUTIVO A NECESSIDADE DE AQUISIÇÃO DE AMBULÂNCIAS EQUIPADAS PARA ATENDER AOS MUNICÍPIOS DE SANTA LUZIA D'OESTE, SÃO MIGUEL DO GUAPORÉ E GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4388/4388_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4388/4388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA O DER, A INSTALAÇÃO DE REDUTORES DE VELOCIDADES (QUEBRAS MOLAS E SONORIZADORES) NA RO 383.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO O ASFALTAMENTO DA RO - 470 DO KM 02 AO 04, SENTIDO VALE DO PARAÍSO, NO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO A NECESSIDADE DE CONSTRUIR UM HOSPITAL NO MUNICÍPIO DE SERINGUEIRAS.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4397/4397_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4397/4397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, DR. CONFÚCIO MOURA, QUE SEJA ENCAMINHADO A ESTE PODER LEGISLATIVO MENSAGEM COM PROJETO DE LEI SOBRE IMPLANTAÇÃO DE HORÁRIO CORRIDO EM CARÁTER EXCEPCIONAL PARA OS PROFISSIONAIS EM EXERCÍCIO DE DOCÊNCIA NA ESCOLA ESTADUAL DE EDUCAÇÃO ESPECIAL ABNAEL MACHADO DE LIMA - CENE.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4398/4398_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4398/4398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE RONDÔNIA A ESTADUALIZAÇÃO DA LINHA 58, TRECHO QUE COMPREENDE O MUNICÍPIO DE URUPÁ AO NÚCLEO DE NOVA ALIANÇA E DESTE AO MUNICÍPIO DE MIRANTE DA SERRA.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4399/4399_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4399/4399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CONSTRUÇÃO DA DELEGACIA DA MULHER, NO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4400/4400_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4400/4400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA CONSTRUÇÃO DE UMA NOVA SEDE REGIONAL DA SEDAM NO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA A SESDEC, A NECESSIDADE DE 01 SERVIDOR NA ESPECIALIDADE DE MÉDICO LEGISTA PARA O MUNICÍPIO DE MACHADINHO D'OESTE.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4436/4436_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4436/4436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO COM CÓPIA AO DIRETOR DO DER À NECESSIDADE DE CONSTRUÇÃO DE UMA PONTE SOBRE O RIO JAMARI NA LINHA 45 QUE LIGA A VILA NOVA SAMUEL, PROJETO JEQUITIBÁ, MUNICÍPIO DE CANDEIAS DO JAMARI.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4437/4437_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4437/4437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA AO DER NECESSIDADE DA ABERTURA DA ESTRADA NO TRAVESSÃO B-18 ENTRE AS LINHAS C-60 A C-55 NO MUNICÍPIO DE ARIQUEMES-RO.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DO DEPARTAMENTO DE ESTRADAS E RODAGENS DO ESTADO DE RONDÔNIA, A CONSTRUÇÃO DA PONTE SOBRE O RIO MUQUI LOCALIZADO NA 4ª LINHA, QUE LIGA O MUNICÍPIO DE PRESIDENTE MÉDICI AOS MUNICÍPIOS DE CASTANHEIRAS E NOVA BRASILÂNDIA.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4439/4439_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4439/4439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO A ESTADUALIZAÇÃO DA LINHA UNIÃO NO TRECHO DE 44 KM COMPREENDIDOS ENTRE O MUNICÍPIO DE BURITIS ATÉ O DISTRITO DE RIO BRANCO, MUNICÍPIO DE CAMPO NOVO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4440/4440_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4440/4440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SECRETARIA DE ESTADO DA EDUCAÇÃO A CLIMATIZAÇÃO DAS SALAS DE AULAS DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO "PAULO FREIRE", MUNICÍPIO DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4441/4441_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4441/4441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SECRETARIA DE ESTADO DA EDUCAÇÃO A CLIMATIZAÇÃO DAS SALAS DE AULAS E FINALIZAÇÃO DA OBRA E EQUIPAMENTOS DA SALA DE INFORMÁTICA DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL "JOÃO FRANCISCO CORREIA", MUNICÍPIO DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4442/4442_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4442/4442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CONFÚCIO MOURA, COM CÓPIA AO DER, A NECESSIDADE URGENTE DE LIMPEZA E ENCASCALHAMENTO NO PROJETO DO ASSENTAMENTO RIO ALTO NA LINHA C-46, NO MUNICÍPIO DE BURITIS.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4443/4443_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4443/4443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CONFÚCIO MOURA, COM CÓPIA AO DER, A NECESSIDADE URGENTE DE LIMPEZA E ENCASCALHAMENTO NO PROJETO DO ASSENTAMENTO RIO ALTO NA LINHA C-44, NO MUNICÍPIO DE BURITIS.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4444/4444_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4444/4444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CONFÚCIO MOURA, COM CÓPIA AO DER, A NECESSIDADE URGENTE DE LIMPEZA E ENCASCALHAMENTO NO PROJETO DO ASSENTAMENTO RIO ALTO NA LINHA C-42, NO MUNICÍPIO DE BURITIS.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4445/4445_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4445/4445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, COM CÓPIA PARA O DER, A CONSTRUÇÃO DE UMA PONTE SOBRE O RIO RIBEIRÃO NA RO 387 (ESTRADA DO PARARANA)NO MUNICÍPIO DE ESPIGÃO DO OESTE.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4446/4446_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4446/4446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO COM CÓPIA PARA O DER, AS INSTALAÇÕES DE GALERIAS DE CONCRETO PARA ESCOAMENTO DE ÁGUAS FLUVIAIS E BUEIROS TUBULARES DE CONCRETO NA RO 495 NO TRECHO QUE VAI DA CIDADE DE PARECIS ATÉ A RO 494, E NA RO 494 ATÉ A CIDADE DE PRIMAVEIRA DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, COM CÓPIA A SECRETARIA DO ESTADO E SEGURANÇA, DEFESA E CIDADANIA - SESDEC, QUE SEJA IMPLANTADO UM POSTO NO DISTRITO DE PALMARES NO MUNICÍPIO DE THEOBROMA  -RO.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4448/4448_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4448/4448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA A INSTALAÇÃO DE CLIMATIZADORES DE AR NA ESCOLA ESTADUAL TANCREDO DE ALMEIDA NEVES LOCALIZADA NO MUNICÍPIO DE CEREJEIRAS.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4449/4449_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4449/4449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA A INSTALAÇÃO DE CLIMATIZADORES DE AR NA ESCOLA ESTADUAL GOVERNADOR JERÔMINO GARCIA SANTANA LOCALIZADA NO MUNICÍPIO DE CEREJEIRAS.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA A INSTALAÇÃO DE CLIMATIZADORES DE AR NA ESCOLA ESTADUAL CORONEL JORGE TEIXEIRA DE OLIVEIRA LOCALIZADA NO MUNICÍPIO DE CEREJEIAS.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA A INSTALAÇÃO DE CLIMATIZADORES DE AR NA ESCOLA ESTADUAL PROF, LUIZ DE PAULA ASSIS LOCALIZADA NO MUNICÍPIO DE VILHENA.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4452/4452_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4452/4452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA A INSTALAÇÃO DE CLIMATIZADORES DE AR NA ESCOLA ESTADUAL MARIA ARLETE TOLEDO LOCALIZADA NO MUNICÍPIO DE VILHENA.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4458/4458_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4458/4458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE RONDÔNIA A INSTALAÇÃO DE CLIMATIZADORES DE AR NO CENTRO ESTADUAL DE EDUCAÇÃO DE JOVENSE ADULTOS CEEJA LOCALIZADO NO MUNICÍPIO DE VILHENA.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4453/4453_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4453/4453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UMA UNIDADE DO CORPO DE BOMBEIRO NO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4454/4454_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4454/4454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE CONSTRUIR UMA UNIDADE DE PRONTO ATENDIMENTO - UPA NO BAIRRO NACIONAL, PORTO VELHO.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4455/4455_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4455/4455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, O RECAPEAMENTO ASFÁLTICO NO BAIRRO NACIONAL, PORTO VELHO.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4456/4456_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4456/4456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GOVERNADOR DO ESTADO DE RONDÔNIA, A NECESSIDADE DE UM POSTO POLICIAL E 02 (DUAS) VIATURAS NO BAIRRO NACIONAL, PORTO VELHO.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4457/4457_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4457/4457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A DOAÇÃO DE ÁREAS DO LOTEAMENTO JARDIM, LOTEAMENTO NOVO HORIZONTE E LOTE 05 DA GLEBA 15, LOCALIZADOS NO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4459/4459_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4459/4459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, A NECESSIDADE DE INSTALAÇÃO DE UMA UNIDADE DO CORPO DE BOMBEIROS NO MUNICÍPIO DE CHUPINGUAIA-RO.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA CRIAÇÃO DE UM PROGRAMA DE PARCELAMENTO DOS IPVA'S EM ATRASO NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR LÚCIO MOSQUINI - DIRETOR DO DER QUE VIABILIZE A RECUPERAÇÃO DA LINHA 634, APÓS A SERRA LOCALIZADA ENTRE A LINHA 60 E 64 NO MUNICÍPIO DE MIRANTE DA SERRA.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4462/4462_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4462/4462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CONCEDER AUXÍLIO-TRANSPORTE AOS SERVIDORES PÚBLICOS LOTADOS NA REPRESENTAÇÃO DE ENSINO DA SEDUC NO MUNICÍPIO DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO A NECESSIDADE DA CONSTRUÇÃO DE UMA ESCOLA ESTADUAL DE NÍVEL MÉDIO, NA COMUNIDADE DA COMARA, ESTRADA DO PALHETA NO MUNICÍPIO DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4464/4464_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4464/4464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CONFÚCIO MOURA, COM CÓPIA AO DER, A NECESSIDADE URGENTE DE LIMPEZA E ENCASCALHAMENTO NA ESTRADA PRINCIPAL B-40 E VICINAIS NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, DR. CONFÚCIO MOURA A REFORMA NA ESTRUTURA DO PRÉDIO DO PRESÍDIO FEMININO DO MUNICÍPIO DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4521/4521_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4521/4521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DER NECESSIDADE DA ABERTURA DE UMA RESIDÊNCIA DO DER NO MUNICÍPIO DE BURITIS-RO.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4527/4527_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4527/4527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, A NECESSIDADE QUE SE COBRE DO GRUPO MEGA ENERGIA EMPRESA ESTA QUE ESTÁ INSTALANDO UMA CENTRAL ELÉTRICA (PCH) SANTA CRUZ, PARA QUE SE FAÇA NOVAS PONTES NOS LOCAIS QUE SERÃO AFETADOS, E GARANTINDO A SUA SEGURANÇA PARA O VERÃO E O INVERNO.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/</t>
+    <t>http://sapl.al.ro.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">SUSTA O DECRETO Nº 16.896, DE 04 DE JULHO DE 2012, DO PODER EXECUTIVO. </t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3452/3452_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3452/3452_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR "IRANI RODRIGUES ROSIQUE".</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3519/3519_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3519/3519_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR JULIO CESAR RIOS JÚNIOR.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3520/3520_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3520/3520_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR ANTONIO FRANCELINO DOS SANTOS.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3521/3521_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3521/3521_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR LUIS CARLOS DE ALMEIDA HORA.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3559/3559_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3559/3559_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A MEDALHA DE MÉRITO "PIONEIRO DE RONDÔNIA", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3571/3571_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3571/3571_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃ DO ESTADO DE RONDÔNIA A SENHORA ILDA DA CONCEIÇÃO SALVATICO.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3615/3615_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3615/3615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUSTA O ANDAMENTO DE AÇÃO PENAL CONTRA O DEPUTADO NEODI._x000D_
 </t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3613/3613_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3613/3613_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSTA O ANDAMENTO DE AÇÃO PENAL CONTRA O DEPUTADO MAURÃO DE CARVALHO.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3619/3619_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3619/3619_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO TENENTE CORONEL JUARES MARCONATTO DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3620/3620_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3620/3620_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO SARGENTO PAULO SERGIO FIGUEIREDO DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3644/3644_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3644/3644_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO MAJOR PM LUIZ CESAR VIVI.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3645/3645_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3645/3645_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO TENENTE-CORONEL DA POLÍCIA MILITAR MARCOS JOSÉ ROCHA DOS SANTOS.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3646/3646_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3646/3646_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE  MEDALHA DO MÉRITO LEGISLATIVO A SENHORA MARINETE OLIVEIRA DE ANDRADE.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3680/3680_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3680/3680_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSPENDE A EXECUÇÃO DO § 11 DO ARTIGO 24 DA CONSTITUIÇÃO ESTADUAL E DÁ NOVA REDAÇÃO AO ARTIGO 1° DO DECRETO LEGISLATIVO N° 416, DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>MARCOS DONADON</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3687/3687_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3687/3687_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO SARGENTO BM FRANCISCO MARCONE.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3736/3736_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3736/3736_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO PROFESSOR PADRE ZENILDO GOMES DA SILVA.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3735/3735_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3735/3735_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR EDSON MODRO.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3779/3779_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3779/3779_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO TENENTE CORONEL JOSÉ HÉLIO CYSNEIROS PACHA DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3830/3830_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3830/3830_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO AGENTE DE POLÍCIA TOME DA COSTA FILHO.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3831/3831_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3831/3831_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR LUIS BERNARDI.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3905/3905_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3905/3905_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR JOSÉ ROMÃO GRANDE.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3906/3906_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3906/3906_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR ANTÔNIO BARBOSA DA SILVA.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3974/3974_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3974/3974_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO SENHOR MARCELO SILVA DOS SANTOS.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3975/3975_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3975/3975_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO 2º TEN PM QOA, MARCOS GONÇALVES.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3976/3976_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3976/3976_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO SENHOR LEONILDO NERY RODRIGUES.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3977/3977_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3977/3977_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO A SENHORA VIRNA VALÉRIA DE PAULA RIBEIRO.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3978/3978_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3978/3978_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO 3º SGT/PM, LAÉRCIO FERRAZ DE SOUZA.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4049/4049_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4049/4049_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSTA O DECRETO Nº 16.896,D E 04 DE JULHO DE 2012, DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4098/4098_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4098/4098_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO SENHOR LIOBERTO UBIRAJARA CAETANO DE SOUZA.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4099/4099_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4099/4099_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSPENDE A EXECUÇÃO DA LEI Nº 2.439, DE 31 DE MARÇO DE 2011.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4215/4215_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4215/4215_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO (IN MEMORIAM) E EX-DEPUTADA FEDERAL E JORNALISTA RITA FURTADO</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4214/4214_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4214/4214_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR RÔMULO VILLAR FURTADO.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4231/4231_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4231/4231_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONHCEDE TITULO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR DR. MINISTRO APOSENTADO DO SUPREMO TRIBUNAL DE JUSTIÇA, JOSÉ AUGUSTO DELGADO.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4249/4249_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4249/4249_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE "HONRA AO MÉRITO" A PROFESSORA ÚRSULA DEPEIZA MALONEY.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4256/4256_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4256/4256_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR WILSON EVARISTO.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO SOLDADO PM HERMERSON DOS SANTOS FERREIRA.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO CABO PM DIÓGENES PEREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO CAPITÃO PM-ALEXANDRE FARIA GONZAGA.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO CABO PM OLIVÉRIO DE SOUZA MAIA.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO TENENTE CORONEL PM VANDERLEY DA COSTA.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO CORONEL PM FERNANDO LUÍS BRUM PRETTZ.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE "HONRA AO MÉRITO" AO SENHOR DOMINGOS ANASTÁCIO PINHEIRO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4520/4520_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4520/4520_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR JOSÉ MILTON DE ANDRADE RIOS.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO E ACRESCENTA DISPOSITIVOS ÀS LEI COMPLEMENTARES NºS 338 E 432 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO QUADRO DE PESSOAL ADMINISTRATIVO DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3407/3407_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3407/3407_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2°- A DA LEI COMPLEMENTAR N° 326, DE 10 DE NOVEMBRO DE 2005, QUE INSTITUI O GABINETE DA LIDERANÇA DO GOVERNO NA ESTRUTURA DA ASSEMBLÉIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3411/3411_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3411/3411_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I, II E III, DA LEI COMPLEMENTAR N° 518, DE 30 DE JUNHO DE 2010.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3413/3413_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3413/3413_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO ESTADUAL DE DESENVOLVIMENTO E FORTALECIMENTO DA AGRICULTURA FAMILIAR - FEDAF; E DEMAIS MECANISMOS E INSTRUMENTOS RELATIVOS À POLÍTICA DE INCENTIVO FINANCEIRO E APOIO AO DESENVOLVIMENTO DOS AGRICULTORES FAMILIARES RESIDENTES NOS MUNCÍPIOS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3414/3414_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3414/3414_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES CONSTANTES NO ANEXO II, DA LEI COMPLEMENTAR N° 224, DE 4 DE JANEIRO DE 2000, ALTERADA PELA LEI COMPLEMENTAR N° 619, DE 26 DE MAIO DE 2011.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Ministério Público</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3433/3433_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3433/3433_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS VENCIMENTOS DOS SERVIDORES DO MINISTÉRIO  PÚBLICO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3479/3479_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3479/3479_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO  E REVOGA DISPOSITIVOS DA LEI COMPLEMETAR N° 326, DE 10 DE NOVEMBRO DE DE 2005, QUE TRATAM DE CARGOS DE PROVIMENTO EM COMISSÃO.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3516/3516_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3516/3516_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE E CRIA CARGOS DE DIREÇÃO SUPERIOR NA ORGANIZAÇÃO ADMINISTRATIVA DO PODER EXECUTIVO ESTADUAL.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3540/3540_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3540/3540_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 543, DE 21 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>Defensoria Pública do Estado</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3541/3541_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3541/3541_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA DE VERBA DE REPRESENTAÇÃO DOS DEFENSORES PÚBLICOS OCUPANTES DE CARGOS E FUNÇÕES DE DIREÇÃO E COORDENAÇÃO, NA DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3635/3635_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3635/3635_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA SUPERIOR DE CONTAS CONSELHEIRO JOSÉ RENATO DE FROTA UCHÔA - ESCON, VINCULADA AO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3636/3636_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3636/3636_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS COMPLEMENTARES 307, DE 1° DE OUTUBRO DE 2004; 399, DE 7 DE DEZEMBARO DE 2007: E 645, DE 20 DE DEZEMBRO DE 2011, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3650/3650_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3650/3650_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 558, DE 03 DE MARÇO DE 2010.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3649/3649_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3649/3649_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA, ALTERA E REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR N° 326, DE 10 DE NOVEMBRO DE 2005, PARA AUTORIZAR A INSTALAÇÃO DE EXTENSÕES DA ESCOLA DO LEGISLATIVO E CONSIGNAÇÕES FACULTATIVAS EM FOLHA DE PAGAMENTO DA ASSEMBLÉIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3657/3657_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3657/3657_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SISTEMA ESTADUAL DE DEFESA DO CONSUMIDOR - SISDEC, O CONSELHO ESTADUAL DE DEFESA DO CONSUMIDOR - CONDECON, A COORDENADORIA DO PROGRAMA ESTADUAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - PROCON/RO E A COMISSÃO ESTADUAL PERMANENTE DE NORMATIZAÇÃO - CEPN.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3655/3655_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3655/3655_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE DISPOSITIVO DA LEI COMPLEMENTAR N° 499, DE 10 DE MARÇO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3707/3707_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3707/3707_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA ESTRUTURA NA ORGANIZAÇÃO ADMINISTRATIVA DO PODER EXECUTIVO ESTADUAL, OBJETO DA LEI COMPLEMENTAR N° 224,  DE 4 DE 2000 E SUAS ALTERAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3771/3771_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3771/3771_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÕES DOS SERVIDORES DA AGÊNCIA DE DEFESA SANITÁRIA AGROSSILVOPASTORIL DO ESTADO DE RONDÔNIA - IDARON.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3772/3772_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3772/3772_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA E DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI COMPLEMENTAR N° 620, DE 20 DE JUNHO DE 2011.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3773/3773_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3773/3773_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA NOMENCLATURA DAS REPRESENTAÇÕES DE ENSINO - REN'S,  INTITUI OS NÚCLEOS DE APOIO ÀS COORDENADORIAS REGIONAIS DE EDUCAÇÃO - CRE'S E ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 420, DE 09 DE JANEIRO DE 2008.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3799/3799_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3799/3799_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNDO ESTADUAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE - FUNEDCA E REVOGA A LEI COMPLEMENTAR N° 487, DE 26 DE NOVEMBRO DE 2008.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3792/3792_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3792/3792_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS PERCENTUAIS CONSTANTES DO ANEXO IV DA LEI COMPLEMENTAR N° 420, DE 09 DE JANEIRO DE 2008.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>Poder Judiciário</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3793/3793_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3793/3793_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 94, DE 3 DE DEZEMBRO DE 1993, COM ALTERAÇÕES PROMOVIDAS PELAS LEIS COMPLEMENTARES N°S 129/1995, 146/1995, 157/1996, 175/1997, 204/1998, 214/1999, 245/2001, 277/2003, 324/2005, 345/2006,  346/2006, 347/2006, 395/2007, 437/2008, 596/2010, QUE DISPÕE SOBRE O CÓDIGO DE ORGANIZAÇÃO E DIVISÃO JUDICIÁRIA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3821/3821_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3821/3821_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS  DA LEI COMPLEMENTAR N° 224, DE 4 DE JANEIRO DE 2000, ALTERADA PELA LEI COMPLEMENTAR N° 619, DE 26 DE MAIO DE 2011, CRIA E EXTINGUE CARGOS DE DIREÇÃO SUPERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3822/3822_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3822/3822_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI COMPLEMENTAR N° 629, DE 23 DE AGOSTO DE 2011.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3907/3907_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3907/3907_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS E REVOGA O ARTIGO  2°-A DA LEI COMPLEMENTAR N° 326, DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3973/3973_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3973/3973_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 35, DA LEI COMPLEMENTAR N. 665, DE 21 DE MAIO DE 2012, QUE "DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÕES DOS SERVIDORES DA AGÊNCIA DE DEFESA SANITÁRIA AGROSSILVOPASTORIL DO ESTADO DE RONDÔNIA - IDARON.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3992/3992_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3992/3992_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR Nº 68, DE 9 DE DEZEMBRO DE 1992 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3993/3993_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3993/3993_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO E ACRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR Nº 94, DE 3 DE NOVEMBRO DE 1993 - CÓDIGO DE ORGANIZAÇÃO E DIVISÃO JUDICIÁRIA DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4000/4000_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4000/4000_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS COMISSIONADOS E EFETIVOS PARA ATENDIMENTO À 3ª VARA CRIMINAL DA COMARCA DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4085/4085_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4085/4085_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 333, DE 27 DE DEZEMBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4086/4086_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4086/4086_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO QUADRO DE PESSOAL ADMINISTRATIVO DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4087/4087_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4087/4087_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS SUBSÍDIOS DOS MEMBROS DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA, DE QUE TRATA ART. 39, § 4º, ART. 134, § 2º, E ART. 135, TODOS DA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA REDAÇÃO E ACRESCENTA DISPOSITIVOS ÀS LEIS COMPLEMENTARES Nº 338 E  Nº 432 E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA ESTADUAL DE APOIO AO ASSOCIATIVISMO, COOPERATIVISMO, ECONOMIA SOLIDÁRIA E DESENVOLVIMENTO SUSTENTÁVEL - POLESOL E REVOGA A LEI Nº 1.462, DE 11 DE ABRIL DE 2005.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4097/4097_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4097/4097_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS COMPLEMENTARES 307, DE 1º DE OUTUBRO DE 2004; 154, DE 27 DE JULHO DE 1996; 645, DE 20 DE DEZEMBRO DE 2011; 658, DE 13 DE ABRIL DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4122/4122_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4122/4122_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ART. 21 DA LEI COMPLEMENTAR Nº 303, DE 26 DE JULHO DE 2004.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4123/4123_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4123/4123_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR Nº 93/93, PARA ACRESCENTAR PARÁGRAFOS AO SEU ARTIGO 127.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4124/4124_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4124/4124_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 4º DA LEI COMPLEMENTAR Nº 638, DE 7 DE NOVEMBRO DE 2011, QUE ALTEROU A LEI COMPLEMENTAR Nº 303, DE 26 DE JULHO DE 2004; E ALTERA O ANEXO I, PARTE I (ATIVIDADE SUPERIOR), E O ANEXO VI (ATRIBUIÇÕES GERAIS DOS CARGOS DE PROVIMENTO EFETIVO - PARTE I - ATIVIDADES DE NÍVEL SUPERIOR); EXTINGUE CARGOS EM COMISSÃO, ALTERANDO O ANEXO II (CARGOS DE PROVIMENTO EM COMISSÃO), PARTE I, (ATIVIDADES DE DIREÇÃO E ASSESSORAMENTO SUPERIOR); CRIA CARGOS EFETIVOS DE ANALISTA EM ASSISTÊNCIA SOCIAL, ANALISTA EM ENGENHARIA CIVIL E ANALISTA EM PSICOLOGIA; EXTINGUE OS CARGOS DE AUXILIAR DE MANUTENÇÃO; ALTERA OS PARÂMETROS QUE LIMITAM A GRATIFICAÇÃO DE ATIVIDADES PERIOGOSAS AOS SERVIDORES QUE EXERCEM A FUNÇÃO DE OFICIAL DE DILIGÊNCIAS, E A GRTIFICAÇÃO PARA OS SERVIDORES QUE ELABORAM NA FOLHA DE PAGAMENTO; INCLUE A REGULAMENTAÇÃO DAS FÉRIAS DOS SERVIDORES; ESTABELECE A COMPATIBILIDADE DAS ATRIBUIÇÕES DOS CARGOS EM EXTINÇÃO; E ALTERA OS INCISOS III E VI DO ART. 17 DA LEI COMPLEMENTAR Nº 548, DE 23 DE DEZEMBRO DE 2009, QUE DISPÕE SOBRE A MODIFICAÇÃO E A REORGANIZAÇÃO DO QUADRO ADMINISTRATIVO DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DOS ARTIGOS 104, 105, § 1º DO ARTIGO 79M º 4º DO ARTIGO 124 E O INCISO II, DO º 2º, DO ARTIGO 10 DA LEI COMPLEMENTAR Nº 93, DE 3 DE NOVEMBRO DE 1993.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4125/4125_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4125/4125_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 303/2004, QUE DISPÕE SOBRE A MODIFICAÇÃO E A REORGANIZAÇÃO DO QUADRO ADMINISTRATIVO DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA, PARA ACRESCER O ARTIGO 22-A E PARÁGRAFOS.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4144/4144_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4144/4144_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 178, DE 9 DE JULHO DE 1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4184/4184_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4184/4184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO  DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4189/4189_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4189/4189_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO ESTADUAL DE DEFESA DOS DIREITOS HUMANOS, ESTABELECE NORMAS DE COMPOSIÇÃO, COMPETÊNCIA, FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 550, DE 28 DE DEZEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERCEPÇÃO MENSAL DO VENCIMENTO BÁSICO DESTINADO AOS SERVIDORES INTEGRANTES DO QUADRO FUNCIONAL DA SECRETARIA DE ESTADO DA SAÚDE - SESAU, ALTERA DISPOSITIVOS DA LEI Nº 2.194, DE 25 DE AGOSTO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS..</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4290/4290_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4290/4290_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR NO ÂMBITO DA SECRETARIA DE ESTADO DA SAÚDE A GRATIFICAÇÃO DE LOCALIDADE.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4306/4306_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4306/4306_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 8º DO ARTIGO 10 DA LEI COMPLEMENTAR N° 413, DE 28 DE DEZEMBRO DE 2007, QUE "INSTITUI O PLANO DE CLASSIFICAÇÃO DE CARGOS E SALÁRIOS DOS SERVIDORES DA SECRETARIA DE ESTADO DE JUSTIÇA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4307/4307_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4307/4307_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR N° 68, DE 9 DE DEZEMBRO DE 1992 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4319/4319_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4319/4319_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DO ANEXO I, DA LEI COMPLEMENTAR Nº 551, DE 31 DE DEZEMBRO DE 2009, QUE DISPÕE SOBRE OS CARGOS DE DIREÇÃO SUPERIOR DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4341/4341_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4341/4341_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N. 622, DE 11 DE JULHO DE 2011.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ADICIONAL DE INCENTIVO À PRODUTIVIDADE NO ÂMBITO DO INSTITUTO DE PESOS E MEDIDAS DO ESTADO DE RONDÔNIA - IPEM/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4393/4393_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4393/4393_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA I, DO ANEXO I, DA LEI COMPLEMENTAR N. 529, DE 10 DE NOVEMBRO DE 2009, ALTERADO PELA LEI COMPLEMENTAR N. 533, DE 18 DE NOVEMBRO DE 2009.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 17 DA LEI COMPLEMENTAR Nº 303, DE 26 DE JULHO DE 2004.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II E REVOGA O § 1º DO ART. 52 DA LEI COMPLEMENTAR N. 94, DE 3 DE DEZEMBRO DE 1993, ALTERADA PELAS LEIS COMPLEMENTARES N. 129, DE 14 DE JULHO DE 1995; 146, DE 22 DE DEZEMBRO DE 1995; 157, DE 23 DE DEZEMBRO DE 1996; 175, DE 30 DE JUNHO DE 1997; 204, DE 08 DE ABRIL DE 1998; 214, DE 7 DE JULHO DE 1999; 245, DE 18 DE JUNHO DE 2001; E 277, DE 3 DE JUNHO DE 2003; 324, DE 21 DE SETEMBRO DE 2005; 345 DE 8 DE JUNHO DE 2006; 346, DE 8 DE AGOSTO DE 2006; 347, DE 8 DE AGOSTO DE 2006; 395, DE 20 DE NOVEMBRO DE 2007; 437, DE 17 DE ABRIL DE 2008; 553, DE 31 DE DEZEMBRO DE 2009; 553 A, DE 6 DE JANEIRO DE 2010; 553 B,DE 6 DE JANEIRO DE 2010; 596, DE 28 DE DEZEMBRO DE 2010, QUE DISPÕE SOBRE O CÓDIGO DE ORGANIZAÇÃO E DIVISÃO JUDICIÁRIA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO E COMISSIONADO PARA O TRIBUNAL DE JUSTIÇA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4411/4411_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4411/4411_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO II DO ARTIGO 27 E DO INCISO III DO ARTIGO 80, AMBOS DA LEI COMPLEMENTAR Nº 154, DE 26 DE JULHO DE 1996.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4412/4412_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4412/4412_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CORREÇÃO DE DISTORÇÕES REMUNERATÓRIAS EXISTENTES NA CARREIRA AUDITORIA, INSPEÇÃO E CONTROLE.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4413/4413_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4413/4413_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE E CRIA UNIDADES ADMINISTRATIVAS, CARGOS E CHEFIA, DIREÇÃO E ASSESSORAMENTO E FUNÇÕES GRATIFICADAS, BEM COMO ALTERA DISPOSITIVOS DAS LEIS COMPLEMENTARES Nº 645, DE 20 DE DEZEMBRO DE 2011, E Nº 658 E Nº 659, AMBAS DE 13 DE ABRIL DE 2012, E Nº 679, DE 22 DE AGOSTO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N. 328, DE 12 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4525/4525_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4525/4525_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ORGANIZAÇÃO ADMINISTRATIVA DO PODER EXECUTIVO ESTADUAL.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4528/4528_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4528/4528_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO IV, DA LEI COMPLEMENTAR Nº 67, DE 09 DE DEZEMBRO DE 1992, QUE "INSTITUI O PLANO DE CARREIRA, CARGOS E SALÁRIOS DO PESSOAL CIVIL DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO, AUTARQUIAS E FUNDAÇÕES "INSTITUI O PLANO DE CARREIRA, CARGOS E SALÁRIOS DO PESSOAL CIVIL DA ADMINISTRAÇAO DIRETA DO PODER EXECUTIVO, AUTARQUIAS E FUNDAÇÕES INSTITUIDAS OU MANTIDAS PELO PODER PÚBLICO ESTADUAL, E O ANEXO II DA LEI Nº 1067, DE 19 DE ABRIL DE 2002, QUE "INSTITUI O PLANODE CARREIRA, CARGOS E REMUNERAÇÃO DO GRUPO OCUPACIONAL SAÚDE, DIRETAMETNE LIGADO À SECRETARIA DE ESTADO DA SAÚDE".</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 568, DE 29 DE MARÇO DE 2010, COM ALTERAÇÕES PROMOVIDAS PELAS LEIS COMPLEMENTARES Nº 577/2010 E 593/2010, QUE DISPÕE SOBRE A CARREIRA DOS SERVIDORES DO PODER JUDICIÁRIO DO ESTADO DE RONDÔNIA. </t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3827/3827_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3827/3827_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO  PROCEDER A CONTRATAÇÕES  NO ÂMBITO DA SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS, POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ATIGO 37 DA CONSITUIÇÃO FEDERAL DE 1988.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3845/3845_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3845/3845_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 2°,  DA LEI N° 2.632, DE 22 DE NOVEMBRO DE 2011, QUE INSTITUI O AUXÍLIO FARDAMENTO E O AUXÍLIO POR ATIVIDADES PENITENCIÁRIAS NO ÂMBITO DA SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3911/3911_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3911/3911_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR MEDIANTE DOAÇÃO À ASSOCIAÇÃO BENEFICENTE CASA DE SAÚDE SANTA MARCELINA, EDIFCAÇÕES PERTENCENTES AO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4011/4011_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4011/4011_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 600.000,00 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: SUPERINTENDÊNCIA ESTADUAL DE LICITAÇÃO - SUPEL E DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS - DEOSP.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4250/4250_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4250/4250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA PAUTA DA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 04/09/2012, DAS MENSAGENS NºS 127, 139, 141, 188 E 190 DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3405/3405_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3405/3405_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTOS BÁSICOS, SUBSÍDIOS E AUXÍLIOS DOS SERVIDORES PÚBLICOS DA ASSEMBLÉIA LEGISLATIVA DO ESTADO.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3404/3404_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3404/3404_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE A COMISSÃO PARLAMENTAR PRO-RONDÔNIA E REVOGA A LEI N° 1.807, DE NOVEMBRO DE 2007.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3403/3403_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3403/3403_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFORMAÇÃO DO VALOR DO PONTO A QUE SE REFERE A LEI COMPLEMENTAR N° 254/02.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3402/3402_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3402/3402_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI N. 2.381, DE 28 DE DEZEMBRO DE 2010.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3415/3415_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3415/3415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESCOLA GUAPORÉ DE EDUCAÇÃO DO CAMPO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3416/3416_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3416/3416_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS DA LEI N° 2.675, DE 21 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3417/3417_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3417/3417_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1° DA LEI N° 2.337, DE 19 DE JULHO DE 2010.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3418/3418_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3418/3418_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS DO ARTIGO 79, DA LEI N° 688, DE 27 DE DEZEMBRO DE 1996.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3419/3419_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3419/3419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA ESTADUAL DE FINANCIAMENTO À CULTURA - SEFIC, DISPÕE SOBRE SEU FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3420/3420_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3420/3420_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA ESTADUAL DE CULTURA - SEC, DISPÕE SOBRE A SUA COMPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3421/3421_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3421/3421_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO ESTADUAL DE DESENVOLVIMENTO DA CULTURA - FEDEC/RO, INTEGRANTE DO SISTEMA ESTADUAL DE FINANCIAMENTO À CULTURA - SEFIC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3422/3422_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3422/3422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR BENS QUE TENHAM SIDO ADQUIRIDOS, PRODUZIDOS E/OU CONSTRUÍDOS ATRAVÉS DE RECURSOS PROVENIENTES DA CELEBRAÇÃO DE CONVÊNIOS.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3423/3423_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3423/3423_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 2.528, DE 25 DE JULHO DE 2011, QUE "CRIA A FUNDAÇÃO RONDÔNIA DE AMPARO AO DESENVOLVIMENTO DAS AÇÕES CIENTÍFICAS E TECNOLÓGICAS E A PESQUISA DO ESTADO DE RONDÔNIA, NOS TERMOS DO ARTIGO 201 DA CONSTITUIÇÃO ESTADUAL".</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3424/3424_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3424/3424_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 47 E 48, DA LEI N° 2.204, DE 18 DE DEZEMBRO DE 2009, QUE "DISPÕE SOBRE A LEI ORGÂNICA E FIXAÇÃO DO EFETIVO DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3425/3425_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3425/3425_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DOS SETORES 08 E 09, NO MUNICÍPIO DE VILHENA.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3401/3401_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3401/3401_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 1.194.540,61, EM FAVOR DA UNIDADE ORÇAMENTÁRIA TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA - TC".</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3410/3410_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3410/3410_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3434/3434_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3434/3434_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO  ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 20.000.000,00, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS - DEOSP E FUNDO ESTADUAL DE SAÚDE -FES.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3435/3435_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3435/3435_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RURAL RENASCER NO CAMPO, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3436/3436_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3436/3436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA DE ORIENTAÇÃO AOS SERVIDORES PÚBLICOS ESTADUAIS, ATIVOS E INATIVOS, DA ADMINISTRAÇÃO DIRETA E INDIRETA DO ESTADO DE RONDÔNIA E OS PENSIONISTAS SOBRE O DIREITO A PORTABILIDADE DOS CRÉDITOS DE SALÁRIO.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3437/3437_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3437/3437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PREVENÇÃO E TRATAMENTO DA OBESIDADE INFANTIL NAS INSTITUIÇÕES DE ENSINO PÚBLICAS E PRIVADAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3442/3442_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3442/3442_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 18.915.232,86, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS FUNDO PARA INFRAESTRUTURA DE TRANSPORTE E HABITAÇÃO - FITHA, DEPARTAMENTO DE ESTRADA DE RODAGEM E TRANSPORTES DO ESTADO DE RONDÔNIA - DER E AGÊNCIA ESTADUAL DE VIGILÂNCIA E SAÚDE  - AGEVISA.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3439/3439_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3439/3439_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 34.575.511,06, EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS SECRETARIA DE ESTADO DO PLANEJAMENTO E COORDENAÇÃO GERAL - SEPLAN, SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA - SEDEC, SECRETARIA DE ESTADO DOS ESPORTES DA CULTURA E DO LAZER - SECEL, SECRETARIA DE ESTADO DE AÇÃO SOCIAL - SEAS E SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3440/3440_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3440/3440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEDALHA DO MÉRITO DESPORTIVO DR. CÉSAR AUGUSTO DE OLIVEIRA QUEIROZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3443/3443_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3443/3443_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA A TRANSFERIR, MEDIANTE DOAÇÃO, IMÓVEL DE SUA PROPRIEDADE PARA A CONSTRUÇÃO DA SEDE DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3451/3451_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3451/3451_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXIGÊNCIAS PARA INTERNALIZAÇÃO DE TÍTULOS OBTIDOS EM INSTITUIÇÕES DE ENSINO SUPERIOR DO MERCOSUL, NO ESTADO DE RONDÔNIA, E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3455/3455_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3455/3455_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A COOPERATIVA DE PRODUTORES VALE DO GUAPORÉ DE SERINGUEIRAS - COOPERRVAGS NO MUNICÍPIO DE SERINGUEIRAS/RO.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3454/3454_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3454/3454_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE MANAIN - ABM, NO MUNCÍPIO DE PORTO VELHO - RO.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3453/3453_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3453/3453_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A FUNDAÇÃO FLORESTA EM PERIGO NO MUNICÍPIO DE ARIQUEMES - RO.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3441/3441_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3441/3441_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL PROCEDER À CESSÃO DE USO GRATUITO À COOPERATIVA MISTA AGRO-INDUSTRIAL - COOPEMAGRI DE IMÓVEL DE PROPRIEDADE DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3456/3456_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3456/3456_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CENTRO SOCIAL DE ATENDIMENTO "PALAVRA VIVA" - CSA PALAVRA VIVA, NO MUNICÍPIO DE PORTO VELHO - RO.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3457/3457_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3457/3457_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO DISPOSITIVO DA LEI 2.556 DE 23 DE SETEMBRO DE 2011.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3466/3466_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3466/3466_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA O CRITÉRIO DE PROMOÇÃO POR TEMPO DE SERVIÇO PARA OS OFICIAIS E PRAÇAS MILITARES DO ESTADO DE RONDÔNIA E ALTERA A REDAÇÃO DE DISPOSITIVO DA LEI N° 150, DE 06 DE MARÇO DE 1987".</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3468/3468_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3468/3468_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ESTADUAL N° 2.412, DE 18 DE FEVEREIRO DE 2011 QUE "CRIA O PROGRAMA DE VERTILIZAÇÃO DA PEQUENA PRODUÇÃO AGROECUÁRIA DO ESTADO DE RONDÔNIA, DENOMINADO PROVE".</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3469/3469_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3469/3469_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 24.000.000,00 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS - DEOSP, FUNDO ESTADUAL DE SAÚDE - FES E SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3470/3470_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3470/3470_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 3.067.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA FUNDO ESPECIAL DE PROTEÇÃO AMBIENTAL - FEPRAM.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3471/3471_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3471/3471_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O GOVERNO DO ESTADO DE RONDÔNIA A CONCEDER DESCONTO NO IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES - IPVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3472/3472_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3472/3472_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ANGLICANA DE DESENVOLVIMENTO SOCIOEDUCACIONAL, ATENDIMENTO A SAÚDE E SEGURANÇA ALIMENTAR - DESMONDO TUTU DE ARIQUEMES - RO.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3473/3473_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3473/3473_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PRODUTORES RURAIS, PESCADORES E EXTRATIVISTAS UNIÃO E FORÇA - APRUF,   NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3474/3474_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3474/3474_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DO RIO CLARO - APRURIC, NO MUNICÍPIO DE ESPIGÃO DO OESTE.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3475/3475_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3475/3475_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A COLÔNIA DE PESCADORES Z-13 - COLPESCA, COM SEDE NO MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3480/3480_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3480/3480_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE QUE O PORTE DE ARMA DE FOGO SERÁ DEFERIDO AOS INTEGRANTES DO QUADRO EFETIVO DE AGENTES PENITENCIÁRIOS DO ESTADO DE RONDÔNIA, COM BASE NO ART. 6°, INCISO VII DA LEI FEDERAL N° 10.826/03.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3515/3515_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3515/3515_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A WS ASSOCIAÇÃO CULTURAL, SOCIAL E DESPORTIVA DE JARU, NO MUNICÍPIO DE JARU-RO".</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3542/3542_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3542/3542_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 13.482.169,79 EM FAVOR DA UNIDADE ORÇAMENTÁRIA SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3543/3543_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3543/3543_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA A EXIGÊNCIA DOS CRÉDITOS TRIBUTÁRIOS RELACIONADOS COM O ICMS INCIDENTE SOBRE AS PRESTAÇÕES DE SERVIÇOS DE COMUNICAÇÃO, NOS TERMOS DO CONVÊNIO ICMS 81/11.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3544/3544_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3544/3544_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI  N° 688, DE 27 DE DEZEMBRO DE 1996, QUE INSTITUI O IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MERCADORIAS E SOBRE PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÃO (ICMS).</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3545/3545_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3545/3545_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI N° 688, DE 27 DE DEZEMBRO  DE 1996.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3546/3546_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3546/3546_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 110.178.822,82 EM FAVOR DA UNIDADE ORÇAMENTÁRIA SECRETARIA DE ESTADO DO PLANEJAMENTO E COORDENAÇÃO GERAL - SEPLAN.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3547/3547_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3547/3547_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 2.323, DE 06 DE JULHO DE 2010.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3552/3552_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3552/3552_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O § 2°, DO ARTIGO 42, DO DECRETO-LEI  09-A, DE 09 DE MARÇO DE 1982.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3553/3553_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3553/3553_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RETIFICAR E CORRIGIR A DATA DA EMENTA E DO ARTIGO 1° DA LEI N° 2.486, DE 30 DE MAIO DE 2011, QUE "REVOGA A LEI N° 1.714, DE 22 DE FEVEREIRO DE 2009".</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3554/3554_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3554/3554_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 9.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA FUNDO ESTADUAL DE SAÚDE - FES, DESTINADOS À CONSTRUÇÃO DO HOSPITAL DE URGÊNCIA E EMERGÊNCIA.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3555/3555_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3555/3555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO OFICIAL DO ESTADO DE RONDÔNIA, O DIA ESTADUAL DO PIONEIRO DE RONDÔNIA, A SER COMEMORADO, ANUALMENTE, NO DIA 05 DE MAIO.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3556/3556_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3556/3556_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS CRISTO REI - ASPRUCRI, COM SEDE NO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3557/3557_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3557/3557_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RURAL PONTAL DA AMAZÔNIA - ARPA, COM SEDE NO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3558/3558_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3558/3558_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RURAL RIO FORMOSO JUNTOS CHEGAREMOS LÁ  - ASRIFO, COM SEDE NO MUNCÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3564/3564_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3564/3564_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DAS REMUNERAÇÕES E SUBSÍDIOS DOS SERVIDORES PÚBLICOS ESTADUAIS, EFETIVOS E COMISSIONADOS, NO ÂMBITO DA ADMINISTRAÇÃO DIRETA E INDIRETA DO PODER EXECUTIVO ESTADUAL.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3565/3565_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3565/3565_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PRODUTORES RURAIS DA LINHA 21 - ASPRULIN, COM SEDE NO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3566/3566_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3566/3566_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DA LINHA UNIÃO - APPRLU, COM SEDE NO MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3567/3567_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3567/3567_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE REDENÇÃO DAS CRIANÇAS E IDOSO DE CACOAL - ARCIC, COM SEDE NO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3568/3568_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3568/3568_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA  DE UTILIDADE PÚBLICA A FEDERAÇÃO DE FUTEBOL 7 SOCIETY DE RONDÔNIA - FF7SR, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3569/3569_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3569/3569_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CENTRO PROFISSIONALIZANTE E AÇÃO SOCIAL NOVA ESPERANÇA - CERPASNE, NO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3570/3570_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3570/3570_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A CONVERSÃO NACIONAL DAS IGREJAS UNIDADAS DE DEUS NO BRASIL - CNIUDB, NO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3576/3576_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3576/3576_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO E ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 1° DA LEI N° 2576, DE 10 DE OUTUBRO DE 2011.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3577/3577_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3577/3577_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA NUNES ASSOCIAÇÃO ESPORTIVA DE CACOAL - NAEC, COM SEDE NO MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3578/3578_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3578/3578_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO LOCAL DOS PEQUENOS AGRICULTORES (ALPA) DO MUNICÍPIO DE MIRANTE DA SERRA-RO.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3579/3579_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3579/3579_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES NOVA ESPERANÇA DO SETOR 04 -  ASMONE, COM SEDE NO MUNICÍPIO DE MONTE NEGRO.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3580/3580_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3580/3580_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO REGIONAL DE ÁRBITROS DE ARIQUEMES - ARAAR, COM SEDE NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3582/3582_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3582/3582_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RODOVIA ESTADUAL "ANTONIO PASSAGLIA" A RO-135, QUE LIGA O MUNICÍPIO DE ALTA FLORESTA D'OESTE A VILA MARÇÃO DO DISTRITO DE ALTA FLORESTA D'OESTE.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3608/3608_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3608/3608_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS ESTADUAIS DO PODER JUDICIÁRIO.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3621/3621_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3621/3621_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 3.959.767,29 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA - SEDEC E SECREARIA DE ESTADO DE AÇÃO SOCIAL- SEAS.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3622/3622_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3622/3622_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 17.975.658,63 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA - TCE, FUNDO DE DESENVOLVIMENTO INSTITUCIONAL - FDI E SECRETARIA DE ESTADO DO DESENVOLVIMENTO ECONÔMICO E SOCIASL - SEDES.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3623/3623_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3623/3623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O  PROGRAMA DO JOVEM APRENDIZ DA ASSEMBLÉIA LEGISLATIVA - PROJALE, VOLTADO À FORMAÇÃO TÉCNICO-PROFISSIONAL DE JOVENS, MEDIANTE ATIVIDADES TEÓRICAS E PRÁTICAS DESENVOLVIDAS NO AMBIENTE DE TRABALHO.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3624/3624_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3624/3624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BOLSA ESTÁGIO REMUNERADO DA ASSEMBLÉIA LEGISLATIVA PARA ESTUDANTES DO ENSINO SUPERIOR, NAS CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3625/3625_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3625/3625_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIR O SISTEMA ESTADUAL DE ASSISTÊNCIA A PESSOA AUTISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3637/3637_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3637/3637_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DAS REMUNERAÇÕES E SUBSÍDIOS DOS SERVIDORES PÚBLICOS DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3638/3638_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3638/3638_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI N° 2.676, DE 28 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3639/3639_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3639/3639_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICONAL SUPLEMENTAR ESPECIAL ATÉ O MONTANTE  DE R$ 3.020.960,25, CRIAR PROJETO/ATIVIDADE E ELEMENTO DE DESPESA EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS COORDENADORIA DE APOIO À GOVERNADORIA - CGAG E SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3640/3640_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3640/3640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA ESTADUAL DO PROFISSIONAL DE EDUCAÇÃO FÍSICA.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3641/3641_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3641/3641_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS SOBRE O FUNCIONAMENTO DE PESSOAS JURÍDICAS PRESTADORAS DE SERVIÇOS EM LUTAS, CAPOEIRAS, GINÁTICAS, MUSCULAÇÃO, DANÇA E NATAÇÃO, CLUBES ESPORTIVOS E OU RECREATIVOS, ATIVIDADES FÍSICO-DESPORTIVO-RECREATIVOS OU SIMILARES E OUTROS ESSTABELECIMENTOS CONGÊNERES NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3642/3642_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3642/3642_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DO BAIRRO RONALDO ARAGÃO, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3651/3651_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3651/3651_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER GRATIFICAÇÃO DE PRODUTIVIDADE AOS MÉDICOS CIRURGIÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3664/3664_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3664/3664_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI N° 2.623, DE 04 DE NOVEMBRO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3667/3667_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3667/3667_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N° 1.962, DE 06 DE OUTUBRO DE 2008 QUE "AUTORIZA O PODER EXECUTIVO A PROCEDER A CESSÃO DE USO GRATUITO  DE ÁREA URBANA DE PROPRIEDADE DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3656/3656_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3656/3656_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3670/3670_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3670/3670_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO IV, AO ARTIGO 5°, DA LEI N° 2.687, DE 15 DE MARÇO DE 2012, QUE VERSA SOBRE A PROMOÇÃO POR TEMPO DE SERVIÇO PARA OS OFICIAIS E PRAÇAS MILITARES DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3673/3673_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3673/3673_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS CHACAREIROS E PRODUTORES DE HORTIFRUTIGRANGEIROS BOA SAFRA - ASBOA NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3677/3677_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3677/3677_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ESPORTE CLUBE SERINGUEIRAS SOMBRA DA MATA NO MUNICÍPIO DE SERINGUEIRAS.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3679/3679_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3679/3679_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA PESCA PROFISSIONAL NAS BACIAS HIDROGRÁFICAS DOS RIOS GUAPORÉ E MAMORÉ NO ESTADO DE RONDÔNIA E REVOGA A LEI N° 2.508 DE 2011.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3654/3654_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3654/3654_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER CONTRATAÇÃO DE SOCIOEDUCADORES POR TEMPO DETERMINADO, PARA ATENDER NECESSIDADE TEMPORTÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DA LEI N°  1.184 DE 27 DE MARÇO DE 2003, ALATERADA PELA LEI N. 2.614, DE 28 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3684/3684_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3684/3684_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, BENS MÓVEIS PERTENCENTES AO ESTADO DE RONDÔNIA, PARA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DO PROJETO DE ASSENTAMENTO JOANA D'ARC II, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3685/3685_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3685/3685_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 53.682.399,13 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS FUNDO DE APERFEIÇOAMENTO DOS SERVIÇOS JUDICIÁRIOS - FUJU, DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN, FUNDO ESTADUAL DE ASSISTÊNCIA SOCIAL - FEAS E AGÊNCIA DE DEFESA SANITÁRIA AGROSILVOPASTORIL DO ESTADO DE RONDÔNIA - IDARON.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3686/3686_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3686/3686_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 2.687, DE 15 DE MARÇO DE 2012, QUE "CRIA O CRITÉRIO DE PROMOÇÃO  POR TEMPO DE SERVIÇO PARA OS OFICIAIS MILITARES DO ESTADO DE RONDÔNIA E ALTERA A REDAÇÃO DE DISITIVO DA LEI N° 150, DE 6 DE MARÇO DE 1987".</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3706/3706_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3706/3706_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 589.388,05 EM FAVOR DA UNIDADE ORÇAMENTÁRIA MINISTÉRIO PÚBLICO DOESTADO DE RONDÔNIA - MP.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3705/3705_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3705/3705_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 1.536.565,25 EM FAVOR DA UNIDADE ORÇAMENTÁRIA FUNDO DE DESENVOLVIMENTO INSTITUCIONAL DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA - FUNDIMPER.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3704/3704_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3704/3704_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 3.567.800,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA FUNDO DE APERFEIÇOAMENTO DE SERVIÇOS JUDICIÁRIOS - FUJU.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3703/3703_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3703/3703_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 5.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA SECRETARIA DE ESTADO DE ADMINISTRAÇÃO - SEAD.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3702/3702_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3702/3702_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AJUSTE AO PLANO PLURIANUAL DO ESTADO DE RONDÔNIA, PARA O PERÍODO DE 2012-2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3708/3708_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3708/3708_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER À CONTRATAÇÃO DE PROFISSIONAIS DA ÁREA EDUCACIONAL, POR TEMPO DETERMINADO, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO EM VIRTUDE DA IMPLANTAÇÃO DO PROGRAMA FEDERAL PROJOVEM URBANO, NOS TERMOS DA LEI N° 1.184, DE 27 DE MARÇO DE 2003 E DA RESOLUÇÃO CD/FMDE N° 60, DE 09 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3709/3709_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3709/3709_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE DIPLOMAS DE PÓS-GRADUAÇÃO "STRICTU SENSU" SOB A ÉGIDE DOS ACORDOS FIRMADOS NO ÂMBITO DO MERCOSUL, BEM COMO DO TRATADO DE AMIZADE CELEBRADO ENTRE BRASIL E PORTUGAL, NO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3710/3710_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3710/3710_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS VIGILANTES DO MUNICÍPIO DE CACOAL - ASSVIC, COM SEDE NO MUNICIPIO DE  CACOAL - RO.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3723/3723_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3723/3723_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER CONTRATAÇÃO DE SOCIOEDUCADORES POR TEMPO DETERMINADO, PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DA LEI N° 1.184, DE 27 DE MARÇO DE 2003, ALTERADA PELA LEI N° 2.614, DE 28 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3724/3724_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3724/3724_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER À CONTRATAÇÃO DE PROFESSORES POR TEMPO DETERMINADO, PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DA LEI N° 1.184, DE 27 DE MARÇO DE 2003, ALTERADA PELA LEI N° 2.614, DE 28 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3725/3725_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3725/3725_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 3.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3726/3726_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3726/3726_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ISENTAR O PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS REALIZADOS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA E INDIRETA, FUNDAÇÕES PÚBLICAS DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3727/3727_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3727/3727_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, AS EDIFICAÇÕES PERTENCENTES AO ESTADO DE RONDÔNIA, ONDE SE ENCONTRA INSTALADO O TERMINAL RODOVIÁRIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3752/3752_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3752/3752_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, AS EDIFICAÇÕES PERTENCENTES AO ESTADO DE RONDÔNIA, ONDE SE ENCONTRA INSTALADO O CONSELHO TUTELAR DE OURO PRETO DO OESTE/RO.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3728/3728_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3728/3728_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A COBRANÇA DE TAXA DE ÁGUA E ENERGIA ELÉTRICA DAS ENTIDADES BENEFICENTES DE ASSISTÊNCIA SOCIAL, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3729/3729_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3729/3729_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE AGRICULTORES E PRODUTORES RURAIS, IDOSOS, FAMÍLIAS, CRIANÇAS CARENTES E MEIO AMBIENTE DO LAGO CUJUBINZINHO - AAPRIFCCMALC, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3730/3730_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3730/3730_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DAS MULHERES RIBEIRINHAS DE CUJUBIM GRANDE - ASMURI, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3737/3737_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3737/3737_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOÇÕES BÁSICAS DE DIREITO NAS ESCOLAS NO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3734/3734_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3734/3734_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DAS COMUNIDADES PESQUEIRAS EXTRATIVISTAS DE SÃO CARLOS - ACCPESC, DO DISTRITO DE SÃO CARLOS, NO MUNCÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3733/3733_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3733/3733_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTIDADE PÚBLICA A ASSOCIAÇÃO SOCIEDADE DOS MORADORES  DO BAIRRO TANCREDO NEVES - AMABTN, DO MUNCÍPIO DE PORTO VELHO - ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3732/3732_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3732/3732_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CELEBRAÇÃO DE CONVÊNIOS E REPASSES DE RECURSOS PÚBLICOS PARA ENTIDADES PRIVADAS SEM FINS LUCRATIVOS PELOS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA ESTADUAL, DIRETA OU INDIRETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3753/3753_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3753/3753_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N° 2.369, DE 23 DE DEZEMBRO DE 2010.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3754/3754_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3754/3754_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE EMPRESAS POTENCIALMENTE POLUIDORAS DE CONTRATAREM RESPONSÁVEL TÉCNICO NA ÁREA AMBIENTAL.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3755/3755_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3755/3755_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS SERINGUEIROS DO VALE DO GUAPORÉ - AGUAPÉ, NO MUNICÍPIO DE COSTA MARQUES.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3756/3756_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3756/3756_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS AGRICULTORES DA CACHOEIRA DA LINHA CA 08 - GLEBA 081 - LOTE 707 - ASPAC, NO MUNICÍPIO DE CUJUBIM.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3757/3757_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3757/3757_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA DA ASSOCIAÇÃO ANJOS DA GUARDA MIRIM DE CEREJEIRAS - GMC, NO MUNICÍPIO DE CEREJEIRAS.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3758/3758_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3758/3758_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O DIA ESTADUAL DE MEDITAÇÃO SOBRE AS ALTERAÇÕES CLIMÁTICAS.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3774/3774_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3774/3774_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DOS JOGOS ESCOLARES NO ESTADO DE RONDÔNIA - JOER INSTITUÍDOS PELA LEI N° 2.028, DE 10 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3775/3775_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3775/3775_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO ESTADUAL DOS DIREITOS DA CRIANÇA E ADOLESCENTE - CONEDCA E REVOGA A LEI N° 1.990, DE 26 DE NOVEMBRO DE 2008.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3776/3776_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3776/3776_texto_integral.pdf</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3777/3777_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3777/3777_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO AO PROCEDER O ENCONTRO DE CONTAS COM CONCOMITANTE AJUSTE CONTÁBIL DOS VALORES DEVIDOS AO PODER LEGISLATIVO DECORRENTES DE DIFERENÇAS DE REPASSES DOS DUODÉCIMOS DO PERÍODO DE 2005 A 2009 COM OS VALORES DEIXADOS DE REPASSAR AO PODER EXECUTIVO PROVENIENTES DO RECOLHIMENTO DO IMPOSTO DE RENDA NA FONTE DOS SERVIDORES DA ASSEMBLÉIA LEGISLATIVA DO PERÍODO DE 1998 A 2009.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3778/3778_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3778/3778_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, AS EDIFICAÇÕES PERTENCENTES AO ESTADO DE RONDÔNIA, ONDE SE ENCONTRA INSTALADO O GINÁSIO DE ESPORTES SEBASTIÃO MESQUITA NO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3782/3782_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3782/3782_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 2.500.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA DEPARTAMENTO DE ESTRADA DE RODAGEM E TRANSPORTES DO ESTADO DE RONDÔNIA - DER.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3783/3783_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3783/3783_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 18.548.841,58 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS FUNDAÇÃO DE HEMATOLOGIA E HEMOTERAPIA DO ESTADO DE RONDÔNIA - FHEMERON, FUNDO ESPECIAL DE PROTEÇÃO AMBIENTAL - FEPRAM E DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA - DPE.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3784/3784_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3784/3784_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SULEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 3.125.000,00 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS FUNDO PENITENCIÁRIO - FUPEN E SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3785/3785_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3785/3785_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 2.514, DE 11 DE JULHO DE 2011.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3786/3786_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3786/3786_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 9.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA FUNDO ESTADUAL DE SAÚDE - FES.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3787/3787_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3787/3787_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI N° 2.644, DE 13 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3788/3788_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3788/3788_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE DA FORÇA JOVEM INDEPENDENTE DO MUNICÍPIO DE PORTO VELHO - AFORJI.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3789/3789_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3789/3789_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS FLOR DO VALLE DENOMINADA ASPRUSD NO DISTRITO DE SÃO DOMINGOS DO GUAPORÉ, MUNICÍPIO DE COSTA MARQUES.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3790/3790_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3790/3790_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILDIADE PÚBLICA A ASSOCIAÇÃO DESPORTIVA CACOALENSE, NO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3796/3796_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3796/3796_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 9.367.535,54 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS SECRETARIA DE ESTADO DE FINANÇAS - SEFIN, DEPARTAMENTO DE ESTARADAS DE RODAGEM E TRANSPORTES DO ESTADO DE RONDÔNIA - DER, DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS - DEOSP E SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3794/3794_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3794/3794_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EM COMISSÃO PARA O TRIBUNAL DE JUSTIÇA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3795/3795_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3795/3795_texto_integral.pdf</t>
   </si>
   <si>
     <t>REORGANIZA OS SERVIÇOS NOTARIAIS E REGISTRAIS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3797/3797_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3797/3797_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ATLÉTICA DO BANCO DO BRASIL - AABB, COM SEDE NA CIDADE DE ROLIM DE MOURA.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3798/3798_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3798/3798_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS AGRICULTORES DA CACHOEIRA NO MUNICÍPIO DE CUJUBIM/RO.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3808/3808_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3808/3808_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER À CONTRATAÇÃO DE PROFISSIONAIS NA ÁREA DA SAÚDE POR TEMPO DETERMINADO PARA AS UNIDADES DE SAÚDE DO ESTADO, LOCALIZADAS NOS MUNICÍPIOS DE PORTO VELHO, BURITIS, CACOAL, SÃO FRANCISCO DO GUAPORÉ E DISTRITO DE EXTREMA, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3809/3809_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3809/3809_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI N° 1.993, DE 02 DE DEZEMBRO DE 2008.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3810/3810_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3810/3810_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL ATÉ O MONTANTE DE R$ 1.096.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI E CRIA NO PROGRAMA 2024 - FORTALECIMENTO DA AGRICULTURA FAMILIAR À AÇÃO 1018 - FORTALECER O FUNDO ESTADUAL DE DESENVOLVIMENTO DA AGRICULTURA FAMILIAR - FEDAF.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3811/3811_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3811/3811_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O  MONTANTE DE R$ 12.625.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA FUNDO ESPECIAL DO CORPO DE BOMBEIROS MILITAR - FUNESBOM.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3812/3812_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3812/3812_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 5.746.645,11 EM FAVOR DA UNIDADE ORÇAMENTÁRIA DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3813/3813_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3813/3813_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS AGRICULTORES RURAIS DO ASSENTAMENTO RENASCER - APARAR, DO DISTRITO DE UNIÃO BANDEIRANTES, MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3823/3823_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3823/3823_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 2.367.258,15 EM FAVOR DA UNIDADE ORÇAMENTÁRIA COORDENADORIA GERAL DE APOIO À GOVERNADORIA - CGAG.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3824/3824_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3824/3824_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1°, DA LEI N° 2.720, DE 20 DE ABRIL DE 2012, QUE AUTORIZOU O PODER EXECUTIVO A CONCEDER GRATIFICAÇÃO DE PRODUTIVIDADE AOS MÉDICOS CIRURGIÕES.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3825/3825_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3825/3825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO À RECUPERAÇÃO FISCAL POR DENÚNCIA ESPONTÂNEA - PIRFE.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3826/3826_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3826/3826_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 6.128.988,76 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS SECRETARIA DE ESTADO DE FINANÇAS - SEFIN, DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS - DEOSP E SECRETARIA DE ESTADO DE DESENVOLVIMENTO AMBIENTAL - SEDAM.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3832/3832_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3832/3832_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO PROCEDER A CONTRATAÇÕES NO ÂMBITO DA SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS, POR TEMPO DETERMINADO, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO , NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL DE 1988.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3828/3828_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3828/3828_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA AO LEI N° 2.439, DE 31 DE MARÇO DE 2011.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3844/3844_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3844/3844_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS DA LEI N° 547, DE 30 DE DEZEMBRO DE 1993.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3854/3854_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3854/3854_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 2°, DA LEI N° 2.632, DE 22 DE NOVEMBRO DE 2011, QUE INSTITUI O AUXÍLIO FARDAMENTO E O AUXÍLIO POR ATIVIDADES PENITENCIÁRIAS NO ÂMBITO DA SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3846/3846_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3846/3846_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER  EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 20.416.755,50 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC E FUNDO ESTADUAL DE ASSISTÊNCIA SOCIAL - FEAS.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3847/3847_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3847/3847_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 29.682.694,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3848/3848_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3848/3848_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREFERÊNCIA NA TRAMITAÇÃO AOS PROCEDIMENTOS JUDICIAIS QUE TENHAM COMO OBJETO A ADOÇÃO DE MENORES.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3849/3849_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3849/3849_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA A CRIANÇA PORTADORA DE NECESSIDADE ESPECIAL, MATRÍCULA NA ESCOLA MAIS PRÓXIMA DE SUA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3850/3850_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3850/3850_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE SEMINÁRIO ANTIDROGAS DURANTE O PRIMEIRO SEMESTE DE AULA DO ANO LETIVO NAS ESCOLAS DA REDE ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3851/3851_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3851/3851_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS BANCOS E DEMAIS INSTITUIÇÕES FINANCEIRAS SITUADAS NO ESTADO DE RONDÔNIA A POSSUÍREM EM LOCAL ACESSÍVEL E VISÍVEL AOS CONSUMIDORES, TABELA DOS PRODUTOS E SERVIÇOS GRATUITOS.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3852/3852_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3852/3852_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PRODUTORES RURAIS VILA RICA, COM SEDE NO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3899/3899_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3899/3899_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO WESLEYANA DE AÇÃO SOCIAL DO DISTRITO SUL - AWAS, COM SEDE NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3900/3900_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3900/3900_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DA BRIGADA CIVIL DE PREVENÇÃO E COMBATE A INCÊNDIOS FLORESTAIS DE MONTE NEGRO/RO - ASBCIMON, NO MUNICÍPIO DE MONTE NEGRO - RO.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3903/3903_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3903/3903_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 5.377.304,45 EM FAVOR DA UNIDADE ORÇAMENTÁRIA DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS - DEOSP.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3904/3904_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3904/3904_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 1.275.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: COORDENDORIA GERAL DE APOIO À GOVERNADORIA - CGAG.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3908/3908_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3908/3908_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER À CESSÃO DE USO DOS BENS MÓVEIS - VEÍCULOS, TIPO ÔNIBUS ESCOLARES DA SECRETARIA DE ESTADO DA EDUCAÇÃO ÀS PREFEITURAS MUNICIPAIS DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3909/3909_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3909/3909_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR MEDIANTE DOAÇÃO AO MUNICÍPIO DE THEOBROMA/RO, EDIFICAÇÕES PERTENCENTES AO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3910/3910_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3910/3910_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1°, DA LEI 2.208, DE 18 DE DEZEMBRO DE 2009, QUE AUTORIZA O PODER EXECUTIVO ESTADUAL PROCEDER À CESSÃO DE USO GRATUITO DE IMÓVEL DE PROPRIEDADE DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3913/3913_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3913/3913_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR MEDIANTE DOAÇÃO À ASSOCIAÇÃO BENEFICENTE CASAS DE SAÚDE SANTA MARCELINA, EDIFICAÇÕES PERTENCENTES AO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3912/3912_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3912/3912_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 2.725, DE 27 DE ABRIL DE 2012.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3932/3932_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3932/3932_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS AMIGOS DO CLUBE DO LAÇO 2M, NO MUNICÍPIO DE COSTA MARQUES/RO.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3933/3933_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3933/3933_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS FLOR DO VALLE - ASPRUSD NO MUNICÍPIO DE COSTA MARQUES/RO.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3934/3934_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3934/3934_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DO VALE DO GUAPORÉ - APROVALE NO MUNICÍPIO DE COSTA MARQUES/RO.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3935/3935_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3935/3935_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PRODUTORES RURAIS DA LINHA 114 KM 18 LADO SUL - ASPROJA NO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ/RO.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3964/3964_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3964/3964_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTÁGIO PROBATÓRIO E PROGRESSÃO; MUDANÇA DE NOMENCLATURA, CRIAÇÃO E EXTINÇÃO DE CARGOS; CONCESSÃO DE GRATIFICAÇÕES DE TRÂNSITO E DE ATIVIDADE DE DOCÊNCIA, AUXÍLIOS INCENTIVO À FORMAÇÃO E ALIMENTAÇÃO, ADICIONAL DE QUALIFICAÇÃO FUNCIONAL; INSTITUIÇÃO DO PRÊMIO MERECIMENTO, ALTERA, ACRESCENTA, REVOGA, DÁ NOVA REDAÇÃO E INSTITUI NOVOS DISPOSITIVOS NA LEI Nº 1.638, DE 8 DE JUNHO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3959/3959_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3959/3959_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER À CESSÃO DE USO GRATUITO DAS EDIFICAÇÕES PERTENCENTES DO ESTADO DE RONDÔNIA, NO IMÓVEL OCUPADO PELA AGÊNCIA DE DEFESA SANITÁRIA AGROSSILVOPASTORIL DO ESTADO DE RONDÔNIA - IDARON, NO MUNICÍPIO DE ROLIM DE MOURA/RO.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3949/3949_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3949/3949_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE O DE R$ 122.966.251,07 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: SUPERINTENDÊNCIA ESTADUAL DE LICITAÇÃO - SUPEL, DEPARTAMENTO DE ESTRADA DE RODAGEM E TRANSPORTES DO ESTADO DE RONDÔNIA - DER, SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA - SESDEC, FUNDO ESTADUAL DE SAÚDE - FES, SECRETARIA DE ESTADO DO DESENVOLVIMENTO ECONÔMICO E SOCIAL - SEDES, SECRETARIA DE ESTADO DOS ESPORTES DA CULTURA E DO LAZER - SECEL, SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS, SECRETARIA DE ESTADO DE ADMINISTRAÇÃO - SEAD, SECRETARIA DE ESTADO  DA AGRICULTURA, PECUÁRIA E REGULARIZAÇÃO FUNDIÁRIA, SEAGRI E AGÊNCIA DE DEFESA SANITÁRIA AGROSILVOPASTORIL DO ESTADO DE RONDÔNIA - IDARON.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3951/3951_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3951/3951_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 8.210.555,71 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3953/3953_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3953/3953_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 9.600.000,00 EM FAVOR FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO DE INVESTIMENTO E DESENVOLVIMENTO INDUSTRIAL DO ESTADO DE RONDÔNIA - FIDER.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3954/3954_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3954/3954_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 37.163.759,98 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: TRIBUNAL DE JUSTIÇA DO ESTADO DE RONDÔNIA - TJ.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3960/3960_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3960/3960_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE 1.400.000,00 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS:FUNDO ESTADUAL DE SAÚDE - FES, AGÊNCIA ESTADUAL DE VIGILÂNCIA E SAÚDE - AGEVISA E SECRETARIA DE ESTADO DE DESENVOLVIMENTO AMBIENTAL - SEDAM.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3950/3950_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3950/3950_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ANEXO ÚNICO DA LEI Nº. 2.758, DE 05 DE JUNHO DE 2012</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3956/3956_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3956/3956_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 1.489.447,98 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3957/3957_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3957/3957_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 150.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEPARTAMENTO DE ESTRADA DE RODAGEM E TRANSPORTE DO ESTADO DE RONDÔNIA - DER.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3958/3958_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3958/3958_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 200.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO PENITENCIÁRIO - FUPEN.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3962/3962_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3962/3962_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS, ESPORTE E CULTURA SÃO JOSÉ, COM SEDE NO MUNICIPIO DE ARIQUEMES. </t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3966/3966_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3966/3966_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ACADEMIA JIPARANAENSE DE LETRAS - AJIL.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3972/3972_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3972/3972_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE DIÁRIAS DE HOSPEDAGEM EM HOTÉIS E POUSADAS E SIMILARES.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3967/3967_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3967/3967_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATENÇÃO ESPECIAL DO ESTADO AO IDOSO COM 60 (SESSENTA) ANOS OU MAIS, EM SITUAÇÃO DE VULNERABILIDADE OU RISCO SOCIAL, SEMIDEPENDENTE, OBJETIVANDO PROPORCIONAR-LHE ACOLHIMENTO, ABRIGO DIURNO, CUIDADOS, PROTEÇÃO E CONVIVÊNCIA ADEQUADOS A SUAS NECESSIDADES, MEDIANTE A CELEBRAÇÃO DE CONVÊNIOS COM OS MUNICÍPIOS RONDONIENSES.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3968/3968_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3968/3968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO ESCRIVÃO DE POLÍCIA A SER COMEMORADO, ANUALMENTE EM 05 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3969/3969_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3969/3969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "SEMANA ESTADUAL DE DOAÇÃO DE LEITE HUMANO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3970/3970_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3970/3970_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR COMO CRITÉRIO DE PRIORIZAÇÃO NA INSCRIÇÃO DE AQUISIÇÃO DE UNIDADE HABITACIONAL PARA MULHERES INSERIDAS EM PROGRAMAS DE ASSISTÊNCIA À MULHER VÍTIMA DE VIOLÊNCIA.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3971/3971_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3971/3971_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A OBRIGAÇÃO COLOCAÇÃO DE PLACAS INFORMATIVAS NO INTERIOR DE TODOS OS MEIOS DE TRANSPORTES COLETIVOS QUE ATUAM NO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3984/3984_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3984/3984_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA E BENEFICENTE DE RONDÔNIA - ACOBER, COM SEDE NO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3985/3985_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3985/3985_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ENTIDADE PRÓ-MENOR SÃO DANIEL COMBONI, COM SEDE NO MUNICÍPIO DE ROLIM DE MOURA.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3986/3986_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3986/3986_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O CRITÉRIO DE OCUPAÇÃO DOS CARGOS EM COMISSÃO DA ASSEMBLÉIA LEGISLATIVA EM CUMPRIMENTO AO DISPOSTO NO ART. 37, INCISO V, DA CONSTITUIÇÃO FEDERAL. </t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4004/4004_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4004/4004_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O INSTITUTO DE DESENVOLVIMENTO CULTURAL E SOCIAL JOVENS AS NAÇÕES - IDCSJAN, COM SEDE NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3989/3989_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3989/3989_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA CRIADO NO ÂMBITO DO ESTADO DE RONDÔNIA O PROGRAMA DE ASSISTÊNCIA INTEGRAL AS PESSOAS PORTADORA DE EPILEPSIA.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3990/3990_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3990/3990_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SEMANA ESTADUAL DE PREVENÇÃO E COMBATE A VERMINOSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3991/3991_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3991/3991_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DE LEITE BOM FUTURO - ASGRILEITE, LINHA 102 KM 11 LADO SUL DE SÃO MIGUEL DO GUAPORÉ/RO.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3987/3987_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3987/3987_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI FERIADO ESTADUAL O DIA 1º DE AGOSTO DE 2012, EM COMEMORAÇÃO AO CENTENÁRIO DA ESTRADA DE FERRO MADEIRA MAMORÉ. </t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4001/4001_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4001/4001_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS E FAMILIAR EXTRATIVISTA DENOMINADA FLOR DA CASTANHA, NO MUNICÍPIO DE CANDEIAS DO JAMARI/RO</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4008/4008_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4008/4008_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 4.234.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESPECIAL DO CORPO DE BOMBEIROS MILITAR - FUNESBOM.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4009/4009_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4009/4009_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 1.510.019,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4010/4010_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4010/4010_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 2.716.622,10 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DA JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4014/4014_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4014/4014_texto_integral.pdf</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4012/4012_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4012/4012_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 14.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESTADUAL DE SAÚDE - FES</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4013/4013_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4013/4013_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 25.924.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE AÇÃO SOCIAL - SEAS.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4015/4015_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4015/4015_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 17.813.685,01 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDÔNIA - ALE. </t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4016/4016_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4016/4016_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO AUXILIO ALIMENTAÇÃO, NO ÂMBITO DA SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA - SESDEC. </t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4017/4017_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4017/4017_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA REDAÇÃO E ACRESCENTA DISPOSITIVOS AS LEIS COMPLEMENTARES NºS 338 E 432 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4075/4075_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4075/4075_texto_integral.pdf</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4076/4076_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4076/4076_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, AS EDIFICAÇÕES PERTENCENTES AO ESTADO DE RONDÔNIA, REALIZADAS NAS INSTALAÇÕES DO TERMINAL RODOVIÁRIO NO MUNICÍPIO DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4077/4077_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4077/4077_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CUSTEIO DOS EXAMES MÉDICOS ADMISSIONAIS, PARA POSSE EM CARGO PÚBLICO DE PROVIMENTO EFETIVO, DE CANDIDATO APROVADO EM CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4078/4078_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4078/4078_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SEMANA ESTADUAL DA JUVENTUDE RONDONIENSE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4079/4079_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4079/4079_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICAM INSERIDOS NA GRADE CURRICULAR DA REDE PÚBLICA ESTADUAL DE ENSINO, CONTEÚDOS SOBRE CRIACIONISMO.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4080/4080_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4080/4080_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NA REDE DE ENSINO MÉDIO O PROGRAMA ESTUDO DA DEPENDÊNCIA QUÍMICA E SUAS CONSEQUÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4081/4081_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4081/4081_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NECESSIDADE DA PRESENÇA DE AMBULÂNCIA NOS LOCAIS DE REALIZAÇÃO DE SHOW, EVENTOS, PROVAS PARA CONCURSOS, VESTIBULARES, SELEÇÃO E SIMILARES NO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4082/4082_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4082/4082_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DO IGARAPÉ DO CARANÃ, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4083/4083_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4083/4083_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "RODOVIA JOSÉ VENÂNCIO DOS REIS" A RO-460 QUE LIGA O MUNICÍPIO DE BURITIS A BR-421/RO.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4084/4084_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4084/4084_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RURAL UNIÃO DA LINHA MATO GROSSO, NO MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4095/4095_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4095/4095_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPPOSITIVO DA LEI Nº 2.676, DE 28 DE DEZEMBRO DE 2011, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE RONDÔNIA PARA O EXERCÍCIO FINANCEIRO DE 2012".</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTENSÃO DO BENEFÍCIO CONTIDO NA LEI Nº 2.650, DE 19 DE DEZEMBRO DE 2011, AOS SERVIDORES ATIVOS DO QUADRO DE PESSOAL DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA PARA O EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA E A APRESENTAÇÃO DOS SÍMBOLOS DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 40 DA LEI Nº 2.507, DE 04 DE JULHO DE 2011.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4128/4128_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4128/4128_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 5.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA - MP.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 1.100.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: JUNTA COMERCIAL DO ESTADO DE RONDÔNIA - JUCER.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 45.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO PREVIDENCIÁRIO DO ESTADO DE RONDÔNIA - FUNPRERO.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 373.318,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 6.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI Nº 1.993, DE 2 DE DEZEMBRO DE 2008.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4138/4138_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4138/4138_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS AGROSSILVICULTORES DO PROJETO REFLORESTAMENTO ECONÔMICO CONSORCIADO E ADENSADO - RECA, LOCALIZADA NO DISTRITO DE NOVA CALIFÓRNIA, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4140/4140_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4140/4140_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER INTERCÂMBIOS INTERNACIONAIS DE COOPERAÇÃO EM FAVORECIMENTO DA CULTURA E EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RURAL DA LINHA "E", NO MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A COBRANÇA DE TARIFA DE ÁGUA NO VALOR DO CONSUMO MÍNIMO MULTIPLICADO PELO NÚMERO DE ECONOMIAS EXISTENTES NO IMÓVEL, QUANDO HOUVER ÚNICO HIDRÔMETRO NO LOCAL.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4185/4185_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4185/4185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PROMOÇÃO DE DEFESA DOS DIREITOS HUMANOS DOS PROFISSIONAIS DE SEGURANÇA PÚBLICA CIVIS E MILITARES DO ESTADO DE RONDÔNIA. </t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4186/4186_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4186/4186_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 10.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESTADUAL DE SAÚDE - FES.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUROIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 11.417.227,20 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESTADUAL DE SAÚDE - FES.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4188/4188_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4188/4188_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O QUANTITATIVO DO QUADRO DE PESSOAL PARA O CARGO DE AGENTE EM ATIVIDADE ADMINISTRATIVAS, NO ÂMBITO DA SECRETARIA DE ESTADO DE FINANÇAS.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FEIRA LITERÁRIA INTERNACIONAL DE RONDÔNIA - FLIRO.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4200/4200_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4200/4200_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 2.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4201/4201_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4201/4201_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 1.698.202,85 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA EM ÁREAS URBANAS E DE EXPANSÃO URBANA DE DOMÍNIO ESTADO DE RONDÕNIA, REVOGA LEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA ESTADUAL DE REGULARIZAÇÃO FUNDIÁRIA URBANA "TÍTULO JÁ" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4204/4204_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4204/4204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A CESSÃO DE USO GRATUITO DO IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, IMÓVEL OCUPADO PELO IDARON NO MUNICÍPIO DE OURO PRETO DO OESTE - RO.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4205/4205_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4205/4205_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL PROCEDER A CESSÃO DE USO GRATUITO DE IMÓVEL DE PROPRIEDADE DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4206/4206_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4206/4206_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 2.313, DE 10 DE JUNHO DE 2010, QUE "AUTORIZA O PODER EXECUTIVO ESTADUAL A PROCEDER À CESSÃO DE USO GRATUITO DA EDIFICAÇÃO DE IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA PARA O DEPARTAMENTO ESTADUAL DE TRÂNSITO DO ESTADO DE RONDÔNIA - DETRAN-RO".</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4207/4207_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4207/4207_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A UTILIZAR OS RECURSOS DOS FUNDOS ESPECIAIS NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4208/4208_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4208/4208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS DA FAZENDA PÚBLICA ESTADUAL, REFAZ - V.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4209/4209_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4209/4209_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CEDER A INSTITUIÇÕES FINANCEIRAS CRÉDITOS DECORRENTES DE COMPENSAÇÃO FINANCEIRA PELA UTILIZAÇÃO DOS RECURSOS HÍDRICOS - ROYALTIES.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4210/4210_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4210/4210_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO INTERNA JUNTO AO BANCO DO BRASIL S.A, COM RECURSOS ORIUNDOS D PROGRAMA DE APOIO AO INVESTIMENTO DOS ESTADOS E DISTRITO FEDERAL - PROINVESTE, PARA FINS DE INVESTIMENTOS NO ESTADO DE RONDÔNIA E ABRIR CRÉDITOS ADICIONAIS PARA EXECUÇÃO DO PROGRAMA DE REFORÇO AO DESENVOLVIMENTO SOCIAL E DA INFRAESTRUTURA DE RONDÔNIA - PRODESIN.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4212/4212_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4212/4212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM CADASTRO DE COMPRA E VENDA DE CABOS DE COBRE NOS FERROS-VELHOS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4238/4238_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4238/4238_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 2.145.500,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESPECIAL DO CORPO DE BOMBEIROS MILITAR - FUNESBOM.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4240/4240_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4240/4240_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 3.250.000,00 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: SUPERINTENDÊNCIA ESTADUAL DE LICITAÇÃO - SUPEL E DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS - DEOSP.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4239/4239_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4239/4239_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 2.347, DE 10 DE NOVEMBRO DE 2010 QUE "AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, IMÓVEIS PERTENCENTES AO ESTADO DE RONDÔNIA, PARA O MUNICÍPIO DE VILHENA.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4241/4241_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4241/4241_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS INCISOS I E II, DO ARTIGO 40, DA LEI Nº 2.507, DE 04 DE JULHO DE 2011, ALTERADO PELA LEI Nº 2.831, DE 28 DE AGOSTO DE 2012.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4242/4242_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4242/4242_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS INCISOS I E II, DO ARTIGO 8º, DA LEI Nº 2.676, DE 28 DE DEZEMBRO DE 2011, ALTERADO PELA LEI Nº 2.838, DE 28 DE AGOSTO DE 2012</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4243/4243_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4243/4243_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE MEDIDAS PREVENTIVAS E ORIENTADORAS DESTINADAS A INIBIR QUALQUER FORMA DE VIOLÊNCIA CONTRA PROFESSORES DA REDE PÚBLICA ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4244/4244_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4244/4244_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DA IGREJA EVANGÉLICA PENTECOSTAL DOS ÚLTIMOS DIAS TEMPLO DA FÉ, MUNICÍPIO DE SÃO FRANCISCO DO GUAPORÉ/RO.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4245/4245_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4245/4245_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 2º DA LEI Nº 2.182 DE 25 DE NOVEMBRO DE 2009.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4246/4246_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4246/4246_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ORGANIZAÇÃO COMUNITÁRIA DE GUIAS DE TURISMO ECOLÓGICO, MOTORISTAS FLUVIAIS E CONSERVADORES DO RIO GUAPORÉ E SEUS AFLUENTES - ECOMEG, NO MUNICÍPIO DE ALTA FLORESTA DO OESTE/RO.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4247/4247_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4247/4247_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PARA PROMOÇÃO DA VIDA DIGNIDADE E ESPERANÇA DO ANCIÃO - PROMO-VIDA, NO MUNICÍPIO DE OURO PRETO DO OESTE-RO.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4255/4255_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4255/4255_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UNIFICAÇÃO DOS CONTRATOS DE 20 (VINTE) HORAS DOS SERVIDORES ESTATUTÁRIOS NAS ÁREAS DE EDUCAÇÃO E SAÚDE.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4260/4260_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4260/4260_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER À DAÇÃO DE IMÓVEIS, JUNTO AO MUNICÍPIO DE PORTO VELHO, OCORRIDO POR EXTINÇÃO DA COMPANHIA DE DESENVOLVIMENTO URBANO E RURAL DE RONDÔNIA - CDHUR, PARA QUITAÇÃO DE DÉBITOS DAS EMPRESAS EXTINTAS OU EM LIQUIDAÇÃO, NOS TERMOS DA LEI N. 1.737, DE 30 DE MAIO DE 2007, LEI Nº 1.751, DE 27 DE JULHO DE 2007 E LEI Nº 1.833, DE 28 DE DEZEMBRO DE 2007.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4261/4261_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4261/4261_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO DE INSTRUTORIA E TUTORIA NO ÂMBITO DO CENTRO DE EDUCAÇÃO TÉCNICO PROFISSIONAL NA ÁREA DA SAÚDE - CETAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4262/4262_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4262/4262_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI Nº 2.538, DE 11 DE AGOSTO DE 2011.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4263/4263_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4263/4263_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS CANOEIROS DE GUAJARÁ-MIRIM - ACGM.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE RONDÔNIA PARA O EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4281/4281_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4281/4281_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DOS INCISOS I E II DO ARTIGO 3º DA LEI Nº 2.623 DE 04 DE NOVEMBRO DE 2011 - PLANO PLURIANUAL PARA O PERÍODO DE 2012 - 2015, NOS TERMOS DO ARTIGO 135, § 3º, INCISO 5 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4282/4282_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4282/4282_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 2.300.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESPECIAL DE PROTEÇÃO AMBIENTAL - FEPRAM.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4283/4283_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4283/4283_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA OS EFEITOS DA LEI Nº 2.510, DE 27 DE  JULHO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>Coletiva</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4284/4284_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4284/4284_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 2º E 4º, DA LEI Nº 2.508 QUE DISPÕE SOBRE A PROIBIÇÃO DA PESCA PROFISSIONAL NA BACIA HIDROGRÁFICA DO RIO GUAPORÉ E ESTABELECE DIRETRIZES DA POLÍTICA ESTADUAL DE ORDENAMENTO DO SETOR PESQUEIRO.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4285/4285_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4285/4285_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA DA ASSOCIAÇÃO BENEFICENTE NOVA ALIANÇA - ANA, LOCALIZADA NA AV. RECIFE Nº 500, CENTRO DO MUNICÍPIO DE CACOAL - RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4286/4286_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4286/4286_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEDA A EMPRESA FORNECEDORA DE ENERGIA ELÉTRICA A DEBITAR QUAISQUER TAXAS, NA CONTA MENSAL, SEM A DEVIDA ANUÊNCIA DO CONSUMIDOR OU SEU PRÉVIO ESCLARECIMENTO, NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4287/4287_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4287/4287_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA FIXAÇÃO DE CARTAZES NOS VEÍCULOS DE TRANSPORTES COLETIVOS COM A FRASE: "ASSÉDIO SEXUAL É CRIME - DENUNCIE".</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 2.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA SECRETARIA DE ESTADO DE ADMINISTRAÇÃO - SEAD. </t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4304/4304_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4304/4304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 5.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA - MP. </t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4308/4308_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4308/4308_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA AS NOMEAÇÕES PARA CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS NO ÂMBITO DOS ÓRGÃOS DO PODER EXECUTIVO, LEGISLATIVO E JUDICIÁRIO DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A UTILIZAR OS RECURSOS DO DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 1.614.555,00 PARA REFORÇO DE DOTAÇÕES CONSIGNADAS NO VIGENTE ORÇAMENTO.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL ATÉ O MONTANTE DE R$ 360.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDAÇÃO RONDÔNIA DE AMPARO AO DESENVOLVIMENTO DAS AÇÕES CIENTÍFICAS E TECNOLÓGICAS E A PESQUISA DO ESTADO DE RONDÔNIA - FUNDAÇÃO RONDÔNIA.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4312/4312_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4312/4312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS "NOVEMBRO AZUL", DEDICADO AO DESENVOLVIMENTO DE AÇÕES QUE VISEM À INTEGRIDADE DA SAÚDE DO HOMEM.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4313/4313_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4313/4313_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 26.850.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO ESTADO DE RONDÔNIA - IPERON.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4314/4314_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4314/4314_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 4.935.629,92 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA - DPE.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4315/4315_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4315/4315_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANE DE R$ 105.143,14 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DA SEGURANÇA,DEFESA E CIDADANIA - SESDEC.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4316/4316_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4316/4316_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, EDIFICAÇÕES PERTENCENTES AO ESTADO DE RONDÔNIA PARA O MUNICÍPIO DE VILHENA - RO.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4317/4317_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4317/4317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA ESTADUAL CONSORCIADO DE TRANSPORTE EM SAÚDE NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4318/4318_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4318/4318_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DE CONSÓRCIOS PÚBLICOS NO ESTADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4334/4334_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4334/4334_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI N.1.067, DE 19 DE ABRIL DE 2002 E À LEI N.1.993, DE 2 DE DEZEMBRO DE 2008.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4335/4335_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4335/4335_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 24.042.366,00 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN E SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4336/4336_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4336/4336_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 1.132.474,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ACESSO À INFORMAÇÕES PREVISTO NOS ARTIGOS 5º, XXXIII E 216, § 2º, DA CONSTITUIÇÃO FEDERAL E NA LEI FEDERAL N. 12.527, DE 18 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4338/4338_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4338/4338_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 81.296.000,00 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA - SESDEC, FUNDO ESTADUAL DE SAÚDE - FES, SECRETARIA DE ESTADO DE ADMINISTRAÇÃO - SEAD E AGÊNCIA DE DEFESA SANITÁRIA AGROSILVOPASTORIL DO ESTADO DE RONDÔNIA - IDARON.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4339/4339_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4339/4339_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS TAXISTAS DE ARIQUEMES E REGIÃO - ATAR, COM SEDE NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4340/4340_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4340/4340_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA POPULAR DE FORMAÇÃO, QUALIFICAÇÃO E HABILITAÇÃO PROFISSIONAL DE CONDUTORES DE VEÍCULOS AUTOMOTORES E A ESCOLA PÚBLICA ESTADUAL DE TRÂNSITO DE RONDÔNIA - EPET/RO.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4346/4346_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4346/4346_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 7.500.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESTADUAL DE SAÚDE - FES.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4347/4347_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4347/4347_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 6.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4348/4348_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4348/4348_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO ESTADUAL DE PLANEJAMENTO EM TECNOLOGIA DA INFORMAÇÃO E COMUNICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4349/4349_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4349/4349_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 5.515.980,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO PREVIDENCIÁRIO DO ESTADO DE RONDÔNIA - FUNPRERO.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4350/4350_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4350/4350_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 270.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDO ESPECIAL DO CORPO DE BOMBEIROS MILITAR - FUNESBOM.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 208.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: FUNDAÇÃO RONDÔNIA DE AMPARO AO DESENVOLVIMENTO DAS AÇÕES CIENTÍFICAS E TECNOLÓGICAS E A PESQUISA DO ESTADO DE RONDÔNIA - FUNDAÇÃO RONDÔNIA.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DOS CARGOS DE ASSESSORES JURÍDICOS E ASSISTENTES DE PROMOTORIA PARA COMPOR O QUADRO ADMINISTRATIVO DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4366/4366_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4366/4366_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO E EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 9.041.445,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA ASSOCIAÇÃO DE PRODUTORES RURAIS PIONEIRA, COM SEDE NO MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4368/4368_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4368/4368_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MOTOTAXISTAS DE ARIQUEMES - AMOTA, COM SEDE NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4365/4365_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4365/4365_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 2.816, DE 9 DE AGOSTO DE 2012.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4369/4369_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4369/4369_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CAMPANHA DE DIVULGAÇÃO DE TARIFA SOCIAL DE ENERGIA ELÉTRICA NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4370/4370_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4370/4370_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INCLUSÃO DO TEMA "DOAÇÃO DE ÕRGÃOS" NAS AULAS DE CIÊNCIAS E BIOLOGIA DAS ESCOLAS PÚBLICAS E PARTICULARES DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4371/4371_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4371/4371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA ESTADUAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO ESTADO.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4372/4372_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4372/4372_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO DE ALIMENTAÇÃO SAUDÁVEL E ADEQUADA NAS UNIDADES ESCOLARES, HOSPITALARES, PRESIONAIS E OUTRAS UNIDADES DE INTERNAÇÃO DE RESPONSABILIDADE DO ESTADO.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4373/4373_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4373/4373_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO GUARDA MIRIM DE BURITIS - GMB, COM SEDE A RUA HERMERSON DA FONSECA, S/N, NO MUNICÍPIO DE BURITIS.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4374/4374_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4374/4374_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A COLÔNIA DE PESCADORES ARTESANAIS Z - 14 NO MUNICÍPIO DE PIMENTA BUENO/RO.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4375/4375_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4375/4375_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A COLÔNIA DE PESCADORES ARTESANAIS Z - 03, NO MUNICÍPIO DE PIMENTEIRAS DO OESTE/RO.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4376/4376_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4376/4376_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS TRABALHADORES RURAIS DO VALE DO RIO GUAPORÉ NO MUNICÍPIO DE SERINGUEIRAS/RO.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4377/4377_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4377/4377_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A COLÔNIA DE PESCADORES ARTESANAIS Z - 10, NO MUNICÍPIO DE SÃO FRANCISCO DO GUAPORÉ/RO.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4392/4392_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4392/4392_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A COLÔNIA DE PESCADORES ARTESANAIS Z - 08 DE ARIQUEMES - CPAARZ-8, NO MUNICÍPIO DE ARIQUMES.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA EMERGENCIAL DE TRANSFERÊNCIA DE RENDA, NO ÂMBITO DA POLÍTICA DE SUPERAÇÃO DA POBREZA E ERRADICAÇÃO DA EXTREMA PROBREZA, NO ESTADO DE RONDÔNIA, PROVOCADA POR PROCESSOS DE RELOCAÇÃO DE FAMÍLIAS RETIRADAS DA FLONA BOM FUTURO.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 8.053.760,00 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: COORDENADORIA DE APOIO À GOVERNADORIA - CGAG, DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS - DEOSP, DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN E SECRETARIA DE ESTADO DE AÇÃO SOCIAL - SEAS.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A UNIÃO DOS BLOCOS DE RUA DO CARNAVAL DE RONDÔNIA - UNIBLOCOS, COM SEDE NO MUNICIPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ASSEGURAR À UNIÃO, A DOAÇÃO FUTURA DE IMÓVEL QUE MENCIONA, NO MUNICIPIO DE JI-PARANÁ. </t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA ASSOCIAÇÃO DE MORADORES DO DISTRITO DE DIVINÓPOLIS - ASMODD, COM SEDE NO MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4414/4414_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4414/4414_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 1.299.562,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA SECRETARIA DE ESTADO DOS ESPORTES DA CULTURA E DO LAZER - SECEL.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4415/4415_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4415/4415_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCURADORIA GERAL DO ESTADO DE RONDÔNIA A UTILIZAR MEIOS ALTERNATIVOS DE COBRANÇA DE CRÉDITOS FISCAIS DO ESTADO, DE AUTARQUIAS E DE FUNDAÇÕES PÚBLICAS ESTADUAIS, OBSERVADOS OS CRITÉRIOS DE EFICIÊNCIA ADMINISTRATIVA E DE CUSTOS DE ADMINISTRAÇÃO E COBRANÇA, ESPECIALMENTE O DISPOSTO NA LEI Nº 9.492, DE 10 DE SETEMBRO DE 1997, DEVENDO ENCAMINHAR PARA PROTESTO AS CERTIDÕES DE DÍVIDA ATIVA TRIBUTÁRIA E NÃO-TRIBUTÁRIA E OS TÍTULOS EXECUTIVOS JUDICIAIS DE QUANTIA CERTA, BEM COMO INSCREVER O NOME DOS SUJEITOS PASSIVOS INADIMPLENTES COM O ERÁRIO EM CADASTROS PÚBLICOS OU PRIVADOS DE PROTEÇÃO AO CRÉDITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4416/4416_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4416/4416_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR, POR MEIO DE LICITAÇÃO PÚBLICA, VEÍCULOS INSERVÍVEIS E SUCATAS, PERTENCENTES À FROTA DO PODER EXECUTIVO ESTADUAL.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4417/4417_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4417/4417_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL PROCEDER À CESSÃO DE USO GRATUITO À ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDÔNIA - ALE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 74.196.130,39 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: COORDENADORIA GERAL DE APOIO A GOVERNADORIA - CGAG, DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN, SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC, FUNDAÇÃO DE HEMATOLOGIA E HEMOTERAPIA DO ESTADO DE RONDÔNIA - FHEMERON, AGÊNCIA ESTADUAL DE VIGILÂNCIA E SAÚDE - AGEVISA, SECRETARIA DE ESTADO DOS ESPORTES DA CULTURA E DO LAZER - SECEL, SECRETARIA DE ESTADO DE ADMINISTRAÇÃO - SEAD E AGÊNCIA DE DEFESA SANITÁRIA AGROSILVOPASTORIL DO ESTADO DE RONDÔNIA - IDARON.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4419/4419_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4419/4419_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI N. 688, DE 27 DE DEZEMBRO DE 1996, PARA MAJORAR AS ALÍQUOTAS DE ICMS DE JOIAS, CERVEJAS, BEBIDAS ALCOÓLICAS, CIGARROS, CHARUTOS E TABACO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4420/4420_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4420/4420_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N. 950, DE 22 DE DEZEMBRO DE 2000, DISPONDO SOBRE A ADEQUAÇÃO DAS ALÍQUOTAS DE IPVA ÀS DEMANDAS FINANCEIRAS DO ESTADO.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4421/4421_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4421/4421_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI N. 688, DE 27 DE DEZEMBRO DE 1996, PARA ALTERAR A ALÍQUOTA DE ICMS INCIDENTE SOBRE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4422/4422_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4422/4422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN A TRANSFERIR RECURSOS FINANCEIROS AO PODER EXECUTIVO NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4423/4423_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4423/4423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS DA FAZENDA PÚBLICA ESTADUAL RELACIONADOS COM O IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES, REFAZ - IPVA.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4424/4424_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4424/4424_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 365.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4425/4425_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4425/4425_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE EQUIPE DE TRANSIÇÃO POR CANDIDATO ELEITO PARA O CARGO DE GOVERNADOR DO ESTADO OU PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4426/4426_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4426/4426_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS POLICIAIS MILITARES DE PRESIDENTE MÉDICE - ASPM.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4427/4427_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4427/4427_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O GRUPO ESCOTEIRO CANAÃ, NO MUNICÍPIO DE ARIQUEMES - RO.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4428/4428_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4428/4428_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O INSTITUTO EDUCACIONAL SARGENTO DE LIMA - GUARDA MIRIM.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 600.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: DEPARTAMENTO DE ESTRADA DE RODAGEM E TRANSPORTES DO ESTADO DE RONDÔNIA - DER.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 100.000,00 EM FAVOR DO UNIDADE ORÇAMENTÁRIA: FUNDO ESPECIAL DE MODERNIZAÇÃO E REAPARELHAMENTO DA POLÍCIA MILITAR DO ESTADO - FUNRESPOM.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4482/4482_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4482/4482_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN, A TRANSFERIR RECURSOS FINANCEIROS AO PODER EXECUTIVO NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL PROCEDER À DESAFETAÇÃO E CONSEQUENTE ALIENAÇÃO DE IMÓVEL DE SUA PROPRIEDADE SITUADO NO MUNICÍPIO DE BELÉM, ESTADO DO PARÁ.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4470/4470_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4470/4470_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O ESTADO DE RONDÔNIA A LIQUIDAR DÉBITOS DE PRECATÓRIOS JUDICIAIS, MEDIANTE ACORDOS DIRETOS COM SEUS CREDORES, E MEDIANTE PAGAMENTO À VISTA POR ORDEM ÚNICA E CRESCENTE DE VALOR POR PRECATÓRIO, NOS TERMOS DOS INCISOS II E III DO §8º DO ARTIGO 97 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS DA CONSTITUIÇÃO DA REPÚBLICA.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4471/4471_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4471/4471_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA ASSISTÊNCIA SOCIAL VIDEIRA DA AMAZÔNIA, COM SEDE NO MUNICÍPIO DE CACOAL - RO.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INCLUSÃO DA DISCIPLINA "FORMAÇÃO DE CONDUTORES DE VEÍCULOS" NOS CURRÍCULOS DO ENSINO MÉDIO.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CULTURAL TRIBO DO MATO, NO MUNICÍPIO DE PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4475/4475_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4475/4475_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A PRESENÇA DE PROFISSIONAL DE SAÚDE EM TODAS AS ESCOLAS PÚBLICAS DO ESTADO DE RONDÔNIA, PARA ATENDER ALUNOS PORTADORES DE MOLÉSTIAS CRÔNICAS, A MEDIDA, BENEFICIA OS QUE PRECISAM DE CUIDADOS COTIDIANOS OU EVENTUAIS, TAIS COMO DIABETES, EPILEPSIA, ASMA, ALERGIAS, HEMOFILIA, INSUFICIÊNCIA RENAL, INSUFICIÊNCIA CARDÍACA, ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA ASSOCIAÇÃO DESPORTIVA CACOALENSE, COM SEDE NO MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4486/4486_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4486/4486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NORMAS E PROCEDIMENTOS PARA A RECICLAGEM E DESTINAÇÃO FINAL DE ELETRODOMÉSTICOS E PRODUTOS ELETROELETRÔNICOS CONSIDERADOS COMO LIXO TECNOLÓGICO, NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4488/4488_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4488/4488_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 500.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: SECRETARIA DE ESTADO DOS ESPORTES DA CULTURA E DO LAZER - SECEL.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA ASSOCIAÇÃO DOS KARTISTAS DE ROLIM DE MOURA - RMKART COM SEDE NO MUNICÍPIO DE ROLIM DE MOURA - RO.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRAMA DE ORIENTAÇÃO AOS PAIS PARA UMA MELHOR APRENDIZAGEM DOS FILHOS NO ENSINO, NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE QUE O CONSUMIDOR QUE CONSTATAR A EXISTÊNCIA DE PRODUTO EXPOSTO À VENDA COM PRAZO DE VALIDADE VENCIDO TEM DIREITO A RECEBER, GRATUITAMENTE, OUTRO PRODUTO IDÊNTICO OU SIMILAR, À SUA ESCOLHA, EM IGUAL QUANTIDADE.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO AUTOMOBILÍSTICA DE ARIQUEMES, COM SEDE NO MUNICÍPIO DE ARIQUMES.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DO VALOR DA TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS REALIZADOS NO ÂMBITO DO ESTADO DE RONDÔNIA PARA DOADORES REGULARES DE SANGUE E PARA CADASTRADOS NO BANCO DE DADOS COMO POSSÍVEIS DOADORES DE MEDULA ÓSSEA.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO ESTADO DE RONDÔNIA, A SEMANA DE CONSCIENTIZAÇÃO CONTRA A OBESIDADE INFANTIL.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA AO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE RONDÔNIA - IFRO.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DA LEI N. 2.186, DE 25 DE NOVEMBRO DE 2009, QUE "DISPÕE SOBRE A TABELA DE SERVIÇOS E TAXAS DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DO ESTADO DE RONDÔNIA - DETRAN/RO.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4502/4502_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4502/4502_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA ATÉ 28 DE FEVEREIRO DE 2013 O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS DA FAZENDA PÚBLICA ESTADUAL REFAZ-V, INSTITUÍDO PELA LEI N. 2.840, DE 03 DE SETEMBRO DE 2012.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4503/4503_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4503/4503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "SELO JOVEM" NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 32.760.000,00 EM FAVOR DAS UNIDADES ORÇAMENTÁRIAS: COORDENADORIA DE APOIO À GOVERNADORIA - CGAC, SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA - SESDEC, FUNDO ESTADUAL DE SAÚDE - FES, SECRETARIA DE ESTADO DO DESENVOLVIMENTO ECONÔMICO E SOCIAL - SEDES, SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS E SECRETARIA DE ESTADO DE ADMINISTRAÇÃO - SEAD.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À LEI N. 2.897, DE 14 DE NOVEMBRO DE 2012, QUE "PRORROGA OS EFEITOS DA LEI N. 2.510, DE 27 DE JULHO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER À CESSÃO DE USO ONEROSA DE IMÓVEIS DE PROPRIEDADE DO ESTADO DE RONDÔNIA AO MUNICÍPIO DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O ESTADO DE RONDÔNIA A ASSUMIR A RESPONSABILIDADE PELO PAGAMENTO DA DÍVIDA DA COMPANHIA DE ÁGUAS E ESGOTO DO ESTADO DE RONDÔNIA - CAERD, JUNTO À ELETROBRÁS DISTRIBUIDORA DE RONDÔNIA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4509/4509_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4509/4509_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE EMOLUMENTOS RELATIVOS AOS ATOS PRATICADOS PELOS SERVIÇOS NOTARIAIS E DE REGISTRO, EM FACE DAS DISPOSIÇÕES DA LEI FEDERAL N. 10.169, DE 29 DE DEZEMBRO DE 2000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DA INSCRIÇÃO NOS CADASTROS DE RESTRIÇÃO DE CRÉDITO - SPC E SERASA - DO NOME DOS CONSUMIDORES QUE NÃO ESTÃO EM DIA COM O PAGAMENTO DAS CONTAS DE ÁGUA E ENERGIA ELÉTRICA NO ESTADO.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4511/4511_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4511/4511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA, ESTADUAL DO MOTOTAXISTA E MOTOBOY, NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 5.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: TRIBUNAL DE JUSTIÇA DO ESTADO DE RONDÔNIA - TJ.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4523/4523_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4523/4523_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA "B", DA LEI N. 222, DE 25 DE JANEIRO DE 1989.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO PARA ATENDER DESPESAS CORRENTES DE PESSOAL, JUROS, ENCARGOS E AMORTIZAÇÃO DA DÍVIDA E OUTRAS DESPESAS CORRENTES.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4529/4529_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4529/4529_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 2.899, DE 27 DE NOVEMBRO DE 2012.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4531/4531_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4531/4531_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 8.302.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA: MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA - MP.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4532/4532_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4532/4532_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE TAXAS DE SERVIÇOS E ALTERA O ANEXO ÚNICO DA LEI N. 2.186, DE 25 DE NOVEMBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ABONO PECUNIÁRIO EXCEPCIONAL NO MÊS DE DEZEMBRO DE 2012 PAA OS SERVIDORES DO QUADRO DE PESSOAL EFETIVO, OS NOMEADOS EM CARGOS DE PROVIMENTO EM COMISSÃO SEM VINCULO EMPREGATÍCIO DA ÁREA ADMINISTRATIVA DA ASSEMBLEIA LEGISLATIVA DO ESTADO. </t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3406/3406_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3406/3406_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DO REGIMENTO INTERNO E ACRESCENTA PARÁGRAFOS AO SEU ARTIGO 29, QUE ESTABELECE AS COMPETÊNCIAS DAS COMISSÕES PERMANENTES DA ASSEMBLÉIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3438/3438_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3438/3438_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DO ANEXO ÚNICO DA RESOLUÇÃO N° 115, D 23 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3444/3444_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3444/3444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA E DECORO PARLAMENTAR DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDÔNIA E CRIA O CONSELHO DE ÉTICA E DECORO  PARLAMENTAR.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3467/3467_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3467/3467_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA SEM EFEITO A RESOLUÇÃO N° 206, DE MARÇO DE 2012, DESDE SUA VIGÊNCIA, REPRESTINANDO  OS VALORES ORIGINAIS DO ANEXO ÚNICO DA RESOLUÇÃO N° 115. DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3548/3548_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3548/3548_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O GOZO DE LICENÇA-PRÊMIO DOS SERVIDORES EFETIVOS DA ASSEMBLÉIA LEGISLATIVA E AUTORIZA A CONVERSÃO EM PECÚNIA DE UM PERÍODO DA LICENÇA-PRÊMIO.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3560/3560_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3560/3560_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO XIV AO ART. 181 DO REGIMENTO INTERNO DA ASSEMBLÉIA LEGISLATIVA DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3647/3647_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3647/3647_texto_integral.pdf</t>
   </si>
   <si>
     <t>AJUSTA OS INCISOS DO ART. 27 E ACRESCENTA O § 16 AO ART. 29 DO REGIMENTO INTERNO DA ASSEMBLÉIA LEGISLATIVA DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3648/3648_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3648/3648_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA-SE O INCISO XXI AO ARTIGO 27 E O § 17 AO ART. 29 DO REGIMENTO INTERNO DA ASSEMBLÉIA LEGISLATIVA DE RONDÔNIA, CRIANDO COMISSÃO PERMANENTE DE PREVENÇÃO E COMBATE ÀS DROGAS.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3652/3652_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3652/3652_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DA RESOLUÇÃO N° 179, DE FEVEREIRO DE 2011, E REVOGA AS RESOLUÇÕES N° 193, DE AGOSTO DE 2011, N° 197, DE AGOSTO DE 2011, E N° 198, DE OUTUBRO DE 2011.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3711/3711_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3711/3711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TRADUÇÃO SIMULTÂNEA NA LÍNGUA BRASILEIRA DE SINAIS - LIBRAS, NAS SESSÕES PLENÁRIAS E REUNIÕES DAS COMISSÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3749/3749_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3749/3749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE ACESSO ÀS INFORMAÇÕES PÚBLICAS DO PODER LEGISLATIVO ESTADUAL - SIPLE.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3750/3750_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3750/3750_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL ELETRÔNICO DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3751/3751_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3751/3751_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DO REGIMENTO INTERNO QUE TRATAM DO COMPARECIMENTO DOS DEPUTADOS E DO QUORUM REGIMENTAL PARA DELIBERAÇÃO DE PROPOSIÇÕES.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Comissão Parlamentar Processante Provisória</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3800/3800_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3800/3800_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA A PERDA DO MANDATO DO DEPUTADO VALTER ARAÚJO GONÇALVES.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3801/3801_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3801/3801_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA PERDA TEMPORÁRIA DO EXERCÍCIO DO MANDATO DA DEPUTADA ANA LÚCIA DERMANI DE AGUIAR, PELO PERÍODO DE 30 (TRINTA) DIAS, POR FALTA DE DECORO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3802/3802_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3802/3802_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA PERDA TEMPORÁRIA DE  MANDATO DA DEPUTADA EPIFÂNIA BARBOSA DA SILVA, PELO PERÍODO DE 30 (TRINTA) DIAS, POR FALTA DE DECORO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3803/3803_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3803/3803_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA A PERDA TEMPORÁRIA DO EXERCÍCIO DO MANDATO DO DEPUTADO EUCLIDES MACIEL DE SOUZA, PELO PERÍODO DE 30 (TRINTA) DIAS, POR FALTA DE DECORO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3804/3804_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3804/3804_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA A PERDA TEMPORÁRIA DO EXERCÍCIO DO MANDATO DO DEPUTADO FLÁVIO HONÓRIO LEMOS, PELO PERÍODO DE 30 (TRINTA) DIAS, POR FALTA DE DECORO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3805/3805_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3805/3805_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA A PERDA TEMPORÁRIA DO EXERCÍCIO DO MANDATO DO DEPUTADO JEAN CARLOS SCHEFFER OLIVEIRA, PELO PERÍODO DE 30 (TRINTA) DIAS, POR FALTA DE DECORO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3806/3806_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3806/3806_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA PERDA TEMPORÁRIA DO EXERCÍCIO DO MANDAATO DO DEPUTADO JOSÉ FRANCISCO DE ARAÚJO, PELO PERÍODO DE 30 (TRINTA) DIAS, POR FALTA DE DECORO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3807/3807_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3807/3807_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA A PERDA TEMPORÁRIA DO EXERCÍCIO DO MANDATO DO DEPUTADO SAULO MOREIRA DA SILVA, PELO PERÍODO DE 30 (TRINTA) DIAS, POR FALTA DE DECORO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3814/3814_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3814/3814_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO AO ARTIGO 121 DO REGIMENTO INTERNO PARA MANTER A INCOMUNICABILIDADE DA ASSISTÊNCIA COM O PLENÁRIO DE DELIBERAÇÕES.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3879/3879_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3879/3879_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ  NOVA REDAÇÃO AO INCISO V DO ARTIGO 2° DA RESOLUÇÃO N° 179/2011.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3979/3979_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3979/3979_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA CONCESSÃO DE DIÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3980/3980_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3980/3980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E DISCIPLINA O AUXÍLIO SAÚDE PARLAMENTAR.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4002/4002_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4002/4002_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA SESSÃO ITINERANTE EXTRAORDINÁRIA E TRANSFERE A SEDE DO PODER LEGISLATIVO PARA O MUNICÍPIO DE SÃO FRANCISCO DO GUAPORÉ.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4117/4117_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4117/4117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO ARTIGO 109 DO REGIMENTO INTERNO. </t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4048/4048_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4048/4048_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS A RESOLUÇÃO Nº 210, DE 09 DE MAIO DE 2012. </t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4213/4213_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4213/4213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E DISCIPLINA O USO DE UNIFORME NO ÂMBITO DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4320/4320_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4320/4320_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERE A SEDE DO PODER LEGISLATIVO PARA O MUNICÍPIO DE VILHENA, COM A FINALIDADE DE REALIZAR SESSÃO SOLENE, E CANCELA SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4403/4403_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4403/4403_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVO DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4530/4530_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4530/4530_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO III DO ARTIGO 75 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ TRATAMENTO ISONOMICO AOS SERVIDORES DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDONIA, CONTRATADOS SOB O REGIME JURÍDICO DA CONSOLIDACÃO DAS LEIS DO TRABALHO.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVERTE EM PECÚNIA PERÍODO DE LICENCA PREMIO DO SERVIDOR DA ASSEMBLÉIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4535/4535_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4535/4535_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA RESOLUCÃO N.179 DE 17 DE FEVEREIRO DE 2011, ALTERADA PELA RESOLUCÃO  N. 209 DE 19 DE ABRIL DE 2012.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4536/4536_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4536/4536_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A BAIXA DE EXIGIBILIDADE DE SALDO DE SALÁRIOS NÃO RECLAMADOS EXISTENTES NA CONTA CONTÁBIL N. 211490600, JUNTO AO SISTEMA DE CONTABILIDADE DO ESTADO DE RONDONIA/SIAFEM.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4537/4537_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4537/4537_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSPENDE AS CONSIGNACÕES EM FOLHA DE PAGAMENTO EM FAVOR DO BANCO CRUZEIRO DO SUL E DETERMINA A DEVOLUCÃO DE EVENTUAIS VALORES RETIDOS EM FAVOR DA INSTITUICÃO FINANCEIRA QUE AINDA NAO FORAM DEPOSITADOS.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Proposta de Emenda Constitucional</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3412/3412_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3412/3412_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO ART. 28 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3829/3829_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3829/3829_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO III DO § 4° DO ART. 20 DA CONSTITUIÇÃO ESTADUAL  A SESSÃO III DOS SERVIDORES PÚBLICOS CIVIS.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4131/4131_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4131/4131_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO XI, DO ARTIGO 65 E O ARTIGO 99 DA CONSTITUIÇÃO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO NA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS §§ 7º E 8º AO ARTIGO 48 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3409/3409_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3409/3409_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA, PARA DISCUTIR OS IMPACTOS AMBIENTAIS E SOCIAIS CAUSADOS PELA ABERTURA DAS COMPORTAS DA USINA HIDRELÉTRICA DE SANTO ANTONIO.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3408/3408_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3408/3408_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA, PARA DISCUTIR AS DIFICULDADES ENCONTRADAS POR PRODUTORES RURAIS JUNTO AO IBAMA.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3445/3445_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3445/3445_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR PELOS 90 ANOS DE FUNDAÇÃO DA IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3446/3446_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3446/3446_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À MESA DIRETORA, SEJA CONCEDIDO VOTO DE LOUVOR AOS 30 (TRINTA) ANOS DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA.                                                                                                                                    </t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3447/3447_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3447/3447_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE REPÚDIO AO DNIT PELAS PRECÁRIAS CONDIÇÕES DA BR-364.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3448/3448_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3448/3448_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR AOS FAMILIARES DO SENHOR CIRILO FERREIRA DE SOUZA, PELO SEU FALECIMENTO OCORRIDO NO DIA 24/02/2012.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3449/3449_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3449/3449_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR AOS FAMILIARES DO PREFEITO DE ALTO ALEGRE DOS PARECIS DIRCEU ALEXANDRE DA SILVA, PELO SEU FALECIMENTO OCORRIDO NO DIA 24/02/2012.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3450/3450_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3450/3450_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE PARA O DIA 13 DE MARÇO DE 2012 PARA HOMENAGEAR AS MULHERES PELO DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3476/3476_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3476/3476_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE VOTO DE PESAR AOS FAMILIARES DO DESEMBARGADOR FEDERAL DO TRABALHO APOSENTADO, BENJAMIN DO COUTO RAMOS.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3478/3478_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3478/3478_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA TRANSFERIDA PARA O DIA 28 DE MARÇO A AUDIÊNCIA PÚBLICA DESTINADA A DISCUTIR OS IMPACTOS AMBIENTAIS E SOCIAIS CAUSADOS PELA ABERTURA DAS COMPORTAS DA USINA HIDRELÉTRICA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3477/3477_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3477/3477_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA O CANCELAMENTO DA SESSÃO SOLENE MARCADA PARA O DIA 13/03/2012, OBJETO DO REQUERIMENTO N° 152/12.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3517/3517_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3517/3517_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER VOTO DE LOUVOR A ORDEM "DEMOLAY" DO ESTADO DE RONDÔNIA -  PELO TRANSCURSO DE SEUS 25 ANOS DE ATIVIDADES EM NOSSO ESTADO".</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3484/3484_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3484/3484_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO TEMPORÁRIA PARA ESTUDO E REGULARIZAÇÃO FUNDIÁRIA DO ESTADO DE RONDÔNIA, TENDO EM VISTA A 3ª APROXIMAÇÃO DO ZONEAMENTO ECONÔMICO E ECOLÓGICO DO ESTADO DE RONDÔNIA - ZEE.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3572/3572_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3572/3572_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA TRANSFERIDA A SESSÃO SOLENE NESTA CASA DE LEIS EM HOMENAGEM AOS 100 ANOS DA INSTITUIÇÃO IRMÃS MARCELINAS NO BRASIL.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3573/3573_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3573/3573_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR AO COLÉGIO DOM BOSCO E A CONGREGAÇÃO SALESIANA PELA PASSAGEM DOS 80 ANOS DE INSTALAÇÃO E DE ATIVIDADES EDUCACIONAIS EM RONDÔNIA.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3574/3574_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3574/3574_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER À MESA DIRETORA, SEJA CONCEDIDO VOTO DE LOUVOR AOS 30 (TRINTA) ANOS DO TRIBUNAL DE JUSTIÇA DO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3575/3575_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3575/3575_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR AOS FAMILIARES DO RADIALISTA IVAN GONZAGA, PELO SEU FALECIMENTO OCORRIDO NO DIA 25/03/2012.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3583/3583_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3583/3583_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER A MESA DIRETORA, SEJA CONCEDIDO VOTO DE LOUVOR AOS 48 (QUARENTA E OITO) ANOS EUCATUR - EMPRESA UNIÃO CASCAVEL DE TRANSPORTES E TURISMO LTDA".</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3627/3627_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3627/3627_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE PARA HOMENAGEAR AS POLÍCIAS CIVIL E MILITAR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3634/3634_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3634/3634_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÃO SOBRE A CONSTRUÇÃO DE UM HOSPITAL NO DISTRITO DE JACY-PARANÁ.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3633/3633_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3633/3633_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÃO SOBRE A CONSTRUÇÃO DE SUBESTAÇÃO DE ENERGIA ELÉTRICA NO DISTRITO DE JACY-PARANÁ.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3632/3632_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3632/3632_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO INFORMAÇÕES SOBRE EVENTUAL REGULAMENTAÇÃO DO HORÁRIO PARA FECHAMENTO DE BARES E CASAS DE SHOWS.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3630/3630_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3630/3630_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS DA MESA DIRETORA NO SENTIDO DE ENCAMINHAR PROJETO DE LEI COMPLEMENTAR VISANDO RESTABELECER AS VANTAGENS PECUNIÁRIAS GARANTIDAS AOS SERVIDORES E SUPRIMIDAS DA LC 326/2005 PELA LEGISLAÇÃO POSTERIOR.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3643/3643_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3643/3643_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR AOS FAMILIARES DO EX-DEPUTADO WALDEREDO PAIVA PELO SEU FALECIMENTO OCORRIDO NO DIA 07/04/2012.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3815/3815_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3815/3815_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ALTERAÇÃO DA DATA DA SESSÃO SOLENE PARA REALIZAÇÃO DA HOMENAGEM AS POLÍCIAS CIVIL E MILITAR DO ESTADO.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3838/3838_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3838/3838_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADO VOTO DE LOUVOR AO 2° BATALHÃO DE POLÍCIA MILITAR, 3ª COMPANHIA DE POLICIAMENTO OSTENSIVO - 3° GP PO/3° PEL PO/3° CIA PO/2° BPM.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3839/3839_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3839/3839_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADO VOTO DE LOUVOR À DELEGACIA DE POLÍCIA CIVIL DO MUNICÍPIO DE MIRANTE DA SERRA.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3816/3816_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3816/3816_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A TRANSFORMAÇÃO DA SESSÃO ORDINÁRIA DO DIA 31 DE MAIO DE 2012, EM SESSÃO SOLENE PARA COMEMORAÇÃO DOS 22 ANOS DE EXISTÊNCIA DO COLÉGIO TIRADENTES DA PM/RO.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3834/3834_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3834/3834_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE PARA O DIA 15 DE MAIO DE 2012, EM HOMENAGEM AO DIA DO ASSISTENTE SOCIAL.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3817/3817_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3817/3817_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR A ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO PROFESSOR JOÃO BENTO DA COSTA, PELA COMEMORAÇÃO DOS 15 ANOS DE SUA CRIAÇÃO E IMPLANTAÇÃO DO PROJETO TERCEIRÃO E PRÉ-VESTIBULAR NA ESCOLA PÚBLICA.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3835/3835_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3835/3835_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA MONTADA UMA COMISSÃO PARA APURAR MORTE DE ANIMAIS SILVESTES EM DECORRÊNCIA DOS ALAGAMENTOS PROVOCADOS PELAS USINAS DE SANTO ANTÔNIO E JIRAU.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3836/3836_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3836/3836_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECURSO CONTRA O PARECER N° 283/CCJR/2012, AO PROJETO DE LEI 398/2012 QUE "AUTORIZA O GOVERNO DO ESTADO A CONCEDER DESCONTO DE IPVA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3818/3818_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3818/3818_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR AO SENHOR FRANCISCO RODRIGUES LOPES E SENHORA ELIZABETH DE LIMA CÂNDIDO, RESPECTIVAMENTE DIRETOR E VICE-DIRETORA DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO PROFESSOR JOÃO BENTO DA COSTA, PELA COMEMORAÇÃO DOS 15 ANOS DE FUNCIONAMENTO E APOIO INCONDICIONAL AO PROJETO TERCEIRÃO E PRÉ-VESTIBULAR NA ESCOLA PÚBLICA.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3837/3837_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3837/3837_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE ESTADO DE SAÚDE - SESAU, CÓPIA DE TODOS OS PROCESSOS DE COMPRA DE UTI'S REFERENTE AO PERÍODO DE JANEIRO DE 2011 ATÉ ABRIL DE 2012.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3819/3819_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3819/3819_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO SOLENE PARA COMEMORAR CENTENÁRIO DA ESTRADA DE FERRO MADEIRA MAMORÉ.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3820/3820_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3820/3820_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE EM HOMENAGEM AO DIA NACIONAL DA DEFENSORIA PÚBLICA, NO DIA 29 DE MAIO DE 2012, ÀS 09:00 H..</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3840/3840_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3840/3840_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA O DIA 13 DE JUNHO DE 2012 ÀS 9:00 HS, PARA DISCUTIR E ANALISAR SOBRE O ZONEAMENTO E REGULARIZAÇÃO FUNDIÁRIA (3ª APROXIMAÇÃO) DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3841/3841_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3841/3841_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, NA FORMA REGIMENTAL, SEJA TRANSFORMADA A SESSÃO ORDINÁRIA DO DIA 06 DE JUNHO DO CORRENTE ANO, EM AUDIÊNCIA PÚBLICA PARA DEBATER O GRITO DA TERRA ESTADUAL - GTE/2012.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3842/3842_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3842/3842_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, NA FORMA REGIMENTAL, SEJA TRANSFORMADA A SESSÃO ORDINÁRIA DO DIA 14 DE JUNHO DO CORRENTE ANO, EM SESSÃO SOLENE PARA ENTREGA DOS TÍTULOS DE HONRA AO  MÉRITO E TÍTULOS HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3843/3843_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3843/3843_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ADIAMENTO DA AUDIÊNCIA PÚBLICA DESIGNADA PARA O DIA 30 DE MAIO DE 2012, COM A FINALIDADE DE TRATAR DE ASSUNTOS DE INTERESSE DO DISTRITO DE JACINÓPOLIS, PARA DATA A SER MARCADA POSTERIORMENTE.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3833/3833_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3833/3833_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ADIAMENTO DAS SESSÕES SOLENES DESIGNADAS PARA OS DIAS 29 E 31 DE MAIO, EM COMEMORAÇÃO AO DIA NACIONAL DO DEFENSOR PÚBLICO E AOS 22 ANOS DE CRIAÇÃO DO COLÉGIO TIRADENTES DA POLÍCIA MILITAR DO ESTADO, RESPECTIVAMENTE, PARA DATAS A SEREM MARCADAS POSTERIORMENTE.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3880/3880_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3880/3880_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA NA FORMA REGIMENTAL, SEJA TRANSFORMADA EM  SESSÃO SOLENE A SESSÃO ORDINÁRIA DO DIA 21 DE JUNHO, PARA COMEMORAÇÃO AO DIA NACIONAL DE DEFENSORIA PÚBLICA.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3881/3881_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3881/3881_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA SEJA REMARCADA PARA ÀS 9:00 HORAS DO DIA 27 DE JUNHO A SESSÃO SOLENE PARA A COMEMORAÇÃO DO ANIVERSÁRIO DE 22 ANOS DO COLÉGIO TIRADENTES DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3901/3901_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3901/3901_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO SENHOR SECRETÁRIO DE ESTADO DA SAÚDE SOBRE O SERVIÇO DE TRANSLADO DE CORPOS DA CAPITAL PARA INTERIOR, DOS ATENDIMENTOS NOS MESES DE MARÇO E ABRIL DE 2012, QUAIS OS VEÍCULOS QUE ESTÃO A DISPOSIÇÃO E QUEM É O RESPONSÁVEL POR ESTE TRANSPORTE.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3902/3902_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3902/3902_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER JUNTO A SEPLAN/CAERD, ESCLARECIMENTOS QUANTO A AMPLIAÇÃO DE REDE DE ÁGUA TRATADA E ESGOTAMENTO SANITÁRIO REFERENTE AO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO, PAC I.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3936/3936_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3936/3936_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ADIAMENTO DA DATA DA AUDIÊNCIA PÚBLICA DO DIA 13 DE JUNHO DE 2012 ÀS 9:00 HS, PARA 15 DE AGOSTO DE 2012 ÀS 9:00 HORAS COM OBJETIVO DE DISCUTIR E ANALISAR SOBRE O ZONEAMENTO E REGULARIZAÇÃO FUNDIÁRIA (2ª E 3ª APROXIMAÇÃO) DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3981/3981_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3981/3981_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCESSÃO DE MOÇÃO DE LOUVOR AO JORNALISTA WALDIR APARECIDO COSTA, EX-DIRETOR DO DECOM/ALE, RECENTEMENTE APOSENTADO.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3982/3982_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3982/3982_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O CANCELAMENTO DE AUDIÊNCIA PÚBLICA PARA O LANÇAMENTO DAS CAMPANHAS NACIONAIS CONTRA A PRIVATIZAÇÃO E AS PPP NO SETOR DE ÁGUA E SANEAMENTO, E PELA RENOVAÇÃO DAS CONCESSÕES NO SETOR ELÉTRICO, MARCADA PARA O DIA 20 DE JUNHO DE 2012.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3983/3983_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3983/3983_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, SEJA CONCEDIDO VOTO DE LOUVOR AOS 40 (QUARENTA) ANOS DA UNIVERSIDADE LUTERANA DO BRASIL - ULBRA E 26 (VINTE E SEIS) ANOS DO CENTRO UNIVERSITÁRIO LUTERANO DE JI-PARANÁ- CEULJI-ULBRA.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4005/4005_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4005/4005_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA QUE SEJA ORGANIZADA AUDIÊNCIA PÚBLICA NESTA CASA DE LEIS PARA DISCUSSÃO SOBRE A TAXA DE OCUPAÇÃO COBRADA PELA SECRETARIA DE PATRIMÔNIO DA UNIÃO DE RONDÔNIA - SPU/RO, SOBRE OS IMÓVEIS DOS MORADORES DOS BAIRROS: ARIGOLÂNDIA, CAIARI, PANAIR, PEDRINHAS, CENTRO, OLARIA, TRIÂNGULO, BAIXA DA UNIÃO E AREAL.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4006/4006_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4006/4006_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA QUE SEJA ENCAMINHADA MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR FÁBIO FARNEY NINA PALITOT, PELO SEU FALECIMENTO OCORRIDO NO DIA 13 DE JUNHO DE 2012, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4007/4007_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4007/4007_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA QUE SEJA ENCAMINHADA MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR ANTENOR SEBASTIÃO GONÇALVES MARIANO, PELO SEU FALECIMENTO OCORRIDO NO DIA 25 DE JUNHO DE 2012, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4091/4091_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4091/4091_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA DISCUTIR SOBRE O ASSÉDIO MORAL NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA E PRIVADA NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4092/4092_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4092/4092_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, SEJA CONCEDIDO VOTO DE LOUVOR AO TIME DE FUTSAL MASCULINO DA FACULDADE DE RONDÔNIA - FARO, CAMPEÕES DAS OLIMPÍADAS UNIVERSITÁRIAS DE RONDÔNIA, OLIMPÍADA UNIVERSITÁRIA BRASILEIRA E PARANAMERICANO 2012 COMO SELEÇÃO BRASILEIRA UNIVERSITÁRIA.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4088/4088_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4088/4088_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, NO DIA 21 DE SETEMBRO DE 2012, ÀS 10 HORAS, NA ESCOLA PROFESSORIA ELVANDAS MARIA DE SIQUEIRA, LOCALIZADA NA AVENIDA PORTO VELHO, SETOR 01 BURITIS, PARA DEBATER A RESPEITO DO PROJETO MINAS NOVAS.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4100/4100_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4100/4100_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCESSÃO DE MOÇÃO DE APOIO À LIBERDADE DO SINDICALISTA UDO WAHLBRINK, PRESIDENTE DOS TRABALHADORES E TRABALHADORES RURAIS - STTR - VILHENA E CHUPINGUAIA, ROBERTO FERREIRA PINTO - VEREADOR DE CHUPINGUAIA, PEDRO RODRIGUES E DIORANDE DIAS MONTALVÃO, QUE SE ENCONTRAM PRESOS HÁ MAIS DE 148 DIAS EM VILHENA/RO.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4143/4143_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4143/4143_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO DO PROJETO DE RESOLUÇÃO 057/12 DE SUA AUTORIA.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4145/4145_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4145/4145_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE ESTADO DE FINANÇAS - SEFIN, INFORMAÇÕES SOBRE A SITUAÇÃO DO PROGRAMA DE DESENVOLVIMENTO E INCLUSÃO SOCIOECONÔMICA DO ESTADO DE RONDÔNIA - PIDISE, OBJETO DA LEI Nº 2.684, DE 17 DE FEVEREIRO DE 2012.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4146/4146_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4146/4146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE ESTADO DE FINANÇAS - SEFIN, ESCLARECIMENTOS SOBRE A ORIGEM DOS RECURSOS CONSTANTES DO DEMONSTRATIVO DA RECEITA - JULHO 2012 - RECEITAS DIVERSAS, NA ORDEM DE R$ 106.124.007,13.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4147/4147_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4147/4147_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA QUE SEJA APRESENTADA PRESTAÇÃO DE CONTAS QUANTO A EXECUTABILIDADE DO PLANO FUTURO.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4148/4148_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4148/4148_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO A ESSA MESA DIRETORA CONTRATAÇÃO DE UMA EQUIPE TÉCNICA MULTIDISCIPLINAR PARA A FISCALIZAÇÃO E ACOMPANHAMENTO DAS OBRAS E SERVIÇOS PÚBLICOS EM EXECUÇÃO PELO GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4149/4149_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4149/4149_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, A REALIZAÇÃO DE SESSÃO ESPECIAL, NO DIA 28 DE AGOSTO, ÀS 9:00 HORAS, PARA HOMENAGEAR O TIME DE FUTSAL MASCULINO DA FACULDADE DE RONDÔNIA - FARO, CAMPEÕES DAS OLÍMPIADAS UNIVERSITÁRIAS DE RONDÔNIA, OLIMPÍADA UNIVERSITÁRIA BRASILEIRA E PARANAMERICANO 2012 COMO SELEÇÃO BRASILEIRA UNIVERSITÁRIA.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4190/4190_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4190/4190_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR GOVERNADOR DO ESTADO, INFORMAÇÕES COMPLEMENTARES ACERCA DOS CONTRATOS FIRMADOS COM A EMPRESA LF DISTRIBUIDORA DE VEÍCULOS LTDA ATINENTES A LOCAÇÃO DE VEÍCULOS PARA ATENDER A SESDEC, SEDAM E SEAS.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4191/4191_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4191/4191_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, O CANCELAMENTO DA SESSÃO ESPECIAL, QUE SERIA REALIZADA NO DIA 28 DE AGOSTO, ÀS 9:00 HORAS, PARA HOMENAGEAR O TIME DE FUTSAL MASCULINO DA FACULDADE DE RONDÔNIA - FARO, CAMPEÕES DAS OLIMPÍADAS UNIVERSITÁRIAS DE RONDÔNIA, OLIMPÍADA UNIVERSITÁRIA BRASILEIRA E PARANAMERICANO 2012 COMO SELEÇÃO BRASILEIRA UNIVERSITÁRIA.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4192/4192_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4192/4192_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, A REALIZAÇÃO DE SESSÃO ESPECIAL, NO DIA 04 DE SETEMBRO, ÀS 9:00 HORAS, PARA HOMENAGEAR O TIME FUTSAL MASCULINO DA FACULDADE DE RONDÔNIA - FARO, BEM COMO O TIME FUTSAL FEMININO DA ASSOCIAÇÃO DE DESPORTO REUNIDOS CELESTINO JOSÉ DE SOUZA - ASDERICEL.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4193/4193_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4193/4193_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, SEJA CONCEDIDO VOTO DE LOUVOR AO TIME DE FUTSAL FEMININO DA ASSOCIAÇÃO DE DESPORTO REUNIDOS CELESTINO JOSÉ DE SOUSA - ASDERICEL, CAMPEÃS DAS V TAÇA BRASIL CORREIOS DE FUTSAL - SUB 17 FEMININO - PRIMEIRA DIVISÃO.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4194/4194_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4194/4194_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA O ADIAMENTO DA DISCUSSÃO RELATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 078/2012, REFERENTE MENSAGEM Nº 01/2012-DPE-RO.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4211/4211_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4211/4211_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR DEFENSOR PÚBLICO GERAL DO ESTADO INFORMAÇÕES ACERCA DO PROJETO DE LEI COMPLEMENTAR Nº 078/2012, REFERENTE MENSAGEM Nº 01/2012-DPE-RO.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4196/4196_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4196/4196_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O CANCELAMENTO DA DATA DA AUDIÊNCIA PÚBLICA MARCADA PARA O DIA 21 DE AGOSTO DE 2012, ÀS 9:00 HORAS, COM A FINALIDADE DE TRATAR, DISCUTIR E AVALIAR OS PROBLEMAS ENFRENTADOS, COM O ASSÉDIO MORAL, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA E PRIVADA, NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4228/4228_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4228/4228_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO INFORMAÇÕES SOBRE PROCESSO DE LICITAÇÃO E PAGAMENTO DO SISTEMA DO NOTA LEGAL.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4229/4229_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4229/4229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE TRAMITAÇÃO DO PROJETO DE LEI Nº 500/12 DE SUA AUTORIA.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4232/4232_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4232/4232_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ADIAMENTO DA AUDIÊNCIA PÚBLICA, MARCADA PARA O DIA 21 DE SETEMBRO DE 2012, EM DATA A SER DEFINIDA.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4233/4233_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4233/4233_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, NA FORMA REGIMENTAL, O ADIAMENTO SEM DATA PREVISTA DA AUDIÊNCIA PÚBLICA QUE SERIA REALIZADA NO DIA 11 DE SETEMBRO DE 2012, ÀS 9 HORAS, PARA APRESENTAÇÃO DE PRESTAÇÃO DE CONTAS QUANTO A EXECUTABILIDADE DO PLANO FUTURO.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4234/4234_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4234/4234_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, AUDIÊNCIA PÚBLICA A SER REALIZADA NO DIA 25 DE SETEMBRO, ÀS 9:00 HORAS, PARA EXPOSIÇÃO DO PROJETO DE LEI Nº081/2012, QUE "INSTITUI A POLÍTICA ESTADUAL DE APOIO AO ASSOCIATIVISMO, COOPERATIVISMO, ECONOMIA SOLIDÁRIA E DESENVOLVIMENTO SUSTENTÁVEL - POLESOL", JUNTO A SOCIEDADE CIVIL E BENEFICIADOS.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4235/4235_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4235/4235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE PARA PROCEDER À ENTREGA DE TÍTULOS HONORÍFICOS A HOMENAGEADOS.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4236/4236_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4236/4236_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA SOBRE POLÍTICAS DE INCENTIVO PARA O COMÉRCIO EXTERIOR DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4237/4237_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4237/4237_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SESSÃO SOLENE NO DIA 12 DE SETEMBRO DE 2012, PARA ENTREGA DO TÍTULO HONORIFICO DE CIDADÃO DO ESTADO DE RONDÔNIA, AO SENHOR JOSÉ AUGUSTO DELGADO, NO HORÁRIO VESPERTINO.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4251/4251_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4251/4251_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ANTECIPAR A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA SOBRE POLÍTICAS DE INCENTIVO PARA O COMÉRCIO PARA O COMÉRCIO EXTERIOR DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4252/4252_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4252/4252_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE PARA HOMENAGEAR A EMATER PELO ANIVERSÉRIO DOS 41 ANOS DE EXISTÊNCIA E RELEVANTES SERVIÇOS NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4253/4253_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4253/4253_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCESSÃO DE VOTO DE LOUVOR  AO "JORNAL DIÁRIO DA AMAZÔNIA".</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4254/4254_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4254/4254_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA PAUTA DA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 04/09/2012, DAS MENSAGENS NºS 127, 139, 141, 199 E 190 DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4257/4257_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4257/4257_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA O REGISTRO DE SUA CANDIDATURA AO CARGO DE CORREGEDOR PARLAMENTAR PARA A OITAVA LEGISLATURA.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4258/4258_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4258/4258_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA PAUTA DA ORDEM DO DIA DA SESÃO ORDINÁRIA DO DIA 11/09/2012, DOS PROJETOS DE LEIS DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4259/4259_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4259/4259_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, "MOÇÃO DE APLAUSO" AO BANCO DA AMAZÔNIA, DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4291/4291_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4291/4291_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA ENCAMINHADA MOÇÃO DE PESAR AOS FAMILIARES DO 2º SARGENTO PM SILVÉRIO ALVES FEITOSA, PELO FALECIMENTO OCORRIDO NO DIA 10 DE SETEMBRO DE 2012 NO DISTRITO DE JACY-PARANÁ.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4292/4292_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4292/4292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO SECRETÁRIO DE ESTADO DO PLANEJAMENTO E COORDENAÇÃO GERAL.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4293/4293_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4293/4293_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SOLICITE DO EXCELENTÍSSIMO SENHOR EDSON LUIZ VICENTE, SECRETÁRIO DE ESTADO - SEDES CÓPIA DO PROCESSO ADMINISTRATIVO Nº 01.1901.00398-00/2011.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4294/4294_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4294/4294_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, A REALIZAÇÃO DE SESSÃO SOLENE, A SER REALIZADA NO DIA 25 DE OUTUBRO DE 2012, ÀS 9 HORAS, NO MUNICÍPIO DE VILHENA, EM HOMENAGEM AO DIA DO PROFESSOR, COM RESPECTIVA PREMIAÇÃO DAS ESCOLAS DESTAQUE NO ÍNDICE DE DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA - IDEB, BEM COMO VENCEDORES DAS OLIMPÍADAS DE PORTUGUÊS E MATEMÁTICA.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4295/4295_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4295/4295_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA PAUTA DA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 18/09/2012, DOS PROJETOS DE LEIS DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4296/4296_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4296/4296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA ENCAMINHADA VOTO DE PESAR AOS FAMILIARES DO SERVIDOR COMISSIONADO ANTÔNIO BENEDITO DE MORAES, DE 48 ANOS, QUE FALECEU NO DIA 14/09/2012.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4297/4297_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4297/4297_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA UMA AUDIÊNCIA PÚBLICA NO MUNICÍPIO DE PIMENTEIRAS DO OESTE NO DIA 11 DE OUTUBRO, PARA TRATAR DO ORDENAMENTO PESQUEIRO DA BACIA DO RIO GUAPORÉ.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4298/4298_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4298/4298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR À FAMÍLIA DA SENHORA ERCINA MARIA DE MELO.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4299/4299_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4299/4299_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO INFORMAÇÕES ACERCA DO CONTRATO FIRMADO COM A ATT/PS INFORMÁTICA S.A ATINENTE A CONTRATAÇÃO DE SERVIÇO ESPECIALIZADO DE INFORMÁTICA, SISTEMAS, SOFTWARE E TECNOLOGIA PARA ATENDER O DEPARTAMENTO ESTADUAL DE TRÂNSITO DE RONDÔNIA - DETRAN.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4305/4305_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4305/4305_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 25 DE SETEMBRO DE 2012 DO PROJETO DE LEI Nº 630/2012.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4321/4321_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4321/4321_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORAM QUE SEJA ADIADA A AUDIÊNCIA PÚBLICA QUE SERIA REALIZADA NO MUNICÍPIO DE PIMENTEIRAS, NO DIA 11/10/2012, ÀS 9 HORAS, PARA O DIA 18/10/2012 NO MESMO HORÁRIO.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4322/4322_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4322/4322_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 09 DE OUTUBRO DE 2012 DAS MENSAGENS NºS 127, 188, 216, 219 E 225/2012.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4323/4323_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4323/4323_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, JUNTO A SECRETARIA DE ESTADO DO PLANEJAMENTO E COORDENAÇÃO GERAL - SEPLAN, A SER REALIZADA NO DIA 13 DE NOVEMBRO DE 2012, ÀS 9 HORAS, NO PLENÁRIO DAS DELIBERAÇÕES, TENDO POR OBJETIVO A EXPOSIÇÃO DE METAS COM RECURSOS DO PAC, NO QUE CONCERNE A AMPLIAÇÃO DA REDE DE DISTRIBUIÇÃO DE ÁGUA E ESGOTO NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, A SER REALIZADA NO DIA 27 DE NOVEMBRO DE 2012, ÀS 9 HORAS, NO PLENÁRIO DAS DELIBERAÇÕES, PARA DELIBERAR JUNTO AOS REPRESENTANTES DO ESTADO DO AMAZONAS AFIM DE QUE SE DEFINA PLANO DE AÇÃO JUNTO AO GOVERNO DO ESTADO DE RONDÔNIA, PARA QUE AS COMUNIDADES SITUADAS NO ENTORNO DA BR-319 (MUNICÍPIO DE CANUTAMA/AM) E PARTE DO PROJETO DE ASSENTAMENTO JOANA D'ARC 1 E 2 SEJAM MELHOR ASSISTIDOS PELO PODER PÚBLICO.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4325/4325_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4325/4325_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, A SER REALIZADA NO DIA 04 DE DEZEMBRO DE 2012, ÀS 9 HORAS, NO PLENÁRIO DAS DELIBERAÇÕES, COM REPRESENTANTES DE TELEFONIA FIXA E MÓVEL, BEM COMO DA REDE BANCARIA, PARA DELIBERAR QUANTO A AMPLIAÇÃO DESTES SERVIÇOS EM DISTRITOS E MUNICÍPIOS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4343/4343_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4343/4343_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA ENCAMINHADA MOÇÃO DE PESAR AOS FAMILIARES DO VEREADOR SEBASTIÃO ARLETE TONÓLI DA VITÓRIA (LETE), PELO SEU FALECIMENTO OCORRIDO NO DIA 12 DE OUTUBRO DE 2012 NA CIDADE DE GOIÂNIA - GO.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE PESAR À EMPRESA JORNAL ALTO MADEIRA E AOS FAMILIARES DO SENHOR EDMAR MOTA DAVIS (POPULAR PEPÊ), EM DECORRÊNCIA DE SEU FALECIMENTO NO DIA 13 DE OUTUBRO DE 2012.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4355/4355_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4355/4355_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR AO JUIZ DE DIREITO RENATO BONIFÁCIO DE MELO DIAS PELOS SERVIÇOS PRESTADOS NA CIDADE DE VILHENA PARA A CONSTRUÇÃO DO NOVO PRESÍDIO.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4362/4362_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4362/4362_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR À EQUIPE DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO PROFESSOR ORLANDO FREIRE, PELA INICIATIVA E IMPLANTAÇÃO DO PROJETO DENOMINADO "RÁDIO FALANTE ORLANDO FREIRE", NO ÂMBITO EDUCACIONAL.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4363/4363_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4363/4363_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE ESTADO DA SAÚDE RELAÇÃO DE SERVIDORES ESTADUAIS E FEDERAIS A DISPOSIÇÃO DO ESTADO.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4364/4364_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4364/4364_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 30 DE OUTUBRO DE 2012 DAS MENSAGENS NºS 202, 80, 127, 129, 145, 146, 177, 178, 190, 191, 199, 205, 227, 228, 229, 230, 231, 238 E 239.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4391/4391_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4391/4391_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE ESTADO E JUSTIÇA - SEFIN, INFORMAÇÕES SOBRE O INVESTIMENTO DO PROGRAMA DE DESENVOLVIMENTO E INCLUSÃO SOCIOECONÔMICA DO ESTADO DE RONDÔNIA - PIDISE, NOS MUNICÍPIOS QUE COMPREENDE A REGIÃO DA BR - 429.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO NA ORDEM DO DIA DO PROJETO DE LEI Nº 622/012.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO A LIBERAÇÃO DO RECURSO PARA REFORMA DA QUADRA POLIESPORTIVA DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL JARDIM DOS MIGRANTES, NO MUNICÍPIO DE JI-PARANÁ-RO.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4407/4407_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4407/4407_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA PAUTA DA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 07/11/2012, DAS MENSAGENS NºS 188, 191, 199, 205, 217, 225, 238 E 251 DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4408/4408_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4408/4408_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR A ISENÇÃO DE TRIBUTOS ESTADUAIS.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4409/4409_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4409/4409_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE NO MUNICÍPIO DE SÃO FRANCISCO DO GUAPORÉ, NO DIA 07 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4429/4429_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4429/4429_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA O ADIAMENTO DA SESSÃO SOLENE MARCADA PARA O DIA 07 DE DEZEMBRO EM SÃO FRANCISCO DO GUAPORÉ.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4430/4430_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4430/4430_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RETIRADA DE TRAMITAÇÃO DO PROJETO DE RESOLUÇÃO N. 062/12 DE SUA AUTORIA.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4431/4431_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4431/4431_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA QUE SEJA ENCAMINHADA MOÇÃO DE PESAR AOS FAMILIARES DO ADOLESCENTE EDUARDO ODILON BARBOSA RIBEIRO, PELO SEU FALECIMENTO OCORRIDO NO DIA DE HOJE (13/11)VÍTIMA DE ACIDENTE AUTOMOBILÍSTICO.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4432/4432_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4432/4432_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR A POLICIAIS CIVIS DO ESTADO TURMA 1984, PELOS SERVIÇOS PRESTADOS NA ÁREA DE SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4433/4433_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4433/4433_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA PAUTA DA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 14/11/2012, DOS PROJETOS DE LEIS DE AUTORIA DO PODER EXECUTIVO, REFERENTE A MENSAGEM N. 211.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4434/4434_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4434/4434_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA PAUTA DA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 13/11/2012, DAS MENSAGENS NºS 010, 117, 118, 181, 184, 199, 216, 224, 238 E 251 E RESPECTIVOS PROJETOS DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4435/4435_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4435/4435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A EXCELENTÍSSIMA SENHORA ISABEL LUZ, SECRETARIA DE ESTADO DA EDUCAÇÃO, INFORMAÇÕES ACERCA DO PROCESSO DE INSTALAÇÃO DOS AR-CONDICIONADOS, PARA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO MARECHAL RONDON, EM VITÓRIA DA UNIÃO - CORUMBIARA/RO.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4476/4476_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4476/4476_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE PARA CONCEDER VOTO DE LOUVOR AOS PERITOS CRIMINAIS DO ESTADO DE RONDÔNIA, EM COMEMORAÇÃO AO DIA DO PERITO.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA PAUTA DA ORDEM DO DIA DA SESSÃO EXTRAORDINÁRIA DO DIA 27/11/2012, DAS MENSAGENS NºS 117, 188. 189, 192, 193, 199, 212, 213, 256 E 257 E RESPECTIVOS PROJETOS DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4478/4478_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4478/4478_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR AOS FAMILIARES DO SENHOR, WALTER BÁRTOLO, PELO SEU FALECIMENTO OCORRIDO NO DIA 21/11/2012.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO VOTO DE LOUVOR A FUNDAÇÃO HEMERON.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCESSÃO DE VOTO DE LOUVOR AOS PERITOS CRIMINAIS DO ESTADO DE RONDÔNIA, EM COMEMORAÇÃO AO DIA DO PERITO, O4 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4481/4481_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4481/4481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR AOS PROFESSORES FABRÍCIA MILER DE PAULA CINTRA E GERALDO GABLIEL E AOS ALUNOS JEFERSON Y. PAGÃBI SURUÍ, JULIANA M.J.D.K. CINTA LARGA, PANGUEKA-KUP S.CINTA LARGA E PABIKYT S. CINTA LARGA, DA E.E.E.F.M CELSO FERREIRA DA CUNHA DO DISTRITO DE RIOZINHO, MUNICÍPIO DE CACOAL,, PELO 1º LUGAR A NÍVEL NACIONAL NO CONCURSO ESCOLA, ROTEIRO E CINEMA: "O LUGAR ONDE VIVO".</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PODER EXECUTIVO, EM RELAÇÃO AO PROJETO DE LEI 447/2012 DE SUA AUTORIA.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4484/4484_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4484/4484_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE PARA ENTREGA DE MEDALHAS DO MÉRITO LEGISLATIVO, NO PRÓXIMO DIA 12 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO NA PAUTA DA ORDEM DO DIA DA SESSÃO ORDINÁRIA DO DIA 04/12/2012, DAS MENSAGENS NºS 061, 081, 118, 121, 123, 143,175, 182, 184, 188, 205, 214, 224, 237, 252, 260, 261 E 266, COM OS RESPECTIVOS PROJETOS DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNO DO ESTADO A CONCESSÃO DE USO POR UM PERÍODO DE 01 ANO PODENDO SER RENOVADO POR IGUAL PERÍODO DA ÁREA PARQUE DOS TANQUES, PARA A ASSOCIAÇÃO GRUPO FOLCLÓRICO NAÇÃO CORRE CAMPO O GIGANTE SAGRADO DA AMAZÔNIA OCIDENTAL, PARA A REALIZAÇÃO DE EVENTOS RELIGIOSOS, CULTURAIS E FEIRAS AGROPECUÁRIAS.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4513/4513_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4513/4513_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, SEJA CONCEDIDO VOTO DE LOUVOR AO DRº ANDRÉ VINICIUS GUIMARÃES DE CARVALHO.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4514/4514_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4514/4514_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, SEJA CONCEDIDO VOTO DE LOUVOR A DRª VERA MARIA BENI.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4515/4515_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4515/4515_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, SEJA CONCEDIDO VOTO DE LOUVOR AO SR. SIMEÃO ANTÔNIO SILVEIRA BRASIL.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4517/4517_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4517/4517_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, SEJA CONCEDIDO VOTO DE LOUVOR AO DR. CRISTIAN DURÇO PAÇO.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, SEJA CONCEDIDO VOTO DE LOUVOR AO DR. LUIS ANTÔNIO VANE.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4519/4519_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4519/4519_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, SEJA CONCEDIDO VOTO DE LOUVOR A SRª VERA REGINA TAPIA TEIXEIRA.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4526/4526_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4526/4526_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEGURANÇA DESTA CASA, PARA MEMBROS DE SUA FAMÍLIA.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4684/4684_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4684/4684_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA , NA FORMA REGIMENTAL, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, NO DIA 27 DE MARÇO DE 2013, ÀS 09 HORAS, PARA A DISCUSSÃO SOBRE A SITUAÇÃO DA BOVINOCULTURA EM RONDÔNIA.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3400/3400_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3400/3400_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROEJTO DE LEI N° 293/11 QUE "ESTIMA  A RECEITA E FIXA A DESPESA DO ESTADO DE RONDÔNIA PARA O EXERCÍCIO DE 2012".</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PORJETO DE LEI Nº 498/12, DE AUTORIA DO PODER JUDICIÁRIO, QUE "REORGANIZA OS SERVIÇOS NOTARIAIS E REGISTRAIS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4051/4051_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4051/4051_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VETO PARCIAL AO PROJETO DE LEI Nº 535/12 DE AUTORIA DO PODER EXECUTIVO QUE "DISPÕE SOBRE ESTÁGIO PROVATÓRIO E PROGRESSÃO, MUDANÇA DE NOMENCLATURA, CRIAÇÃO E EXTINÇÃO DE CARGOS; CONCESSÃO DE GRATIFIFAÇÕES DE TRÂNSITO E DE ATIVIDADES DE DOCÊNCIA, AUXÍLIOS INCENTIVO À FORMAÇÃO E ALIMENTAÇÃO, ADICIONAL DE QUALIFICAÇÃO FUNCIONAL; INSTITUIÇÃO DO PRÊMIO MERECIMENTO, ALTERA, ACRESCENTA, REVOGA, DÁ NOVA REDAÇÃO E INSTITUI NOVOS DISPOSTIVOS DA LEI Nº 1.638, DE 8 DE JUNHO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4052/4052_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4052/4052_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 446/12 DE AUTORIA DO PODER EXECUTIVO QUE "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3426/3426_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3426/3426_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 312/11, DE AUTORIA DO PODER EXECUTIVO QUE "AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 6.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA SECRETARIA DE ESTADO DE FINANÇAS - SEFIN".</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3427/3427_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3427/3427_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 179/11, DE AUTORIA DA DEPUTADA EPIFÂNIA BARBOSA QUE "DISPÕE SOBRE A INSTALAÇÃO DE ACADEMIAS DE GINÁSTICA AO AR LIVRE NO ÂMBITO DO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3551/3551_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3551/3551_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 202/11, DE AUTORIA DO DEPUTADO LEBRÃO QUE "DISPÕE SOBRE EXAMES PSICOLÓGICOS ANUAIS PARA O PESSOAL DA POLÍCIA CIVIL E POLÍCIA MILITAR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3550/3550_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3550/3550_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 393/12, DE AUTORIA DO DEPUTADO EUCLIDES MACIEL E DEPUTADO JESUALDO PIRES QUE "DÁ NOVA REDAÇÃO AO DISPOSITIVO DA LEI N° 2.556 DE 23 DE SETEMBRO DE 2011".</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3549/3549_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3549/3549_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 245/11, DE AUTORIA DO DEPUTADO JAQUES TESTONI QUE "INSTITUI COMO MATÉRIA CURRICULAR NAS ESCOLAS ESTADUAIS O ENSINO DO JOGO DE XADREZ, COMO SUPORTE PEDAGÓGICO PARA OUTARAS DISCIPLINAS.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3626/3626_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3626/3626_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 249/11, DE AUTORIA DOS DEPUTADOS EUCLIDES MACIEL E VALTER ARAÚJO QUE "DISPÕE SOBRE A UTILIZAÇÃO DE PRÊMIOS OU CRÉDITO DE MILHAGEM OFERECIDOS PELAS COMPANHIAS DE TRANSPORTES AÉREOS, QUANDO AS PASSAGENS FOREM ADQUIRIDAS COM RECURSOS DO ERÁRIO.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3681/3681_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3681/3681_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 291/11, DE AUTORIA DO DEPUTADO FLÁVIO LEMOS QUE "INSTITUI O MÊS "OUTUBRO ROSA", DEDICADO A AÇÕES PREVENTIVAS À  INTEGRIDADE DA SAÚDE DA MULHER".</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3682/3682_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3682/3682_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 175, DE AUTORIA DO DEPUTADO LEBRÃO QUE "DISPÕE SOBRE INFORMAÇÕES DA VIDA ESCOLAR, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3683/3683_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3683/3683_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 147/11, DE AUTORIA DO DEPUTADO LEBRÃO QUE "AUTORIZA O PODER EXECUTIVO A CELEBRAR PARCERIA PÚBLICO-PRIVADA COM O OBJETIVO DE PROPICIAR O TRATAMENTO DE DEPENDÊNCIA QUÍMICA".</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3731/3731_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3731/3731_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 355/11, DE AUTORIA DO DEPUTADO LEBRÃO QUE "DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE MINISTRO ANDREAZZA - ACIMA".</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3738/3738_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3738/3738_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 403/2012, DE AUTORIA DO DEPUTADO LUIZINHO GOEBEL QUE "DISPÕE QUE O PORTE DE ARMA DE FOGO SERÁ DEFERIDO AOS INTEGRANES DO QUADRO EFETIVO DE AGENTES PENITENCIÁRIOS DO ESTADO DE RONDÔNIA, COM BASE NO ART. 6°, INCISO VII, DA LEI FEDERAL N° 10.826, DE 22 DE DEZEMBRO DE 2003".</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3780/3780_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3780/3780_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 274/11, DE AUTORIA DO DEPUTADO LEBRÃO QUE "AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA "MÉDICOS SEM FRONTEIRAS E PARA TODOS" DIRECIONADO AOS ALUNOS CURSANDO MEDICINA EM INSTITUIÇÕES PRIVADAS DO 1° PERÍODO ATÉ A CONCLUSÃO DO CURSO NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3791/3791_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3791/3791_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 246/11, DE AUTORIA DO DEPUTADO LEBRÃO QUE "DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI N° 1.307, DE 15 DE JANEIRO DE 2004".</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3961/3961_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3961/3961_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 461/12, DE AUTORIA DA DEPUTADA EPIFÂNIA BARBOSA, QUE "DISPÕE SOBRE O RECONHECIMENTO DE DIPLOMAS DE PÓS-GRADUAÇÃO STRICTU SENSU SOB A ÉGIDE DOS ACORDOS FIRMADOS NO ÂMBITO DO MERCOSUL, BEM COMO DO TRATADO DE AMIZADE CELEBRADO ENTRE BRASIL E PORTUGAL, NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3995/3995_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3995/3995_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 436/12, DE AUTORIA DO DEPUTADO JESUALDO PIRES, QUE "INSTITUI O SISTEMA ESTADUAL DE ASSISTÊNCIA A PESSOA AUTISTA".</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t xml:space="preserve">VETO TOTAL AO PROJETO DE LEI Nº 475/12, DE AUTORIA DA DEPUTADA GLAUCIONE, QUE "DISCIPLINA A CELEBRAÇÃO DE CONVÊNIOS E REPASSES DE RECURSOS PÚBLICOS PARA ENTIDADES SEM FINS LUCRATIVOS PELOS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA ESTADUAL, DIRETA E INDIRETA. </t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3997/3997_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3997/3997_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 382/12, DE AUTORIA DO DEPUTADO ADELINO FOLLADOR, QUE "INSTITUI O PROGRAMA DE PREVENÇÃO E TRATAMENTO DA OBESIDADE INFANTIL NAS INSTITUIÇÕES DE ENSINO PÚBLICO E PRIVADO DO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3998/3998_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3998/3998_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 398/12,DE AUTORIA DO DEPUTADO ADELINO FOLLADOR, QUE "AUTORIZA O GOVERNO DO ESTADO DE RONDÔNIA A CONCEDER DESCONTO NO IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES - IPVA".</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4089/4089_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4089/4089_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 481/12, DE AUTORIA DA DEPUTADA GLAUCIONE QUE "CRIA O DIA ESTADUAL DE MEDITAÇÕOES SOBRE AS ALTERAÇÕES CLIMÁTICAS".</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4090/4090_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4090/4090_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 440/12, DE AUTORIA DO DEPUTADO HERMÍNIO COELHO  QUE "INSTITUI A SEMANA ESTADUAL DO PROFISSIONAL DO EDUCAÇÃO FÍSICA".</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LE Nº 454/12, DE AUTORIA DO DEPUTADO EUCLIDES MACIEL QUE "ALTERA DISPOSITIVOS DA LEI Nº 2.687, DE 15 DE MARÇO DE 2012, QUE "CRIA O CRITÉRIO DE PROMOÇÃO POR TEMPO DE SERVIÇO PARA OS OFICIAIS MILITARES DO ESTADO  DE RONDÔNIA E ALTERA A REDAÇÃO DE DISPOSITIVO DA LEI Nº 150, DE 6 DE MARÇO DE 1987".</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4326/4326_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4326/4326_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PROJETO DE LEI Nº 596/2012, DE AUTORIA DO DEPUTADO EUCLIDES MACIEL E HERMINIO COELHO QUE "DISPÕE SOBRE A PROMOÇÃO E DEFESA DOS DIREITOS HUMANOS DOS PROFISSIONAIS DE SEGURANÇA PÚBLICA, CIVIS E MILITARES DO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4345/4345_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4345/4345_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO PROJETO DE LEI Nº 623, AUTORIA DO DEPUTADO MARCOS DONADON QUE "DISPÕE SOBRE A UNIFICAÇÃO DOS CONTRATOS DE 20 (VINTE) HORAS DOS SERVIDORES ESTATUTÁRIOS NAS ÁREAS DA EDUCAÇÃO E SAÚDE".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -13591,67 +13591,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3496/3496_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3585/3585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3586/3586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3588/3588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3589/3589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3590/3590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3591/3591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3592/3592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3593/3593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3594/3594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3595/3595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3596/3596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3597/3597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3598/3598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3599/3599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3600/3600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3601/3601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3602/3602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3603/3603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3604/3604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3605/3605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3606/3606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3607/3607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3609/3609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3610/3610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3611/3611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3612/3612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3614/3614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3616/3616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3617/3617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3618/3618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3628/3628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3629/3629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3631/3631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3658/3658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3662/3662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3659/3659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3660/3660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3661/3661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3663/3663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3665/3665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3666/3666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3668/3668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3669/3669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3671/3671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3672/3672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3674/3674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3675/3675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3676/3676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3678/3678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3688/3688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3689/3689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3690/3690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3691/3691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3692/3692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3693/3693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3694/3694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3695/3695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3696/3696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3701/3701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3697/3697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3698/3698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3699/3699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3700/3700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3712/3712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3713/3713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3714/3714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3715/3715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3716/3716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3717/3717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3718/3718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3719/3719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3720/3720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3721/3721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3722/3722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3739/3739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3740/3740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3741/3741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3743/3743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3744/3744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3747/3747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3759/3759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3760/3760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3761/3761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3762/3762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3763/3763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3764/3764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3765/3765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3766/3766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3767/3767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3768/3768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3876/3876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3891/3891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3892/3892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3853/3853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3860/3860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3862/3862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3863/3863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3864/3864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3865/3865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3866/3866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3867/3867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3868/3868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3869/3869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3870/3870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3871/3871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3872/3872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3873/3873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3920/3920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3921/3921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3922/3922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3923/3923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3924/3924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3925/3925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3926/3926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3927/3927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3928/3928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3929/3929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3930/3930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3931/3931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3939/3939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3940/3940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3941/3941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3942/3942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3943/3943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3944/3944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3945/3945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3946/3946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3947/3947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3948/3948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3938/3938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4018/4018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4019/4019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4054/4054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4020/4020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4021/4021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4022/4022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4023/4023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4024/4024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4025/4025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4026/4026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4027/4027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4028/4028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4029/4029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4030/4030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4031/4031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4032/4032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4033/4033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4034/4034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4035/4035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4036/4036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4037/4037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4038/4038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4039/4039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4040/4040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4041/4041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4042/4042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4043/4043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4044/4044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4045/4045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4046/4046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4055/4055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4056/4056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4057/4057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4058/4058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4059/4059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4060/4060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4061/4061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4062/4062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4063/4063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4064/4064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4065/4065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4066/4066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4067/4067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4068/4068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4069/4069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4070/4070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4073/4073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4074/4074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4101/4101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4102/4102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4108/4108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4119/4119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4167/4167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4168/4168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4169/4169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4170/4170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4171/4171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4172/4172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4173/4173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4174/4174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4175/4175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4179/4179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4180/4180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4181/4181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4183/4183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4182/4182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4197/4197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4198/4198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4216/4216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4217/4217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4218/4218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4219/4219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4220/4220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4221/4221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4222/4222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4223/4223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4224/4224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4225/4225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4226/4226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4227/4227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4279/4279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4276/4276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4277/4277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4278/4278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4265/4265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4266/4266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4267/4267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4271/4271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4273/4273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4300/4300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4301/4301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4302/4302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4331/4331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4332/4332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4356/4356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4357/4357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4358/4358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4359/4359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4360/4360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4361/4361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4386/4386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4387/4387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4388/4388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4397/4397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4398/4398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4399/4399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4400/4400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4436/4436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4437/4437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4439/4439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4440/4440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4441/4441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4442/4442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4443/4443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4444/4444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4452/4452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4453/4453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4454/4454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4455/4455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4456/4456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4459/4459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4462/4462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4464/4464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4521/4521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4527/4527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3615/3615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3613/3613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3619/3619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3620/3620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3644/3644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3645/3645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3646/3646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3680/3680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3687/3687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3736/3736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3735/3735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3779/3779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3831/3831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3974/3974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3975/3975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3976/3976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3978/3978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4049/4049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4098/4098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4099/4099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4215/4215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4214/4214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4231/4231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4520/4520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3541/3541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3635/3635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3636/3636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3650/3650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3649/3649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3657/3657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3655/3655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3707/3707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3792/3792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3793/3793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3821/3821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3992/3992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3993/3993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4000/4000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4087/4087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4097/4097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4122/4122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4125/4125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4184/4184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4189/4189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4306/4306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4319/4319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4341/4341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4393/4393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4411/4411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4412/4412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4413/4413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4525/4525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4528/4528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4011/4011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3558/3558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3565/3565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3569/3569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3570/3570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3579/3579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3580/3580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3582/3582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3608/3608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3621/3621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3622/3622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3623/3623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3624/3624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3625/3625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3637/3637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3638/3638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3639/3639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3640/3640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3641/3641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3642/3642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3651/3651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3664/3664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3667/3667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3656/3656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3670/3670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3673/3673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3679/3679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3654/3654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3684/3684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3685/3685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3686/3686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3706/3706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3703/3703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3702/3702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3708/3708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3709/3709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3710/3710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3723/3723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3724/3724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3725/3725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3726/3726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3727/3727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3752/3752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3728/3728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3729/3729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3730/3730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3737/3737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3734/3734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3733/3733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3732/3732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3753/3753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3754/3754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3755/3755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3756/3756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3757/3757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3758/3758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3777/3777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3784/3784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3786/3786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3788/3788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3789/3789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3790/3790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3795/3795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3798/3798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3808/3808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3809/3809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3810/3810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3811/3811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3812/3812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3813/3813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3823/3823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3825/3825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3826/3826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3832/3832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3828/3828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3850/3850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3852/3852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3912/3912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3932/3932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3933/3933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3934/3934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3935/3935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3964/3964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3959/3959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3949/3949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3951/3951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3953/3953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3954/3954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3960/3960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3950/3950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3958/3958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3962/3962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3966/3966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3972/3972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3967/3967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3968/3968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3969/3969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3970/3970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3971/3971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3984/3984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3985/3985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3986/3986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4004/4004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3989/3989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3990/3990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3991/3991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3987/3987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4001/4001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4008/4008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4009/4009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4010/4010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4014/4014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4012/4012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4013/4013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4015/4015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4016/4016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4017/4017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4077/4077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4079/4079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4080/4080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4081/4081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4083/4083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4095/4095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4185/4185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4186/4186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4188/4188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4200/4200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4201/4201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4204/4204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4205/4205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4206/4206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4207/4207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4208/4208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4209/4209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4210/4210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4212/4212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4238/4238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4240/4240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4241/4241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4242/4242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4245/4245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4260/4260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4262/4262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4263/4263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4281/4281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4282/4282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4287/4287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4308/4308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4313/4313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4314/4314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4315/4315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4316/4316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4317/4317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4338/4338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4339/4339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4340/4340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4346/4346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4347/4347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4348/4348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4349/4349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4350/4350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4366/4366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4368/4368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4365/4365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4369/4369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4370/4370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4371/4371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4372/4372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4373/4373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4374/4374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4375/4375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4376/4376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4377/4377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4392/4392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4414/4414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4415/4415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4416/4416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4417/4417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4419/4419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4420/4420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4421/4421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4422/4422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4423/4423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4424/4424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4425/4425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4426/4426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4427/4427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4428/4428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4482/4482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4470/4470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4471/4471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4475/4475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4486/4486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4488/4488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4502/4502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4503/4503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4509/4509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4511/4511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4523/4523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4529/4529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4531/4531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4532/4532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3647/3647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3648/3648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3652/3652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3749/3749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3750/3750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3751/3751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3800/3800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3801/3801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3803/3803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3804/3804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3805/3805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3806/3806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3807/3807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3814/3814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4002/4002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4048/4048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4213/4213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4320/4320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4403/4403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4530/4530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4535/4535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4536/4536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4537/4537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3446/3446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3449/3449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3574/3574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3583/3583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3627/3627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3634/3634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3633/3633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3632/3632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3630/3630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3643/3643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3815/3815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3839/3839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3816/3816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3834/3834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3817/3817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3835/3835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3836/3836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3818/3818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3837/3837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3819/3819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3820/3820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3840/3840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3842/3842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3843/3843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3833/3833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3936/3936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3981/3981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4005/4005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4006/4006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4007/4007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4091/4091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4092/4092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4088/4088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4100/4100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4190/4190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4191/4191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4192/4192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4193/4193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4194/4194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4211/4211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4196/4196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4229/4229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4232/4232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4233/4233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4234/4234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4235/4235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4236/4236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4237/4237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4253/4253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4291/4291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4292/4292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4293/4293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4294/4294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4295/4295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4296/4296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4297/4297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4298/4298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4299/4299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4321/4321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4322/4322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4323/4323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4325/4325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4343/4343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4355/4355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4362/4362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4363/4363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4364/4364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4391/4391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4407/4407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4408/4408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4409/4409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4435/4435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4476/4476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4478/4478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4481/4481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4484/4484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4513/4513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4514/4514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4515/4515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4517/4517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4519/4519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4526/4526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4051/4051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4052/4052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3626/3626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3681/3681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3682/3682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3683/3683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3731/3731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3738/3738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3780/3780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3791/3791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3961/3961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3995/3995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3997/3997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3998/3998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4090/4090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4326/4326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4345/4345_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3496/3496_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3585/3585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3586/3586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3588/3588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3589/3589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3590/3590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3591/3591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3592/3592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3593/3593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3594/3594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3595/3595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3596/3596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3597/3597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3598/3598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3599/3599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3600/3600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3601/3601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3602/3602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3603/3603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3604/3604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3605/3605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3606/3606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3607/3607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3609/3609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3610/3610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3611/3611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3612/3612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3614/3614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3616/3616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3617/3617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3618/3618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3628/3628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3629/3629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3631/3631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3658/3658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3662/3662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3659/3659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3660/3660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3661/3661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3663/3663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3665/3665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3666/3666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3668/3668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3669/3669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3671/3671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3672/3672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3674/3674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3675/3675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3676/3676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3678/3678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3688/3688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3689/3689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3690/3690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3691/3691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3692/3692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3693/3693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3694/3694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3695/3695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3696/3696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3701/3701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3697/3697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3698/3698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3699/3699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3700/3700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3712/3712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3713/3713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3714/3714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3715/3715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3716/3716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3717/3717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3718/3718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3719/3719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3720/3720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3721/3721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3722/3722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3739/3739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3740/3740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3741/3741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3743/3743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3744/3744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3747/3747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3759/3759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3760/3760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3761/3761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3762/3762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3763/3763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3764/3764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3765/3765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3766/3766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3767/3767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3768/3768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3876/3876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3891/3891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3892/3892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3853/3853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3860/3860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3862/3862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3863/3863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3864/3864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3865/3865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3866/3866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3867/3867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3868/3868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3869/3869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3870/3870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3871/3871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3872/3872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3873/3873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3920/3920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3921/3921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3922/3922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3923/3923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3924/3924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3925/3925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3926/3926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3927/3927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3928/3928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3929/3929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3930/3930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3931/3931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3939/3939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3940/3940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3941/3941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3942/3942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3943/3943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3944/3944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3945/3945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3946/3946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3947/3947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3948/3948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3938/3938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4018/4018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4019/4019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4054/4054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4020/4020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4021/4021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4022/4022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4023/4023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4024/4024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4025/4025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4026/4026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4027/4027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4028/4028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4029/4029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4030/4030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4031/4031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4032/4032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4033/4033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4034/4034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4035/4035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4036/4036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4037/4037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4038/4038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4039/4039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4040/4040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4041/4041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4042/4042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4043/4043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4044/4044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4045/4045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4046/4046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4055/4055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4056/4056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4057/4057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4058/4058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4059/4059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4060/4060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4061/4061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4062/4062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4063/4063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4064/4064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4065/4065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4066/4066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4067/4067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4068/4068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4069/4069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4070/4070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4073/4073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4074/4074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4101/4101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4102/4102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4108/4108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4119/4119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4167/4167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4168/4168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4169/4169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4170/4170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4171/4171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4172/4172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4173/4173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4174/4174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4175/4175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4179/4179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4180/4180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4181/4181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4183/4183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4182/4182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4197/4197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4198/4198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4216/4216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4217/4217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4218/4218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4219/4219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4220/4220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4221/4221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4222/4222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4223/4223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4224/4224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4225/4225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4226/4226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4227/4227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4279/4279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4276/4276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4277/4277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4278/4278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4265/4265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4266/4266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4267/4267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4271/4271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4273/4273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4300/4300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4301/4301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4302/4302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4331/4331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4332/4332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4356/4356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4357/4357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4358/4358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4359/4359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4360/4360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4361/4361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4386/4386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4387/4387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4388/4388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4397/4397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4398/4398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4399/4399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4400/4400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4436/4436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4437/4437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4439/4439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4440/4440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4441/4441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4442/4442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4443/4443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4444/4444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4452/4452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4453/4453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4454/4454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4455/4455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4456/4456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4459/4459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4462/4462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4464/4464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4495/4495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4521/4521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4527/4527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3615/3615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3613/3613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3619/3619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3620/3620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3644/3644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3645/3645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3646/3646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3680/3680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3687/3687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3736/3736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3735/3735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3779/3779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3831/3831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3974/3974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3975/3975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3976/3976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3978/3978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4049/4049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4098/4098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4099/4099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4215/4215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4214/4214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4231/4231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4520/4520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3541/3541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3635/3635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3636/3636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3650/3650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3649/3649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3657/3657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3655/3655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3707/3707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3792/3792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3793/3793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3821/3821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3992/3992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3993/3993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4000/4000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4087/4087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4097/4097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4122/4122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4125/4125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4184/4184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4189/4189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4306/4306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4319/4319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4341/4341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4393/4393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4411/4411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4412/4412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4413/4413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4496/4496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4525/4525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4528/4528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4011/4011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3558/3558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3565/3565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3569/3569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3570/3570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3579/3579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3580/3580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3582/3582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3608/3608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3621/3621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3622/3622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3623/3623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3624/3624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3625/3625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3637/3637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3638/3638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3639/3639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3640/3640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3641/3641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3642/3642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3651/3651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3664/3664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3667/3667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3656/3656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3670/3670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3673/3673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3679/3679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3654/3654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3684/3684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3685/3685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3686/3686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3706/3706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3703/3703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3702/3702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3708/3708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3709/3709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3710/3710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3723/3723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3724/3724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3725/3725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3726/3726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3727/3727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3752/3752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3728/3728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3729/3729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3730/3730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3737/3737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3734/3734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3733/3733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3732/3732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3753/3753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3754/3754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3755/3755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3756/3756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3757/3757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3758/3758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3777/3777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3784/3784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3786/3786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3788/3788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3789/3789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3790/3790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3795/3795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3798/3798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3808/3808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3809/3809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3810/3810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3811/3811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3812/3812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3813/3813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3823/3823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3825/3825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3826/3826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3832/3832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3828/3828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3850/3850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3852/3852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3912/3912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3932/3932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3933/3933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3934/3934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3935/3935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3964/3964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3959/3959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3949/3949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3951/3951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3953/3953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3954/3954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3960/3960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3950/3950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3958/3958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3962/3962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3966/3966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3972/3972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3967/3967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3968/3968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3969/3969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3970/3970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3971/3971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3984/3984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3985/3985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3986/3986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4004/4004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3989/3989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3990/3990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3991/3991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3987/3987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4001/4001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4008/4008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4009/4009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4010/4010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4014/4014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4012/4012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4013/4013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4015/4015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4016/4016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4017/4017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4077/4077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4079/4079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4080/4080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4081/4081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4083/4083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4095/4095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4185/4185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4186/4186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4188/4188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4200/4200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4201/4201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4204/4204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4205/4205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4206/4206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4207/4207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4208/4208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4209/4209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4210/4210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4212/4212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4238/4238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4240/4240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4241/4241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4242/4242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4245/4245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4260/4260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4262/4262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4263/4263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4281/4281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4282/4282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4287/4287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4308/4308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4313/4313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4314/4314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4315/4315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4316/4316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4317/4317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4338/4338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4339/4339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4340/4340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4346/4346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4347/4347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4348/4348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4349/4349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4350/4350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4366/4366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4367/4367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4368/4368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4365/4365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4369/4369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4370/4370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4371/4371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4372/4372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4373/4373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4374/4374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4375/4375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4376/4376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4377/4377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4392/4392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4414/4414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4415/4415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4416/4416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4417/4417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4419/4419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4420/4420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4421/4421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4422/4422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4423/4423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4424/4424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4425/4425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4426/4426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4427/4427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4428/4428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4482/4482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4470/4470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4471/4471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4474/4474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4475/4475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4485/4485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4486/4486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4488/4488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4489/4489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4490/4490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4491/4491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4492/4492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4493/4493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4494/4494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4501/4501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4502/4502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4503/4503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4509/4509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4511/4511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4523/4523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4529/4529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4531/4531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4532/4532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3647/3647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3648/3648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3652/3652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3749/3749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3750/3750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3751/3751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3800/3800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3801/3801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3803/3803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3804/3804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3805/3805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3806/3806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3807/3807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3814/3814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4002/4002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4048/4048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4213/4213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4320/4320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4403/4403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4530/4530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4535/4535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4536/4536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4537/4537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4497/4497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3446/3446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3449/3449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3574/3574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3583/3583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3627/3627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3634/3634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3633/3633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3632/3632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3630/3630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3643/3643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3815/3815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3839/3839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3816/3816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3834/3834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3817/3817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3835/3835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3836/3836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3818/3818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3837/3837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3819/3819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3820/3820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3840/3840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3842/3842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3843/3843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3833/3833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3936/3936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3981/3981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4005/4005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4006/4006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4007/4007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4091/4091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4092/4092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4088/4088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4100/4100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4190/4190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4191/4191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4192/4192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4193/4193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4194/4194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4211/4211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4196/4196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4229/4229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4232/4232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4233/4233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4234/4234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4235/4235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4236/4236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4237/4237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4253/4253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4291/4291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4292/4292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4293/4293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4294/4294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4295/4295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4296/4296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4297/4297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4298/4298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4299/4299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4321/4321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4322/4322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4323/4323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4325/4325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4343/4343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4355/4355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4362/4362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4363/4363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4364/4364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4391/4391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4407/4407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4408/4408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4409/4409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4435/4435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4476/4476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4477/4477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4478/4478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4481/4481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4483/4483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4484/4484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4513/4513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4514/4514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4515/4515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4517/4517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4519/4519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4526/4526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4051/4051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4052/4052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3626/3626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3681/3681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3682/3682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3683/3683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3731/3731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3738/3738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3780/3780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3791/3791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3961/3961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3995/3995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3997/3997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/3998/3998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4090/4090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4326/4326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2012/4345/4345_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>