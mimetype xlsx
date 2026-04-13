--- v0 (2025-12-17)
+++ v1 (2026-04-13)
@@ -54,4831 +54,4831 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>VALTER ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A REALIZAÇÃO DE CONSULTA PLEBISCITÁRIA, REFERENTE A CRIAÇÃO DO MUNICÍPIO DE NOVA CALIFÓRINIA.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A REALIZAÇÃO DE CONSULTA PLEBISCITÁRIA, REFERENTE A CRIAÇÃO DO  MUNICÍPIO DE TARILÂNDIA.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO  HONORÍFICO DE HONRA AO MÉRITO À IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS EM PORTO VELHO PELA COMEMORAÇÃO DOS 88° ANO DE FUNDAÇÃO DA IGREJA EM PORTO VELHO.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>LEBRÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO MAJOR DA POLÍCIA MILITAR SENHOR FÁBIO ALEXANDRE SANTOS FRANÇA.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO 2° SARGENTO DA POLÍCIA MILITAR SENHOR IVANILDO SOARES DA SILVA.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1330/1330_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MERITO LEGISLATIVO AO CABO DA POLÍCIA MILITAR SENHOR VALDIR JOSÉ DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE HONRA AO MÉRITO À SENHORA DAISY MIURIEL HOLDER, SECRETÁRIA EXECUTIVA DE MISSÕES, NESTE ATO REPRESENTANDO A SECRETARIA DE MISSÕES DA IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS EM PORTO VELHO - SEMADVEL.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1360/1360_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1360/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DO DECRETO LEGISLATIVO N° 155, DE 27 DE SETEMBRO DE 2001, QUE CRIA A MEDALHA DE MÉRITO LEGISLATIVO.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>SILVERNANI SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1359/1359_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1359/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO À ENTIDADE GLOMARON, GRANDE LOJA MAÇÔNICA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>MARCOS DONADON</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1361/1361_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1361/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO SENHOR JANIO FERNANDES DE SOUSA.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>NEODI</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1400/1400_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO DECRETO LEGISLATIVO N° 155, DE 27 DE SETEMBRO DE 2001, QUE CRIA A MEDALHA DE MÉRITO LEGISLATIVO.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1401/1401_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1401/1401_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO DESEMBARGADOR GABRIEL MARQUES DE CARVALHO.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃ DO ESTADO DE RONDÔNIA À CORONEL PM ANGELINA DOS SANTOS CORREIA RAMIRES, COMANDANTE GERAL DA PM.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1403/1403_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO DESEMBARGADOR CÁSSIO RODOLFO SBARZI GUEDES.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>JAIR MIOTO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE "MEDALHA DE MÉRITO LEGISLATIVO" À TEN PM EUNICE ALEXANDRE DE LIMA.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSPENDE A EXECUÇÃO DA LEI N° 1.713, DE 1° DE FEVEREIRO DE 2007.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPSPENDE A EXECUÇÃO DE DISPOSITIVOS DAS LEIS N°S 227/1989, 256/1989, 1.638/2006, 1.643/2006, E DE DISPOSITIVO DA LEI COMPLEMENTAR N° 35/1990.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>WILBER COIMBRA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO LEGISLATIVO AO TC PM MAURO PALÚ.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Amauri dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1461/1461_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE HONRA AO MÉRITO AO SENHOR PM 1ª CL DOUGLASS GUIRADO SUCKOW BARBOSA.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1462/1462_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1462/1462_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE HONRA AO MÉRITO AO SENHOR 2° SGT PM LINDOMAR JOSÉ DE CARVALHO.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>LUIZINHO GOEBEL</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1463/1463_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR ODAIR FLAUZINO DE MORAES.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição e Justiça e de Redação</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1466/1466_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1466/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O NOME DO SENHOR WILBER CARLOS DOS SANTOS COIMBRA PARA OCUPAR O CARGO DE CONSELHEIRO DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>EZEQUIEL NEIVA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1479/1479_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1479/1479_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE HONRA AO MÉRITO AO DELEGADO E DIRETOR GERAL DA POLÍCIA CIVIL DE RONDÔNIA TULIO ANDERSON RODRIGUES DA COSTA.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>JESUALDO PIRES</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1508/1508_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1508/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR JOSÉ ROBERTO TADROS.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1509/1509_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO DELEGADO DA POLÍCIA CIVIL DE RONDÔNIA SANDRO LUIZ ALVES DE MOURA.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO TENENTE-CORONEL PM EVILÁSIO SILVA SENA JUNIOR, SECRETÁRIO DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1530/1530_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE HONRA AO MÉRITO AO DELEGADO DE POLÍCIA CIVIL DA COMARCA DE JARU, DOUTOR RILDO APARECIDO MACIEL.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1581/1581_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1581/1581_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR VALDEMAR CAMATA.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1594/1594_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO TENENTE-CORONEL PM ÊNEDY DIAS DE ARAÚJO.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1595/1595_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO PM 1ª CLASSE, JOSAFÁ GURGEL PEREIRA.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1596/1596_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO 3° SARGENTO PM JOSÉ ELÍDIO DOS ANJOS.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO 3° SARGENTO PM SIDNEY MARCOS ALVES DE FARIAS.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1598/1598_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO 2° SARGENTO PM ANTÔNIO ALVES DA SILVA.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO 2° SARGENTO DANIEL AMORIM.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1600/1600_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1600/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO 2° SARGENTO PM VALDECIR LIMA DE SOUZA.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1601/1601_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO PM 1ª CLASSE VALDEIR MOREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/</t>
+    <t>http://sapl.al.ro.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO 3° SARGENTO PM ADÃO ALVES FILHO.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1605/1605_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1605/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO TENENTE-CORONEL PM SÁVIO ANTIÓGENES BORGES LESSA.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO CABO PM ALBERTO ANDRADE DO NASCIMENTO.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1610/1610_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1610/1610_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO 2° SARGENTO PM ALEXANDRE MAGNO NUNES PINTO.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>KAKÁ MENDONÇA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR EUFLÁVIO ODILON RIBEIRO.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1613/1613_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1613/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR CÉSAR CASSOL.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1612/1612_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1612/1612_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR EUGÊNIO ODILON RIBEIRO.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>EUCLIDES MACIEL</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1623/1623_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1623/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO SARGENTO PM  3° WILLIAM FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1645/1645_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1645/1645_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO CAP PM SENHOR MARCOS SEIXAS LEITE.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1646/1646_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1646/1646_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO TENENTE-CORONEL PM/RO SENHOR  JOSÉ MARIA DE VASCONCELOS FILHO.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1641/1641_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1641/1641_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR NIELSEN TEODORO DOS REIS.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1642/1642_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1642/1642_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR FRANCISLEI FERREIRA DE FREITAS.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1643/1643_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1643/1643_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE  TÍTULO DE HONRA AO MÉRITO AO SENHOR JOSÉ MACHADO SOBRINHO.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGOS DE DIREÇÃO SUPERIOR NA ESTRUTURA DA PROCURADORIA GERAL DO ESTADO - PGE._x000D_
 </t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO IV DA LEI COMPLEMENTAR N° 529, DE 10 DE NOVEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE DIREÇÃO SUPERIOR NA ESTRUTURA DA SECRETARIA DE ESTADO DA SEGURANÇA,  DEFESA E CIDADANIA - SESDEC.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE DIREÇÃO SUPERIOR NA ESTRUTURA DA SECRETARIA DE ESTADO DA ADMINISTRAÇÃO - SEAD.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 25, DA LEI COMPLEMENTAR N° 432, DE 3 MARÇO DE 2008.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA NOMENCLATURA DE CARGO DE DIREÇÃO SUPERIOR DOS ÓRGÃOS DA ADMINISTRAÇÃO DIRETA E INDIRETA.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVO DA LEI COMPLEMENTAR N° 536, DE 9 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO CAPUT DOS ARTIGOS 10, 11 E 12 DA LEI COMPLEMENTAR N° 524, DE 28 DE SETEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA, ACRESCENTA E REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR N° 086, DE 02 DE AGOSTO DE 1993, LEI COMPLEMENTAR N° 228, DE 10 DE JANEIRO DE 2000, LEI COMPLEMENTAR N° 428, DE 13 DE FEVEREIRO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO DE TAQUIGRAFO I NO QUADRO DE CARREIRA DE PESSOAL DA ASSEMBLÉIA LEGISLATIVA E ALTERA AS QUANTIDADES DE CARGOS CONSTANTES NO ANEXO VI DA LEI COMPLEMENTAR N° 326, DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1304/1304_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DO GABINETE MILITAR DA GOVERNADORIA, CONSOLIDA A LEGISLAÇÃO PERTINENTE AO ÓRGÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A AGÊNCIA DE REGULAÇÃO DE SERVIÇOS PÚBLICOS DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO HOSPITAL REGIONAL DE CACOAL COMO ESTRUTURA  INTEGRANTE DA SECRETARIA DE ESTADO DA SAÚDE - SESAU, ESTABELECE SUAS COMPETÊNCIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 420, DE 09 DE JANEIRO DE 2008.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Poder Judiciário</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1311/1311_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA 2ª CAMARA CRIMINAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CARREIRA DOS SERVIDORES DO PODER JUDICIÁRIO DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA SEM EFEITO INCORPORAÇÕES AOS VENCIMENTOS BÁSICOS DOS SERVIDORES EFETIVOS DA ASSEMBLÉIA LEGISLATIVA, RESPRISTINA E ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 326, DE 2005, E REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR N° 531, DE 2009.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE E CRIA CARGOS DE DIREÇÃO SUPERIOR NA ESTRUTURA DA COORDENADORIA GERAL DE APOIO ADMINISTRATIVO - CGAA.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 141, DA LEI COMPLEMENTAR N° 369, DE 22 DE FEVEREIRO DE 2007.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO AMBITO DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DE RONDÔNIA A DIVISÃO DE TRANSPORTES, CRIA CARGOS DE DIREÇÃO SUPERIOR E ALTERA DISPOSIÇÕES CONTIDAS NA LEI COMPLEMENTAR N° 369, DE 22 DE FEVEREIRO DE 2007.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR N° 365, DE 6 DE FEVEREIRO DE 2007.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1409/1409_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1409/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUADRO DO ANEXO II, DA LEI COMPLEMENTAR N° 224, DE 4 DE JANEIRO DE 2000, QUE DISPÕE SOBRE OS CARGOS DE DIREÇÃO SUPERIOR DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1407/1407_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1407/1407_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUADRO DO ANEXO II, DA LEI COMPLEMENTAR N° 224, DE 4 DE JANEIRO DE 2000, QUE DISPÕE SOBRE OS CARGOS DE DIREÇÃO SUPERIOR DA POLÍCIA MILITAR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE DISPOSITIVOS  DA LEI COMPLEMENTAR N° 568, DE 29 DE MARÇO DE 2010.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1456/1456_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1456/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO AO ARTIGO 70-A DA LEI COMPLEMENTAR N° 326, DE 2005, PARA INSTITUIR COMISSÃO PERMANENTE.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1459/1459_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1459/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 536, DE 9 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO QUADRO DE MAGISTÉRIO PÚBLICO INDÍGENA DO ESTADO DE RONDÔNIA, DA CARREIRA DE PROFESSOR INDÍGENA E DA CARREIRA DE TÉCNICO ADMINISTRATIVO EDUCACIONAL NÍVEL 1 E TÉCNICO ADMINISTRATIVO EDUCACIONAL NÍVEL 3, NA FORMA QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO N° 4569, DE 23 DE MARÇO DE 1990, QUE DISPÕE SOBRE A CRIAÇÃO NO MUNICÍPIO DE PIMENTA BUENO, ESTADO DE RONDÔNIA, A FLORESTA ESTADUAL DE RENDIMENTO SUSTENTADO DO RIO ROOSEVELT.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO N° 4568, DE 23 DE MARÇO DE 1990, QUE DISPÕE SOBRE A CRIAÇÃO, NO  MUNICÍPIO DE CEREJEIRAS, DA FLORESTA ESTADUAL EXTRATIVISTA DE LARANJEIRAS, SUBORDINADA E INTEGRANTE, DA ESTRUTURA BÁSICA DO INSTITUTO ESTADUAL DE FLORESTA DE RONDÔNIA - IEF/RO, AUTARQUIA ESTADUAL VINCULADA À SECRETARIA DE ESTADO DO MEIO AMBIENTE - SEMARO.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO N° 4573, DE 23 DE MARÇO DE 1990, QUE DISPÕE SOBRE A CRIAÇÃO, NOS MUNICÍPIOS DE CEREJEIRAS, COLORADO DO OESTE E ALTA FLORESTA D'OESTE, A FLORESTA ESTADUAL DE RENDIMENTO SUSTENTADO DO RIO MEQUÉNS, NOS TERMOS DA LEI COMPLEMENTAR N° 233, DE 6 DE JUNHO DE 2000.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO N° 4572, DE 23 DE MARÇO DE 1990, QUE DISPÕE SOBRE A CRIAÇÃO, NO MUNICÍPIO DE PORTO VELHO, O PARQUE ESTADUAL DE CANDEIAS, NOS TERMOS DA LEI COMPLEMENTAR N° 233, DE 6 DE JUNHO DE 2000.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO N° 4570, DE 23 DE MARÇO DE 1990, QUE DISPÕE SOBRE A CRIAÇÃO, NO MUNICÍPIO DE ALTA FLORESTA D'OESTE, O PARQUE ESTADUAL SERRA DOS PARECIS, NOS TERMOS DA LEI COMPLEMENTAR N° 233, DE 6 DE JUNHO DE 2000.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1497/1497_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1497/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO N° 4566, DE 23 DE MARÇO DE 1990, QUE DISPÕE SOBRE A CRIAÇÃO NOS MUNICÍPIOS DE COSTA MARQUES E SÃO MIGUEL DO GUAPORÉ, DA FLORESTA ESTADUAL DE RENDIMENTO SUSTENTADO DO RIO SÃO DOMINGOS, NOS TERMOS DA LEI COMPLEMENTAR N° 233, DE 5 DE JUNHO DE 2000.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NA ESTRUTURA DA COORDENADORIA GERAL DE APOIO À GOVERNADORIA - CGAG, CARGOS DE DIREÇÃO SUPERIOR.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA ÁREA DE PROTEÇÃO AMBIENTAL DO RIO PARDO - APA RIO PARDO E A FLORESTA ESTADUAL RIO PARDO - FES - RIO PARDO, REVOGA OS DECRETOS N° 4574, DE 23 DE MARÇO DE 1990, N° 4581, DE 28 DE MARÇO DE 1990, N° 4582, DE 28 DE MARÇO DE 1990, N° 7635, DE 7 DE NOVEMBRO DE 1996 E ALTERA DISPOSITIVOS DO DECRETO N° 4584, DE 28 DE MARÇO DE 1990.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS EFETIVOS, NO ÂMBITO DA SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A CRIAÇÃO DE CARGOS EFETIVOS, NO ÂMBITO DO INSTITUTO DE PESOS E  MEDIDAS DO ESTADO DE RONDÔNIA - IPEM - RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1553/1553_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1553/1553_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NA ESTRUTURA DA SECRETARIA DE ESTADO DE FINANÇAS - SEFIN, CARGOS DE DIREÇÃO SUPERIOR.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1556/1556_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1556/1556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL ELETRÔNICO DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1585/1585_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO LOCAL DE EXERCÍCIO AOS SERVIDORES DESIGNADOS PARA ATUAREM NAS SECRETARIAS REGIONAIS DO TRIBUNAL DE CONTAS DO ESTADO; ACRESCENTA O § 3° AO ART. 1°, DA LEI N° 2.284, DE 06 DE ABRIL DE 2010; O PARÁGRAFO ÚNICO AO ART. 1°, DA LEI N° 1.644. DE 29 DE JUNHO DE 2006; DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ART. 31, DA LEI COMPLEMENTAR N° 307, DE 1° DE OUTUBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE DISPOSITIVOS DE LEI E ANEXO E ALTERAÇÃO DO ANEXO V DA LEI COMPLEMENTAR N° 568/2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1591/1591_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1591/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO 2° JUIZADO DA INFÂNCIA E DA JUVENTUDE E DA VARA DE EXECUÇÃO DE PENAS E MEDIDAS ALTERNATIVAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1592/1592_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1592/1592_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA  A LEI COMPLEMENTAR N° 94, DE 3 DE DEZEMBRO DE 1993, QUE DISPÕE SOBRE O CÓDIGO DE ORGANIZAÇÃO E DIVISÃO JUDICIÁRIA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Defensoria Pública do Estado</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1618/1618_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO QUADRO DE PESSOAL ADMINISTRATIVO DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1617/1617_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1617/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS SUBSÍDIOS DOS DEFENSORES PÚBLICOS DO ESTADO, DE QUE TRATA OS ARTIGOS 39, § 4°, DA CONSTITUIÇÃO FEDERAL, E ART. 105-A, INCISO I, ALÍNEA B, DA CONSTITUIÇÃO ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1616/1616_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1616/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTRUTURA ADMINISTRATIVA E OS CARGOS DE DIREÇÃO E ASSESSORAMENTO SUPERIOR E INTERMEDIÁRIO DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Ministério Público</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS VENCIMENTOS DOS SERVIDORES DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1635/1635_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1635/1635_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DECENAL DE EDUCAÇÃO DO ESTADO DE RONDÔNIA E ORIENTA A SUA IMPLANTAÇÃO.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1636/1636_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS A LEI COMPLEMENTAR N° 283, DE 14 DE AGOSTO DE 2003.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1639/1639_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1639/1639_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO A EXIGÊNCIA DE DIPLOMA DE NÍVEL SUPERIOR OS NOVOS INTEGRANTES DO CARGO DE ESCRIVÃO DE POLÍCIA CIVIL DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1671/1671_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ESTATUTO DA PLICIA CIVIL DO ESTADO DE RONDONIA</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1672/1672_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1672/1672_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇAO DO ARTIGO 1° DA LEI COMPLEMENTAR N° 237, DE 20 DE DEZEMBRO DE 2000</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1673/1673_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DO ANEXO II DA LEI COMPLEMENTAR N° 224, DE 4 DE JANEIRO DE 2000, QUE DISPOE SOBRE OS CARGOS DE DIREÇAO SUPERIOR DA POLICIA CIVIL</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1674/1674_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA SIMBOLOGIA DE CARGOS DE DIREÇAO SUPERIOR DO GABINETE DO GOVERNADOR E DA CASA CIVIL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1675/1675_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1675/1675_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DO ANEXO II DA LEI COMPLEMENTAR N° 224, DE 4 DE JANEIRO DE 2000, QUE DISPOE SOBRE OS CARGOS DE DIREÇAO SUPERIOR DO GABINETE DO VICE-GOVERNADOR</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1676/1676_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1676/1676_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA SIMBOLOGIA DE CARGOS DE DIREÇAO SUPERIOR NA ESTRUTURA DO PROCURADORIA GERAL DO ESTADO - PGE</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1677/1677_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA E ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 497, DE 10 DE MARÇO DE 2009</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1678/1678_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1678/1678_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE DIREÇAO SUPERIOR NA ESTRUTURA DA SECRETARIA DE ESTADO DE ASSISTENCIA SOCIAL - SEAS E DA SECRETARIA DE ESTADO DE EDUCAÇÃO - SEDUC</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1679/1679_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1679/1679_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DO ANEXO II DA LEI COMPLEMENTAR N° 224, DE 4 DE JANEIRO DE 2000, QUE DISPOE SOBRE OS CARGOS DE DIREÇAO SUPERIOR DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE RONDONIA</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1680/1680_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NOVA SIMBOLOGIA NO ANEXO I DA LEI COMPLEMENTAR N° 224, DE 4 DE JANEIRO DE 2000.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1681/1681_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1681/1681_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE E CRIA CARGOS NOS ORGAOS QUE MENCIONA, ALTERA E DISPOSITIVOS DA LEI COMPLEMENTAR N° 224, DE 4 DE JANEIRO DE 2000.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1682/1682_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1682/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA, ACRESCENTA E REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR N° 76, DE 27 DE MARÇO DE 1993</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1684/1684_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1684/1684_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O INSTITUTO DE TERRAS DO ESTADO DE RONDÔNIA - ITR-RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO ESTADO DE RONDÔNIA O PROGRAMA DE PARCERIAS PÚBLICO PRIVADAS.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O PODER EXECUTIVO A ABRIR CRÉDITO POR EXCESSO DE ARRECADAÇÃO EM FAVOR DA UNIDADE ORÇAMENTÁRIA SECRETARIA DE ESTADO DE JUSTIÇA.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL - BNDS, ATRAVÉS DO BANCO DO BRASIL S/A, NA QUALIDADE DE MANDATÁRIO, OFERECER GARANTIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 627.120,00 EM FAVOR DA COORDENADORIA GERAL DE APOIO A GOVERNADORIA - CGAG.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 446.318,55 EM FAVOR DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA - DPE.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADEQUAR OS DEMONSTTRATIVOS DA RECEITA ESTADUAL AO MANUAL DA RECEITA NACIONAL.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI N° 2204, DE 18 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A SOCIEDADE CIVIL UNIÃO DOS AMIGOS DA AMAZÔNIA - SOCIAM, DO MUNICÍPIO DE PORTO VELHO/RO.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALIENAÇÃO DE VEÍCULOS USADOS PERTENCENTES À FROTA DO GOVERNO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N° 1985, DE 18 DE NOVEMBRO DE 2008.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, A EDIFICAÇÃO DO IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE SE ENCONTRA  ESTABELECIDA A UNIDADE  MISTA DE SAÚDE NO MUNICÍPIO DE COLORADO DO OESTE.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, EDIFICAÇÃO PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE SE ENCONTRA ESTABELECIDO O CENTRO COMUNITÁRIO DE INFÂNCIA E ADOLESCÊNCIA NO MUNICÍPIO DE COLORADO DO OESTE.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, A EDIFICAÇÃO PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE SE ENCONTRA ESTABELECIDO O GINÁSIO POLIESPORTIVO DO MUNICÍPIO DE COLORADO DO OESTE.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, A EDIFICAÇÃO PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE SE ENCONTRA INSTALADA A CÂMARA MUNICIPAL DE COLORADO DO OESTE.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1277/1277_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1277/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, A EDIFICAÇÃO PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE SE ENCONTRA ESTABELECIDO O CENTRO DE SAÚDE DO MUNICÍPIO DE COLORADO DO OESTE.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEGURANÇA DE EX-GOVERNADORES DO ESTADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1285/1285_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "MEDALHA DE HONRA MARECHAL RONDON" PARA O ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE SACOS E SACOLAS PLÁSTICAS BIODEGRADÁVEIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA O SERVIÇO PÚBLICO ESTADUAL A CONCEDER UM DIA DE LICENÇA POR ANO, PARA A REALIZAÇÃO DE EXAMES PREVENTIVO DE CÂNCER GINECOLÓGICO E DE PRÓSTATA PARA OS FUNCIONÁRIOS COM 40 ANOS OU MAIS PARA HOMENS E 30 ANOS PARA MULHERES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA-SE A TODOS OS ÓRGÃOS NÃO GOVERNAMENTAIS À FIXAÇÃO DE PLACAS EM LOCAL DE DESTAQUE QUANDO BENFICIADOS COM RECURSOS PÚBLICOS ESTADUAIS.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NAS ESCOLAS EXAMES QUE POSSAM PREVENIR DETERMINADAS DOENÇAS  COMO: DIABETES, HIPERTENÇÃO, ALTERAÇÃO DE VISÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS EDUCATIVAS DE PROTEÇÃO À CRIANÇA E AO ADOLESCENTE, CONTRA A VIOLÊNCIA, O USO DE DROGAS E DOENÇAS SEXUALMENTE TRANSMISSÍVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI-SE PROGRAMA DE APOIO À MULHER EM SITUAÇÃO DE VIOLÊNCIA E ABUSO SEXUAL.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O ESTATUTO SOCIAL DA ORGANIZAÇÃO DAS MULHERES INDÍGENA DE RONDÔNIA, SUL DO AMAZONAS E NOROESTE DO MATO GROSSO - OMIRAM.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE MANAIN - ABM.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ALTERA DISPOSITIVO DA LEI N° 57, DE 25 DE OUTUBRO DE 1985.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA ADOÇÃO DE MEDIDAS DE PROTEÇÃO A VÍTIMAS E TESTEMUNHAS, NOS BOLETINS DE OCORRÊNCIA E INQUÉRITOS POLICIAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS COMEMORAÇÕES OFICIAIS RELATIVAS AO ANIVERSÁRIO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 684.282,63 EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1301/1301_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1301/1301_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 1558, DE 26 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRAIR OPERAÇÃO DE CRÉDITO INTERNO, JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL - BNDS.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2° DA LEI N° 2242, DE 27 DE JANEIRO DE 2010.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI N° 1067, DE 19 DE ABRIL DE 2002 E À N° LEI 1993, DE 2 DE DEZEMBRO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS COMISSIONADOS E EFETIVOS PARA O TRIBUNAL DE JUSTIÇA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>DOUTOR ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS DA LEI N° 1630, DE 18 DE MAIO DE 2006.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESMEMBRA ÁREA TERRITORIAL DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ INCORPORANDO-A AO MUNICÍPIO DE NOVA BRASILÂNDIA D'OESTE.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBE A UTILIZAÇÃO DE CAPACETES OU QUALQUER TIPO DE ACESSÓRIO INERENTE EM ESTABELECIMENTOS COMERCIAIS QUE POSSAM DIFICULTAR A IDENTIFICAÇÃO FACIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À EMENTA E AO ARTIGO 1° DA LEI N° 2.226, DE DEZEMBRO DE 2009, QUE TRANSFERE DOTAÇÃO ORÇAMENTÁRIA DA ASSEMBLÉIA LEGISLATIVA PARA O PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1332/1332_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FORNECIMENTO DE INFORMAÇÕES POR CONCESSIONÁRIA DE TELEFONIA FIXA E MÓVEL PARA SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1347/1347_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVISÃO GERAL DAS REMUNERAÇÕES E SUBSÍDIOS DOS SERVIDORES PÚBLICOS ESTADUAIS  DO PODER EXECUTIVO, DAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS ESTADUAIS."</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1349/1349_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1349/1349_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MOTO-TAXISTAS DE NOVA MAMORÉ/RO.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>TIZIU JIDALIAS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1352/1352_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ESTADUALIZAÇÃO DAS ESTRADAS VICINAIS NOS MUNICÍPIOS DE BURITIS, CACAULÂNDIA, ALTO PARAÍSO, CAMPO NOVO DE RONDÔNIA, THEOBROMA, VALE DO ANARI, ALTO ALEGRE DOS PARECIS, CHUPINGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1348/1348_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1348/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O MUNICÍPIO DE EXTREMA DE RONDÔNIA, DESMEMBRADO DA ÁREA TERRITORIAL DO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>CFETOOA - Comissão de Finanç., Econom.Tribut, Orçam. e Organ. Administ</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1351/1351_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITOS SUPLEMENTARES, ATÉ O MONTANTE DE R$ 16.461.000,00, PARA ATENDER, EXCLUSIVAMENTE, EMENDAS PARLAMENTARES NO EXERCÍCIO FINANCEIRO DE 2010.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À EMENTA E AO CAPUT DO ARTIGO 1° E ACRESCENTA DISPOSITIVO A LEI N° 1.109, DE 2002, QUE AUTORIZA O PODER EXECUTIVO A CONCEDER ISENÇÃO DE ICMS NAS OPERAÇÕES DE COMPRA E VENDA DE MOTOCICLETAS.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>MAURINHO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA QUILOMBA E ECOLÓGICA DO VALE DO GUAPORÉ - ECOVALE - RO.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA, NO ÂMBITO DA SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC, A GRATIFICAÇÃO PELO EFETIVO TRABALHO DOCENTE EM SALA DE AULA.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA, NO ÂMBITO DA SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC, A GRATIFICAÇÃO PELO EFETIVO TRABALHO DE SUPERVISÃO OU ORIENTAÇÃO EDUCACIONAL.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1385/1385_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA A NOMENCLATURA DE CARGO, ALTERA E ACRESCENTA DISPOSITIVOS NA LEI N° 1638, DE 08 DE JUNHO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 4°-A, DA LEI N° 1558, DE 26 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, IMÓVEIS PERTENCENTES AO ESTADO DE RONDÔNIA, PARA O MUNICÍPIO DE VILHENA.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1388/1388_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1388/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1389/1389_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL PROCEDER À CESSÃO DE USO GRATUITO DE ÁREA DE PROPRIEDADE DO ESTADO DE RONDÔNIA PARA O INSTITUTO NACIONAL DE METROLOGIA, NORMALIZAÇÃO E QUALIDADE INDUSTRIAL - INMETRO.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1390/1390_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A PROCEDER À CESSÃO DE USO GRATUITO DA EDIFICAÇÃO DO IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA PARA O DEPARTAMENTO ESTADUAL DE TRÂNSITO DO ESTADO DE RONDÔNIA - DETRAN-RO.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1398/1398_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1398/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A TRANSFERIR MEDIANTE DOAÇÃO À EDIFICAÇÃO DO IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE SE ENCONTRA ESTABELECIDO O CENTRO DE SAÚDE CARLOS CHAGAS DO MUNICÍPIO DE OURO PRETO DO OESTE, NAS CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1395/1395_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1395/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A TRANSFERIR MEDIANTE DOAÇÃO À EDIFICAÇÃO DO IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE SE ENCONTRA ESTABELECIDA A CAMÂRA MUNICIPAL DO MUNICIPIO DE OURO PRETO DO OESTE, NAS CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1396/1396_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A TRANSFERIR MEDIANTE DOAÇÃO À EDIFICAÇÃO DO IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE SE ENCONTRA ESTABELECIDA A UNIDADE MISTA DE SAÚDE DO MUNICÍPIO DE OURO PRETO DO OESTE, NAS CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1397/1397_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1397/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR MEDIANTE DOAÇÃO À EDIFICAÇÃO DO IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE SE ENCONTRA ESTABELECIDO O CENTRO DE SAÚDE CARLOS CHAGAS DO MUNICÍPIO DE GUAJARÁ-MIRIM, NAS CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A TRANSFERIR MEDIANTE DOAÇÃO À EDIFICAÇÃO PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE SE ENCONTRA ESTABELECIDO A UNIDADE MISTA DE SAÚDE SANDOVAL DE ARAÚJO DANTAS DO MUNICÍPIO DE JARU, NAS CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1391/1391_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 8.173.454,79 EM FAVOR DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1392/1392_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1392/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 699.453,33 EM FAVOR DO FUNDO DE DESENVOLVIMENTO INSTITUCIONAL - FDI.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1399/1399_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1399/1399_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIA A PODER EXECUTIVO ESTADUAL A TRANSFERIR MEDIANTE DOAÇÃO A EDIFICAÇÃO DO IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE SE ENCONTRA ESTABELECIDO O CENTRO DE SAÚDE OSVALDO CRUZ, NAS CONDIÇÕES QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1393/1393_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1393/1393_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 43.080,97 EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA - MP.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1410/1410_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1410/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARREIRA, CARGOS E SALÁRIOS DOS SERVIDORES DA JUNTA COMERCIAL DO ESTADO DE RONDÔNIA - JUCER.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1412/1412_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1412/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE BOLSAS DE ESTUDO DESTINADA A CANDIDATOS AO CARGO DE JUIZ SUBSTITUTO DO PODER JUDICIÁRIO DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>RIBAMAR ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1408/1408_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1408/1408_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A UTILIZAÇÃO PARA O ACONDICIONAMENTO DE PRODUTOS O USO DE EMBALAGENS PLÁSTICAS OXI-BIODEGRADÁVEIS, NOS SUPERMERCADOS RONDONIENSES.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1404/1404_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1404/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR, NO EXERCÍCIO FINANCEIRO DE 2010, ATÉ O MONTANTE DE R$ 4.000,000,00 EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO - MP.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1406/1406_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A CRIAÇÃO DA ENGENHARIA E ARQUITETURA PÚBLICAS DO ESTADO DE RONDÔNIA - ENARON.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1405/1405_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA ASSOCIAÇÃO DE AMIGOS DA ORQUESTRA, COM SEDE EM JI-PARANÁ.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSÍDIO DA CARREIRA DE DEFENSOR PÚBLICO DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVIGORA A GRATIFICAÇÃO DE DEDICAÇÃO EXCLUSIVA NO ÂMBITO DA DEFENSORIA PÚBLICA, EXTINGUE FUNÇÕES GRATIFICADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZA ÁREA DE TERRAS URBANAS NO ESTADO, E SEUS OCUPANTES DE BOA FÉ, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1°, DO ARTIGO  1°, DA LEI N° 1063, DE 10 DE ABRIL DE 2002.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RO - 377 DE RODOVIA ESTADUAL CESALPINO LUIZ PEREIRA, QUE LIGA O DISTRITO DE PORTO MURTINHO A BR 429, NO MUNICÍPIO DE SÃO FRANCISCO DO GUAPORÉ.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1432/1432_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL  POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 44.007,87 EM FAVOR DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA - DPE.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1433/1433_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1433/1433_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 2.000.000,00 EM FAVOR DA SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1436/1436_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2011.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1435/1435_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1435/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A PROCEDER CESSÃO DE USO GRATUITO DE ÁREA RURAL DE PROPRIEDADE DO ESTADO DE RONDÔNIA PARA O MUNICÍPIO DE COLORADO D'OESTE, NAS CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1441/1441_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO  A ABRIR CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 1.103.849,39 EM FAVOR DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1443/1443_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO ESTADUAL DE JUVENTUDE DO ESTADO DE RONDÔNIA - CONJUVE-RO.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE AVISO NOS HOSPITAIS INFORMANDO O DIREITO DO PAI, MÃE, OU RESPONSÁVEL  PERMANECER COM SEU FILHO, EM CASO DE INTERNAÇÃO HOSPITALAR, CONFORME PRECONIZA O ESTATUTO DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE IMPLANTAÇÃO DE CURSOS, NA REDE HOSPITALAR PÚBLICA E PRIVADA, PARA MULHER GESTANTE, SOBRE ATENDIMENTOS EMERGENCIAIS A CRIANÇAS DE ZERO A SEIS ANOS.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE QUE AS ACADEMIAS DE GINÁSTICA, CENTROS OU CLUBES ESPORTIVOS E OUTROS ESTABELECIMENTOS CONGÊNERES, FICAM OBRIGADOS A FIXAREM, EM SUAS DEPENDÊNCIAS, PLACAS ALUSIVAS SORE O USO INADEQUADO DE ANABOLIZANTES EM SERES HUMANOS, COM OS DIZERES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE 20% (VINTE) POR CENTO DAS VAGAS DE TRABALHO NOS EVENTOS PROMOVIDOS OU APOIADOS PELO GOVERNO PARA AS PESSOAS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DO ESTADO DE RONDÔNIA O "DIA ESTADUAL DA CRIANÇA DESAPARECIDA".</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES DA ESCOLA DE EDUCAÇÃO INFANTIL "TIA DORA" - APP, NO MUNICÍPIO DE VILHENA.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>MIGUEL SENA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1450/1450_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES QUE HABITAM AS MARGENS DO RIO JAMARI - AMOJAMARI, LOCALIZADA NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1454/1454_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA ATÉ 30 DE JUNHO DE 2010, O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS DA FAZENDA PÚBLICA ESTADUAL (LEI N° 2118, DE 2009) AUTORIZADO PELO CONVÊNIO ICMS N° 62/2010.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MULHERES PRODUTORAS DA LINHA JATUARANA E ADJACÊNCIAS - ASMUPRO, LOCALIZADO NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1464/1464_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1464/1464_texto_integral.pdf</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1465/1465_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1465/1465_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO À ESCOLA DE 1° GRAU "FRANCISCO MIGNONE" DO MUNICÍPIO DE RIO CRESPO.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1475/1475_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1475/1475_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O § ÚNICO DO ARTIGO 1°, DA LEI N° 2285, DE 6 DE ABRIL DE 2010.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1476/1476_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1476/1476_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 17.145.900,38 EM FAVOR DO FUNDO DE APERFEIÇOAMENTO DOS SERVIÇOS JUDICIÁRIOS - FUJU.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1477/1477_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1477/1477_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O NÚCLEO DE APOIO À CRIANÇA COM CÂNCER - NACC, ASSOCIAÇÃO CIVIL DE ASSISTÊNCIA SOCIAL, COM SEDE E FORO NA CIDADE DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1478/1478_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1478/1478_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DA TAXA DE ESTACIONAMENTO POR SHOPPING CENTERS NO ÂMBITO DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1480/1480_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1480/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 2118, DE 13 DE JULHO DE 2009.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1481/1481_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1481/1481_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA  O INCISO III AO § 3°, DO ARTIGO 7°, DA LEI N° 2210, DE 21 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>PROFESSOR DANTAS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1484/1484_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1484/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O GOVERNO DO ESTADO DE RONDÔNIA A INSTITUIR O PROGRAMA DE COMBATE AO BULLYING, DE AÇÃO INTERDISCIPLINAR E DE PARTICIPAÇÃO COMUNITÁRIA, NAS ESCOLAS DA REDE DE ENSINO PÚBLICA E PARTICULAR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1482/1482_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL - BNDS, NO ÂMBITO DO PROGRAMA DE MODERNIZAÇÃO DA ADMINISTRAÇÃO DAS  RECEITAS E DA GESTÃO FISCAL, FINANCEIRA E PATRIMONIAL DAS ADMINISTRAÇÕES ESTADUAIS - PMAE/GESTÃO, E A OFERECER GARANTIAS.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1483/1483_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL - BNDS, NO ÂMBITO DO PROGRAMA DE MODERNIZAÇÃO DA ADMINISTRAÇÃO DAS RECEITAS E DA GESTÃO  FISCAL, FINANCEIRA E PATRIMONIAL DAS ADMINISTRAÇÕES ESTADUAIS - PMAE/TRIBUTÁRIO, E A OFERECER GARANTIAS.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE ICMS NAS AQUISIÇÕES DE MOTOCICLETAS A SEREM UTILIZADAS NAS PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE DE PASSAGEIROS E NA COLETA E ENTREGA DE PEQUENAS CARGAS, NA FORMA E CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1498/1498_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1498/1498_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 50.000.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA RECURSOS SOB A SUPERVISÃO DA SEFIN - RS-SEFIN.                                                                            </t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1499/1499_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1499/1499_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 29.000.000,00 EM FAVOR DO FUNDO PREVIDENCIÁRIO DO ESTADO DE RONDÔNIA - FUNPRERO.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1500/1500_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1500/1500_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 8.500.000,00 EM FAVOR DO DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS - DEOSP.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1501/1501_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1501/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI N°  2138, DE 27 DE JULHO DE 2009, QUE FIXA AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMETÁRIA DE 2010.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1502/1502_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1502/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 1.689.680,53 EM FAVOR DO DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1503/1503_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1503/1503_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS FORNECEDORES DE BENS E SERVIÇOS LOCALIZADOS NO ESTADO DE RONDÔNIA A FIXAR DATA E TURNO PARA A ENTREGA DE PRODUTOS OU REALIZAÇÃO DE SERVIÇOS AOS CONSUMIDORES.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A CONTRATAÇÃO DE SEGURO DE GARANTIA PELOS FRIGORÍFICOS NA COMERCIALIZAÇÃO DE ANIMAIS VIVOS PARA O ABATE.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1511/1511_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1511/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DOS CARGOS DE MOTORISTA E AGENTE DE SERVIÇO GERAL DA POLÍCIA CIVILDO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1512/1512_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO A EXIGÊNCIA DE DIIPLOMA DE NÍVEL SUPERIOR PARA OS NOVOS INTEGRANTES DO CARGO DE DATILOSCOPISTA POLICIAL DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE DE EDUCAÇÃO PROFISSIONALIZANTE E TURISMO - ABETUR, DO MUNICÍPIO DE SÃO FELIPE D'OESTE.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI N° 2251, DE 03 DE MARÇO DE 2010.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 2°, DO DECRETO-LEI N° 17, DE 25 DE MAIO DE 1982.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS CURSOS DE FORMAÇÃO DE SARGENTOS BM E CURSOS DE FORMAÇÃO DE CABOS BM DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 2.949.573,38 EM FAVOR DO FUNDO ESTADUAL DE SAÚDE - FES.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1526/1526_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE TRANSPORTE ALTERNATIVO DE PASSAGEIROS DE CARACTERÍSTICAS INTERMUNICIPAL SOB O REGIME SUPLEMENTAR, E SUA TRIBUTAÇÃO NO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1527/1527_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1527/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA  DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS DEFICIENTES VISUAIS DO ESTADO DE RONDÔNIA - ASDEVRON.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1528/1528_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1528/1528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A LOJA MAÇONICA SABER E FRATERNIDADE N° 04.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1529/1529_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1529/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t>NORMATIZA A UTILIZAÇÃO DA MÃO DE OBRA APENADA NO ÂMBITO DO SERVIÇO PÚBLICO ESTADUAL.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1533/1533_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1533/1533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NAS PENALIDADES PREVISTAS NA LEI N° 688, DE 27 DE DEZEMBRO DE 1996, PARA AS INFRAÇÕES À LEGISLAÇÃO DO IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MERCADORIAS E SOBRE PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÃO - ICMS.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1534/1534_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1534/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI N° 688, DE  27 DE DEZEMBRO DE 1996, PARA INTRODUZIR AS DEFINIÇÕES QUE INDICA.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1535/1535_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1535/1535_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR PARA O ATENDIMENTO DE DESPESAS DE CAPITAL NA AQUISIÇÃO DE MATERIAL PERMANENTE PARA ATENDER O CENTRO POLÍTICO ADMINISTRATIVO - CPA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1536/1536_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1536/1536_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A AJUSTES, NO PROGRAMA N° 1232 - PROTEÇÃO AMBIENTAL, CONSTANTE DA LEI N° 2209, DE 21 DE DEZEMBRO DE 2009 - PLANO PLURIANUAL 2008-2011.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1537/1537_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1537/1537_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIFICA E ALTERA DISPOSITIVOS DA LEI N° 2262, DE 3 DE MARÇO DE 2010.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1538/1538_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1538/1538_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO PROCEDER A DOAÇÃO DE ÁREA URBANA DE PROPRIEDADE DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1539/1539_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1539/1539_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL PROCEDER A DOAÇÃO DE IMÓVEL DE PROPRIEDADE DO ESTADO DE RONDÔNIA PARA A UNIÃO FEDERAL, NAS CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1540/1540_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1540/1540_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APORTE DE CAPITAL À COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA - CAERD E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1542/1542_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1542/1542_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA PESCA PROFISSIONAL NAS BACIAS HIDROGÁRAFICAS DOS RIOS GUAPORÉ E MOMORÉ, NO ESTADO DE RONDÔNIA, E REVOGA A LEI N° 1.729, DE 2007.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1543/1543_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1543/1543_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INTRODUZ ALTERAÇÕES NAS PENALIDADES PREVISTAS NA LEI N° 688, DE 27 DE DEZEMBRO DE 1996, PARA AS INFRAÇÕES À LEGISLAÇÃO DO IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MERCADORIAS E SOBRE PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÃO - ICMS.                                                                                                                                                                                                                                                                                                                                                 </t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1544/1544_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1544/1544_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO  A ABRIR CRÉDITO ADICONAL  SUPLEMENTAR ATÉ O MONTANTE DE R$ 11.481.594,00 EM FAVOR DA SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA - SESDEC E DA SECRETARIA DE ESTADO DE ADMINISTRAÇÃO - SEAD.                                                         </t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1545/1545_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1545/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ  O MONTANTE DE R$ 4.000.000,00 EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA - MP.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1546/1546_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1546/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 9.000.000,00 EM FAVOR DA DEFENSORIA  PÚBLICA DO ESTADO DE RONDÔNIA - MPE.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1550/1550_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1550/1550_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 2.339, DE 21 DE JULHO DE 2010, QUE FIXA AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2011.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1551/1551_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1551/1551_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALOCAÇÃO DE RECURSOS ORIUNDOS DA ECONOMIA COM A TRANSPOSIÇÃO DE SERVIDORES ESTADUAIS PARA O GOVERNO FEDERAL, PARA SUPRIR DEFASAGEM SALARIAL.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1552/1552_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1552/1552_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A CONVENÇÃO ESTADUAL DE MINISTROS DA ASSEMBLÉIA DE DEUS DE MADUREIRA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1554/1554_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1554/1554_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A INSTALAÇÃO DO SERIÇO DE ATENDIMENTO AO CONSUMIDOR - SAC POR TELEFONE DENTRO DO TERRITÓRIO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1555/1555_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1555/1555_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS DA LEI N° 1.638, DE 08 DE JUNHO DE 2006</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1557/1557_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1557/1557_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O §  3° AO ART. 1°, DA LEI N° 2.284, DE 06 DE ABRIL DE 2010.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1558/1558_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1558/1558_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE JORNALISTAS PARA OS ÓRGÃOS DO PODER EXECUTIVO E LEGISLATIVO.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1559/1559_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1559/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 6° DA LEI N° 2275, DE 31 DE MARÇO  DE 2010.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1560/1560_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1560/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5° DA LEI N° 2118, DE 13 DE JULHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1561/1561_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1561/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER APOIO FINANCEIRO À ESCOLA AGRÍCOLA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1572/1572_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1572/1572_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVALIDA AS RESOLUÇÕES N° 135, DE 2007, N° 143, DE 2007 E N° 155, DE 2008, DA ASSEMBLÉIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1576/1576_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1576/1576_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE RONDÔNIA PARA O EXERCÍCIO FINANCEIRO DE 2011.  </t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1573/1573_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1573/1573_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS I E II DO ARTIGO 3° DA LEI N° 1815 DE 28 DE  NOVEMBRO DE 2007, QUE DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DE ATIVIDADES DO ESTADO DE RONDÔNIA, PARA O PERÍODO 2010-2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1574/1574_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1574/1574_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 600.000,00 EM FAVOR DA  SECRETARIA DE ESTADO DO DESENVOLVIMENTO AMBIENTAL - SEDAM.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1575/1575_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVO DA LEI N°1990, DE 26 DE NOVEMBRO DE 2008.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1578/1578_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1578/1578_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE JARU.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1579/1579_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO EVANGÉLICA BENEFICENTE SIÃO - ASSEBES.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1586/1586_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR A FUNDAÇÃO DE AMPARO, ASSISTÊNCIA SOCIAL E DESENVOLVIMENTO DOS POVOS DA FLORESTA DO ESTADO DE RONDÔNIA – FASDEPOF</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1587/1587_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1587/1587_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REGULARIZAR ÁREA DE TERRAS URBANAS DE PROPRIEDADE DO ESTADO, NO MUNICÍPIO DE PORTO VELHO AOS SEUS OCUPANTES DE BOA FÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1588/1588_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1588/1588_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO PROCEDER A CESSÃO DE USO GRATUITO DE ÁREA URBANA DE PROPRIEDADE DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O PODER EXECUTIVO A  ABRIR CRÉDITO ADICIONAL SUPLEMENTAR  ATÉ O MONTANTE DE R$ 540.971,12 EM FAVOR DA SECRETARIA DE ESTADO DO DESENVOLVIMENTO AMBIENTAL - SEDAM.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1593/1593_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1593/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 918/2000, QUE INSTITUI, NO ÂMBITO ESTADUAL, O SELO DE FISCALIZAÇÃO;  DISPÕE SOBRE A GRATUIDADE DO REGISTRO DE NASCIMENTO, ASSENTOS DE ÓBITOS E DAS PRIMEIRAS CERTIDÕES, BEM COMO DAS SUBSEQUENTES RELATIVAS A ESTES ATOS ÀQUELES RECONHECIDAMENTE POBRES, ENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCORPORAÇÕES DE AUXÍLIOS E REAJUSTE DO VENCIMENTO BÁSICO DOS CARGOS DE PROVIMENTO EFETIVO DOS SERVIDORES DA ASSEMBLÉIA LEGISLATIVA DO ESTADO.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, IMÓVEIS PERTENCENTES AO ESTADO DE RONDÔNIA, PARA O MUNICÍPIO DE ESPIGÃO DO OESTE.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1604/1604_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1604/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CREDENCIAMENTO DE FABRICANTES DE PLACAS E TARJETAS PARA VEÍCULOS AUTOMOTORES, NO ÂMBITO DO ESTADO DE RONDÔNIA, E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>Coletiva</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1620/1620_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1620/1620_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA DA CARREIRA DE ADVOGADO DA ASSEMBLÉIA LEGISLATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1609/1609_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1609/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE NOVO HORIZONTE, COM SEDE NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1608/1608_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1608/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA ESTADUAL DO PESCADOR NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O INSTITUTO STELLA MENDES, NO MUNICÍPIO DE ARIQUEMES-RO.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1606/1606_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1606/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A FEDERAÇÃO DE PESCADORES ARTESANAIS E AQUICULTORES DO ESTADO DE RONDÔNIA - FEPEARO.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE NO MUNICÍPIO DE PIMENTA BUENO O PÓLO DE CONFECÇÃO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1626/1626_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N° 1429, DE 30 DE DEZEMBRO DE 2004.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O INSTITUTO DE DESENVOLVIMENTO E PESQUISA EM SEGURANÇA PÚBLICA E CIDADANIA - IDESC.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1627/1627_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, A EDIFICAÇÃO PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE SE ENCONTRA INSTALADA A PREFEITURA MUNICIPAL DE COLORADO D'OESTE.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1631/1631_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, PARA O MUNICÍPIO DE PIMENTA BUENO.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1630/1630_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1630/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 1.560.000,00 EM FAVOR DO FUNDO ESPECIAL DO CORPO DE BOMBEIROS MILITAR - FUNESBOM.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1634/1634_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MULHERES MADRE TEREZA DE CALCUTÁ DA AMAZÔNIA - AMATEC, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>NERI FIRIGOLO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES E AMIGOS DO BAIRRO JUSCELINO KUBITSHCHEK - AMAB/JK.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1647/1647_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1647/1647_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ASSEMBLÉIA LEGISLATIVA A DOAR BENS INSERVÍVEIS PARA A FEDERAÇÃO DOS PORTADORES DE DEFICIÊNCIA DE RONDÔNIA - FEDER.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1637/1637_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1637/1637_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI N° 1064, DE 16 DE ABRIL DE 2002.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1640/1640_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1640/1640_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CREDENCIAMENTO, PELO DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN, DE MÉDICOS E PSICÓLOGOS PARA REALIZAÇÃO DE EXAME DE APTIDÃO FÍSICA E MENTAL E DA AVALIAÇÃO PSICOLÓGICA DE CANDIDATOS À OBTENÇÃO DA CARTEIRA NACIONAL DE HABILITAÇÃO, EM CONSONÂNCIA COM O DISPOSTO NA LEI FEDERAL N° 9.503, DE 23 DE SETEMBRO DE 1997 E NAS RESOLUÇÕES N°  267, DE 15 DE FEVEREIRO DE 2008, N° 283, DE 1° DE JULHO DE 2008, E 327, DE 14 DE AGOSTO DE 2009.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1649/1649_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1649/1649_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI  N° 1473, DE 13 DE MAIO DE 2005.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1648/1648_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1648/1648_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE POR INCORPORAÇÃO AS GRATIFICAÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>Frente Parlamentar em Defesa da Vida e da Famila, RIBAMAR ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1650/1650_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1650/1650_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DE NOMEAÇÃO EM CARGOS PÚBLICOS DE PESSOAS INELEGÍVEIS NOS TERMOS DA LEGISLAÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1651/1651_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1651/1651_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES DO PROJETO HORTIFRUTIGRANJEIRO - ASPRORTI COM SEDE NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1652/1652_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1652/1652_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O INSTITUTO EDUCAR.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1654/1654_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1654/1654_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DENOMINAR OS TERRENOS ONDE ESTÃO INSTALADOS OS PODERES EXECUTIVO, JUDICIÁRIO E LEGISLATIVO "PRAÇA DOS PODERES",  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>LUIZ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1656/1656_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1656/1656_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA E DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI 2.363, DE 29 DE NOVEMBRO DE 2010.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1657/1657_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, PARA O MUNICÍPIO DE VILHENA</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1658/1658_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1658/1658_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI N° 688, DE 27 DE DEZEMBRO DE 1996</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1659/1659_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1659/1659_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 912, DE 12 DE JULHO DE 2000.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1660/1660_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1660/1660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 102.000,00 EM DA SECRETARIA DE ESTADO DO ESPORTE, DA CULTURA E DO LAZER - SECEL </t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1661/1661_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1661/1661_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REDUÇÃO DE BASE DE CÁLCULO DO ICMS INCIDENTE NAS OPERAÇÕES INTERNAS COM QUEROSENE DE AVIAÇÃO (QAV) DESTINADA A EMPRESA DE SERVIÇO DE TRANSPORTE AÉREO DE PASSAGEIROS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1663/1663_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1663/1663_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS DEPUTADOS ESTADUAIS, NOS TERMOS DO § 2º DO ARTIGO 27 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1662/1662_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1662/1662_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO GOVERNADOR, DO VICE-GOVERNADOR E DE SECRETÁRIO DE ESTADO, NOS TERMOS DO § 2º DO ARTIGO 28 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1665/1665_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1665/1665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE APOIO A SAUDE PUBLICA DO ESTADO DE RONDONIA - SASPRO</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1666/1666_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1666/1666_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O PROGRAMA ESTADUAL DE ORGANIZAÇOES SOCIAIS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1667/1667_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1667/1667_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS A LEIN° 2204, DE 18 DE DEZEMBRO DE 2009</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1668/1668_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1668/1668_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AS CLASSES INICIAIS DA CARREIRA DE PRAÇA DOS MILITARES DO ESTADO DE RONDONIA</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1669/1669_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1669/1669_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE OS CURSOS DE FORMAÇAO DE SARGENTOS PM/BM E CURSOS DE FORMAÇÃO DE CABOS PM/BM DAS CORPORAÇOES MILITARES DO ESTADO DE RONDONIA.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1670/1670_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1670/1670_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 1473, DE 13 DE MAIO DE 2005</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1683/1683_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1683/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O SUBSIDIO DOS ADVOGADOS DA ASSEMBLEIA LEGISLATIVA</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1686/1686_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CADASTRO DE FORNECEDORES IMPEDIDOS DE LICITAR E CONTRATAR COM A ADMINISTRAÇÃO PÚBLICA ESTADUAL</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1687/1687_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA AS ESCOLAS DE EDUCAÇÃO INTEGRAL NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1688/1688_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE VERTICALIZAÇÃO DA PEQUENA  PRODUÇÃO AGROPECUÁRIA DO ESTADO DE RONDÔNIA, DENOMINADO PROVE.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1689/1689_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA "BOAS IDÉIAS" NO ÂMBITO DO SERVIÇO PÚBLICO ESTADUAL.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1690/1690_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE VERTICALIZAÇÃO DO MICROEMPREMDEDOR INDIVIDUAL DO ESTADO DE RONDÔNIA, DENOMINADO PROVE MEI.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1411/1411_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERE, PROVISORIAMENTE, O PLENÁRIO DA ASSEMBLÉIA LEGISLATIVA, PARA A REALIZAÇÃO DE SESSÕES ESPECIAL E SOLENE, NO DIA 31 DE MARÇO DE 2010.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1442/1442_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 109 DO REGIMENTO INTERNO, PARA ALTERAR O HORÁRIO REGIMENTAL DAS SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA FRENTE PARLAMENTAR DE PREVENÇÃO E COMBATE AO USO DE DROGAS, COM ESPECIAL ATENÇÃO AO CRAK</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1474/1474_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1474/1474_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO AO ARTIGO 1° E DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 10 E AO § 1° DO ARTIGO 11 DA RESOLUÇÃO N° 110/05, DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1541/1541_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1541/1541_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVERTE EM PECÚNIA LICENÇA-PRÊMIO DOS SERVIDORES DO QUADRO EFETIVO DA ASSEMBLÉIA LEGISLATIVA QUE FOREM TRANSPOSTOS PARA QUADRO EM EXTINÇÃO DA ADMINISTRAÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1644/1644_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1644/1644_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERE A SEDE DO PODER LEGISLATIVO   PARA REALIZAÇÃO DA SESSÃO DE POSSE DO GOVERNADOR E VICE-GOVERNADOR DO ESTADO E DAS SESSÕES PREPARATÓRIAS DA 8ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1653/1653_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1653/1653_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFOS AO ARTIGO 4° E DÁ NOVA REDAÇÃO AOS §§ 1° E 2° DO ARTIGO 5° E AO ARTIGO 6° DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Proposta de Emenda Constitucional</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO I DO ARTIGO 28 DA CONSTITUIÇÃO DO ESTADO.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1434/1434_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 2° DO ART. 147 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO  § 1° DO ART. 24 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ART. 146 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA LIMITES AO EXERCÍCIO DA ADVOCACIA PELOS MEMBROS DA PROCURADORIA GERAL DO ESTADO.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>César Licório</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1580/1580_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1580/1580_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA PARÁGRAFO AO ARTIGO _x000D_
 _x000D_
 ACRESCENTA PARÁGRAFO AO ARTIGO 104 DA CONSTITUIÇÃO ESTADUAL, FIXANDO PARÂMETROS PARA A REMUNERAÇÃO DOS PROCURADORES DO ESTADO.                                                                                                      _x000D_
   </t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1583/1583_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1583/1583_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 20-A DA CONSTITUIÇÃO ESTADUAL, QUE DISPÕE SOBRE O TETO DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS ESTADUAIS.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1619/1619_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1619/1619_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA PARÁGRAFO A ARTIGO DA CONSTITUIÇÃO.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1622/1622_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1622/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFOS AOS ARTIGOS DA CONSTITUIÇÃO ESTADUAL, QUE TRATAM DO TETO DO SUBSÍDIO DOS PROCURADORES DO ESTADO E DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS ESTADUAIS.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1655/1655_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1655/1655_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 23 DA CONSTITUIÇÃO DO ESTADO.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1664/1664_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1664/1664_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 146 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA ORGANIZADA AUDIÊNCIA PÚBLICA NESTA CASA DE LEIS PARA DELIBERAÇÃO SOBRE CRIAÇÃO DA DATA MAGNA DO NOSSO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DE SESSÃO ESPECIAL PARA O DIA 23-03 PELOS MOTIVOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1326/1326_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SESSÃO SOLENE PARA ENTREGA DE TÍTULO HONORÍFICO DE CIDADÃ RONDONIENSE.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1350/1350_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1350/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE DE HOMENAGEM AO EXMO. GOVERNADOR DO ESTADO DE RONDÔNIA O SR. IVO NARCISO CASSOL, PELOS SEUS RELEVANATES SERVIÇOS PRESTADOS AO ESTADO.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, PARA DEBATER SOBRE O EXERCÍCIO DO DIREITO DE VOTO PELO ELEITOR PRESO.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1353/1353_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1353/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A ALTERAÇÃO DA DATA DE REALIZAÇÃO DE SESSÃO SOLENE PARA ENTREGA DE TÍTULO HONORÍFICO DE CIDADÃ RONDONIENSE, PARA SER REALIZADA NO HORÁRIO DA SESSÃO ORDINÁRIA DO DIA 22 DE MARÇO DE 2010.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PRORROGAÇÃO DA COMISSÃO PARLAMENTAR DE INQUÉRITO PARA APURAR DENÚNCIAS DE IRREGULARIDADES QUANTO A DANOS AMBIENTAIS, LICENCIAMENTO AMBIENTAL, UTILIZAÇÃO DE TERRENOS SEM A DEVIDA AUTORIZAÇÃO DO ESTADO E APLICAÇÕES DAS COMPENSAÇÕES AMBIENTAIS E SOCIAIS NA CONSTRUÇÃO  DAS HIDRELÉTRICAS DE SANTO ANTONIO E JIRAU NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1431/1431_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA TRATAR DAS CONDIÇÕES E SITUAÇÃO AGRÁRIA DA POPULAÇÃO RURAL E DISTRITAL DE UNIÃO BANDEIRANTES NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  À MESA DIRETORA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA TRATAR DA ISNTALAÇÃO DA USINA HIDRROELÉTRICA DO RIO MACHADO NA COMUNIDADE TABAJARA, MUNICÍPIO DE MACHADINHO DO OESTE.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR SOBRE A LINHA DE TRANSMISSÃO E INTEGRAÇÃO ENERGÉTICA.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA TRATAR SOBRES AS QUESTÕES  DAS .COMPENSAÇÕES SOCIAIS ADVINDAS DAS COSNTRUÇÕES DAS UHE'S SANTO ANTONI E JIRAU</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1430/1430_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA A FORMAÇÃO DE COMISSÃO PARLAMENTAR PARA ACOMPANHAREM A IMPLANTAÇÃO DA USINA HIDROELÉTRICA DE MACHADINHO DO OESTE.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA QUE SEJA ORGANIZADA SESSÃO SOLENE NESTA CASA DE LEIS PARA ENTREGA DE TÍTULOS DE HONRA AO MÉRITO.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1437/1437_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1437/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA A ALTERAÇÃO NA DATA DE REALIZAÇÃO DA AUDIÊNCIA PÚBLICA NO MUNICÍPIO DE MACHADINHO DO OESTE.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PRESIDENTE DA ELETROBRÁS  DISTRIBUIDORA RONDONIA SOBRE A NECESSIDADE NA AGILIDADE E MELHORIA DE QUALIDADE E AMPLIAÇÃO DA REDE DE ENERGIA ELÉTRICA VISANDO ATENDER A DEMANDA DA COMUNIDADE NO DISTRITO DE JACI-PARANÁ NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, VIABILIZAR JUNTO À EMPRESA SANTO ANTÔNIO ENERGIA S/A, O FORNECIMENTO DA RELAÇÃO DAS EMPRESAS, INCLUSIVE COM CNPJ, QUE ESTÃO REALIZANDO A SUPRESSÃO VEGETAL DA ÁREA QUE ENGLOBA A CONSTRUÇÃO DA USINA DO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1489/1489_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, VIABILIZAR JUNTO A EMPRESA DE ENERGIA SUSTENTÁVEL DO BRASIL S/A, O FORNECIMENTO DA RELAÇÃO DAS EMPRESAS, INCLUSIVE COM CNPJ, QUE ESTÃO REALIZANDO A SUPRESSÃO VEGETAL DA ÁREA QUE ENGLOBA A CONSTRUÇÃO DA USINA  HIDRELÉTRICA JIRAU.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1504/1504_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO AO SENHOR LUIZ CARLOS DE LIMA LIQUIDANTE GERAL ADJUNTO/SEFIN, INFORMAÇÃO QUANTO À SITUAÇÃO DO CODARON/COHAB/SDHUR.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1505/1505_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1505/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO AO SENHOR LUIZ CARLOS DE LIMA, LIQUIDANTE GERAL ADJUNTO/SEFIN, INFORMAÇÃO QUANTO À SITUAÇÃO DO BERON.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1506/1506_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO AO SENHOR LUIZ CARLOS DE LIMA, LIQUIDANTE GERAL ADJUNTO/SEFIN, INFORMAÇÃO QUANTO À SITUAÇÃO DO RONDOPOUP.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA A CONSTITUIÇÃO DE COMISSÃO TEMPORÁRIA NESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A TRANSFORMAÇÃO DA SESSÃO ORDINÁRIA EM SESSÃO SOLENE.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1485/1485_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1485/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DA ASSEMBLÉIA LEGISLATIVA, REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DEBATER E BUSCAR SOLUÇÕES PARA OS PROBLEMAS RELACIONADOS A EXECUÇÃO PENAL EM RONDÔNIA.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1532/1532_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1532/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO AO GOVERNADOR DO ESTADO DE RONDÔNIA, VIABILIZAR CÓPIA DO CONVÊNIO SICONV N° 722032/2009.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1563/1563_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1563/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA ORGANIZADA A III AUDIÊNCIA PÚBLICA NESTA CASA DE LEIS PARA DISCUSSÃO SOBRE A DESAPROPRIAÇÃO DOS MORADORES DA REGIÃO DO BAIRRO DA BALSA NA CIDADE DE PORTO VELHO - RO.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1564/1564_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1564/1564_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA NO DIA 16 DE AGOSTO DE 2010 PARA TRATAR DE ASSUNTOS REFERENTES A URGENTE INSTALAÇÃO DA UNIVERSIDADE ESTADUAL DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1562/1562_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1562/1562_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DA ASSEMBLÉIA LEGISLATIVA, A ALTERAÇÃO DA DATA E HORÁRIO DA AUDIÊNCIA PÚBLICA PARA DEBATER E BUSCAR  SOLUÇÕES PARA O CASO NA SAÚDE PÚBLICA DE PORTO VELHO E A NECESSIDADE DE CRIAÇÃO E INSTALAÇÃO DO PRONTO SOCORRO MUNICIPAL DA CAPITAL.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1565/1565_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1565/1565_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PRESIDENTE DA ELETROBRÁS DISTRIBUIDORA RONDÔNIA SOBRE A NECESSIDADE DE CONSTRUÇÃO DE REDE E A COLOCAÇÃO DE UMA SUBSTAÇÃO NA 7ª LINHA DO RIBEIRÃO, A COLOCAÇÃO DE UMA SUBSTAÇÃO NA 6ª LINHA DO RIBEIRÃO, NO MUNICÍPIO DE NOVA MAMORÉ.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1566/1566_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1566/1566_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PRORROGAÇÃO DA COMISSÃO PARLAMENTAR DE INQUÉRITO PARA APURAR DENÚNCIAS DE IRREGULARIDADES QUANTO A DANOS  AMBIENTAIS, LICENCIAMENTO AMBIENTAL, UTILIZAÇÃO O ESTADO APLICAÇÕES DAS COMPENSAÇÕES AMBIENTAIS, LICENCIAMENTO AMBIENTAL, UTILIZAÇÃO DE TERRENOS SEM A DEVIDA AUTORIZAÇÃO DO ESTADO E APLICAÇÕES DAS COMPENSAÇÕES AMBIENTAIS  E SOCIAIS NA CONSTRUÇÃO DAS HIDRELÉTRICAS DE SANTO ANTÔNIO E JIRAU NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1571/1571_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1571/1571_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO COMPETENTE, QUE NOS INFORME SOBRE AS EMPRESAS E OS VALORES PAGOS A PARTIR DE 01 JANEIRO A JUNHO DE 2010, REFERENTE À MÍDIA DA ASSEMBLÉIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1567/1567_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS JUNTO A COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA - CAERD.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1568/1568_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1568/1568_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS JUNTO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES - DNTI.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1569/1569_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO GOVERNADOR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1570/1570_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1570/1570_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENUNCIA A SITUAÇÃO DE GILAD SHALIT, REFÉM DO HAMAS HÁ QUATRO ANOS E REQUER VOTO DE REPÚDIO A SER ENCAMINHADO AO MINISTÉRIO DE RELAÇÕES EXTERIORES E AO CONSELHO DE DIREITOS HUMANOS DAS NAÇÕES UNIDAS, REQUERENDO SEJAM TOMADAS AS MEDIDAS CABÍVEIS PARA A SUA IMEDIATA LIBERTAÇÃO.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1632/1632_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1632/1632_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A TRANSFORMAÇÃO DA SESSÃO ORDINÁRIA NO DIA 24 DE NOVEMBRO DE 2010 PARA SESSÃO SOLENE, PARA HOMENAGEAR OS TRINTA E CINCO ANOS DA POLÍCIA MILITAR DO ESTADO DE RONDÔNIA E AGRACIAR POLICIAIS MILITARES COM TÍTULOS HONORÍFICOS.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1629/1629_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1629/1629_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO DE INCENTIVO FISCAL CONCEDIDO PELO ESTADO.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO À SECRETARIA DE ESTADO DAS FINANÇAS.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI COMPLEMENTAR N° 196/09 DE AUTORIA DO MINISTÉRIO PÚBLICO QUE "ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 303, DE 26 DE JULHO DE 2004, CRIA GRATIFICAÇÕES E REPOSICIONA NAS REFERÊNCIAS DOS GUPOS OCUPACIONAIS A QUE PERTENCEM OS SERVIDORES EFETIVOS DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> VETO PARCIAL AO PROJETO DE LEI N° 644/09, DE AUTORIA DO PODER EXECUTIVO, QUE "ESTIMA RECEITA E FIXA DESPESA DO ESTADO DE RONDÔNIA PARA O EXERCÍCIO FINANCEIRO DE 2010".</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N° 680/09 DE AUTORIA DO DEPUTADO DOUTOR ALEXANDRE BRITO QUE "DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DA FAIXA ETÁRIA DA CRIANÇA E DO ADOLESCENTE A TODOS OS EVENTOS PÚBLICOS, NO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1547/1547_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1547/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N° 824/10 DE AUTORIA DO PODER EXECUTIVO QUE "DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2011.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 599/09, DE AUTORIA DO DEPUTADO JESUALDO PIRES, QUE "OBRIGA AS CONCESSIONÁRIAS E EMPRESAS PRESTADORAS DE SERVIÇOS PÚBLICOS A EMITIR, NO FINAL DE CADA ANO, RECIBO DE QUITAÇÃO PARA OS CONSUMIDORES".</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 386/08, DE AUTORIA DO DEPUTADO WILBER COIMBRA, QUE "DISPÕE SOBRE O ATENDIMENTO DE EMERGÊNCIA PARA OS ALUNOS NAS UNIDADES DE ENSINO FUNDAMENTAL, MÉDIO E SUPERIOR DAS REDES PÚBLICAS E PRIVADA DO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1276/1276_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 562/09, DE AUTORIA DO DEPUTADO WILBER COIMBRA, QUE " DISPÕE SOBRE A DIVULGAÇÃO DO PROGRAMA DE VACINAÇÃO DE TODAS AS VACINAS DISPONÍVEIS NA REDE PÚBLICA DE SAÚDE".</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 611/09, DE AUTORIA DO DEPUTADO EUCLIDES MACIEL, QUE " NSTITUI O DIA DOS FUNCIONÁRIOS DO FISCO ESTADUAL".</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1279/1279_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 573/09, DE AUTORIA DO DEPUTADO NEODI, QUE "INSTITUI O DIREITO À ASSISTÊNCIA JUDICIÁRIA GRATUITA E PRIORIDADE NO ATENDIMENTO AOS MAIORES DE SESSENTA ANOS DE IDADE".</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 577/09, DE AUTORIA DO DEPUTADO NEODI, QUE "DETERMINA QUE OS CENTROS DE FORMAÇÃO DE CONDUTORES DISPONIBILIZEM NO MÍNIMO UM VEÍCULO PARA O APRENDIZADO DE PESSOA COM DEFICIÊNCIA FÍSICA".</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 556/09, DE AUTORIA DO DEPUTADO NEODI, QUE "OBRIGA AS EMPRESAS PRESTADORAS DE SERVIÇOS PÚBLICOS OBRIGADAS A POSTAR AS COBRANÇAS NO MÍNIMO DEZ DIAS ANTES DO SEU VENCIMENTO".</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 121/07, DE AUTORIA DO DEPUTADO JESUALDO PIRES, QUE "DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA".</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 616/09, DE AUTORIA DO DEPUTADO EZEQUIEL NEIVA, QUE "DÁ NOVA REDAÇÃO AO ART. 1°, ART. 3° E SEU PARÁGRAFO ÚNICO, DA LEI N° 852, DE 26 DE NOVEMBRO DE 1999".</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 679/09 DE AUTORIA  DO DEPUTADO DOUTOR ALEXANDRE BRITO QUE "DISPÕE SOBRE A CASSAÇÃO DE EFICÁCIA DA INSCRIÇÃO NO CADASTRO DE CONTRIBUINTES DO IMPOSTO SOBRE OPERAÇÕES  RELATIVAS À CIRCULAÇÃO DE MERCADORIAS E SOBRE PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E DE COMUNICAÇÃO - ICMS, DOS ESTABELECIMENTOS COMERCIAIS QUE VENDEREM BEBIDAS ALCOÓLICAS À MENORES DE IDADE OU FOREM FLAGRADOS CONSENTINDO OU COMERCIALIZANDO DROGAS.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 059/10 - MENSAGEM N° 067 - VETO TOTAL AO PROJETO DE LEI N°  681/09 DE AUTORIA DO DEPUTADO DOUTOR ALEXANDRE BRITO QUE "DISPÕE SOBRE O VALOR DO PAGAMENTO MENSAL DE INCENTIVO FINANCEIRO, AOS AGENTES COMUNITÁRIOS DE SAÚDE, COM VERBA DO FES - FUNDO ESTADUAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1455/1455_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1455/1455_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 60/1- - MENSAGEM 75 - VETO TOTAL AO PROJETO DE LEI N° 818/10 DE AUTORIA DO DEPUTADO VALTER ARAÚJO QUE "REGULARIZA ÁREA  DE TERRAS URBANAS NO ESTADO, A SEUS OCUPANTES DE BOA FÉ, NA FORMA QUE MENCIONA."</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1458/1458_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 791/10 DE AUTORIA DO DEPUTADO VALTER ARAÚJO QUE "DÁ NOVA REDAÇÃO À EMENTA E AO CAPUT DO ARTIGO 1° E ACRESCENTA DISPOSITIVOS  À LEI N° 1.109, DE 2002, QUE AUTORIZA O PODER EXECUIVO A CONCEDER ISENÇÃO DE ICMS NAS OPERAÇÕES DE COMPRA E VENDA DE MOTOCICLETAS.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 838/10 DE AUTORIA DO DEPUTADO RIBAMAR ARAÚJO QUE "DÁ NOVA DENOMINAÇÃO À ESCOLA DE 1° GRAU FRANCISCO MIGNONE DO MUNICÍPIO DE RIO CRESPO."</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1531/1531_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1531/1531_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 842/10 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "DISPÕE SOBRE A COBRANÇA DA TAXA DE ESTACIONAMENTO POR SHOPPING CENTERS NO ÂMBITO DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1549/1549_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1549/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 630/09 DE AUTORIA DO DEPUTADO JESUALDO PIRES QUE "CRIA O PROGRAMA DE TERAPIA NATURAL PARA ATENDIMENTO DA POPULAÇÃO DO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1548/1548_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 875/10 DE AUTORIA DO DEPUTADO JAIR MIOTTO QUE "DISPÕE SOBRE A PROIBIÇÃO DA PESCA PROFISSIONAL NAS BACIAS HIDROGRAFICAS DOS RIOS GUAPORÉ E MAMORÉ NO ESTADO DE RONDÔNIA E REVOGA A LEI N° 1.729, DE ABRIL DE 2007".</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1638/1638_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1638/1638_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 884/10 DE AUTORIA DO DEPUTADO JESUALDO PIRES QUE "ALTERA E ACRESCENTA DISPOSITIVOS DA LE N° 1638, DE 08 DE JUNHO DE 2006".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5185,67 +5185,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1638/1638_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2010/1638/1638_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H391"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="66.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>