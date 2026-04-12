--- v0 (2025-12-18)
+++ v1 (2026-04-12)
@@ -54,5901 +54,5901 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFETOOA - Comissão de Finanç., Econom.Tribut, Orçam. e Organ. Administ</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/630/630_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA OS BENEFÍCIOS FISCAIS CONCEDIDOS PELO ESTADO DE RONDÔNIA NO EXERCÍCIO FINANCEIRO DE 2001.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>VALTER ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/729/729_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE HONRA AO MÉRITO AO PASTOR JOEL HOLDER.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>TIZIU JIDALIAS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/737/737_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO LEGISLATIVO AO SENHOR MAJOR PM MAURÍCIO MARCONDES GUALBERTO.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/738/738_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO SENHOR 3º SARGENTO PM ADAILSON FIGUEIREDO MARIZ.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/739/739_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO SENHOR CAPITÃO PM JOÃO SEVERINO SENA NETO.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/761/761_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE "CIDADÃ DO ESTADO DE RONDÔNIA" A BISPA FRANCILÉIA DE CASTRO GOMES OLIVEIRA, DA IGREJA MUNDIAL DO PODER DE DEUS.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição e Justiça e de Redação</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/785/785_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O NOME DO SENHOR CARLOS ALBERTO BIAZI, PARA O CARGO DE DEFENSOR PÚBLICO GERAL.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/786/786_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A GILBERTO ASSIS MIRANDA E SHIRLEY MIRANDA POR RELEVANTES SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/795/795_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR GILBERTO ASSIS MIRANDA.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>LUIZINHO GOEBEL</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/807/807_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE "HONRA AO MÉRITO" AO EXCELENTÍSSIMO SENHOR DOUTOR DEPUTADO ESTADUAL CÉSAR HALUM.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/808/808_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO LEGISLATIVO AO SENHOR CORONEL JOÃO MOREIRA BONFIM.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/815/815_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O ENCAMINHAMENTO DE PROPOSTAS DE EMENDAS À CONSTITUIÇÃO DA REPÚBLICA AO SENADO FEDERAL, ATRAVÉS DO COLEGIADO DOS PRESIDENTES DAS ASSEMBLÉIAS LEGISLATIVAS.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/816/816_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR JOÃO GONÇALVES FILHO.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/823/823_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO BISPO FLÁVIO FERREIRA DA SILVA DA IGREJA MUNDIAL DO PODER DE DEUS.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>JESUALDO PIRES</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/861/861_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR DERALDO SCATOLON.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/862/862_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR CARLOS EDUARDO FERREIRA.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/863/863_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HORNRA AO MÉRITO AO SENHOR ALEXANDRE ÁRABE MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/864/864_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR MORIO IKEGAWA.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/865/865_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HORNRA AO MÉRITO AO SENHOR ELVIO DE AZEVEDO TAVARES.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/866/866_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HORNRA AO MÉRITO AO SENHOR HENRY ANTONY RODRIGUES.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>EDSON MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/886/886_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO MAJOR PM PAULO DE TARSO NERY.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>NEODI</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/896/896_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO 2° SARGENTO DA POLÍCIA MILITAR SENHOR WOSTON RODRIGUES DOS SANTOS.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>LUIZ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/900/900_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO "HONRA AO MÉRITO" AO MÉDICO VETERINÁRIO, SENHOR JAMIL GOMES DE SOUZA.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>MAURÃO DE CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/934/934_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO 1° SARGENTO DA POLÍCIA MILITAR SENHOR CELMY BORGES DA SILVA.                                                                                                                  </t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/938/938_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO DELEGADO DE POLÍCIA DR. RAIMUNDO MENDES DE SOUSA FILHO.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1096/1096_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO GOVERNADOR DO ESTADO REFERENTE AO EXERCÍCIO FINANCEIRO DE 2002.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1097/1097_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO GOVERNADOR DO ESTADO REFERENTE AO EXERCÍCIO FINANCEIRO DE 2003.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1098/1098_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1098/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO GOVERNADOR DO ESTADO REFERENTE AO EXERCÍCIO FINANCEIRO DE 2004.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1099/1099_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1099/1099_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO GOVERNADOR DO ESTADO REFERENTE AO EXERCÍCIO FINANCEIRO DE 2005.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1100/1100_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1100/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO GOVERNADOR DO ESTADO REFERENTE AO EXERCÍCIO FINANCEIRO DE 2006.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO GOVERNADOR DO ESTADO REFERENTE AO EXERCÍCIO FINANCEIRO DE 2007.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE “HONRA AO MÉRITO” AOS DEPUTADOS FEDERAIS E SENADORES DA REPÚBLICA QUE VOTARAM A FAVOR DA PROPOSTA DE EMENDA À CONSTITUIÇÃO FEDERAL, QUE TRATA DA TRANSPOSIÇÃO DE SERVIDORES DO ESTADO DE RONDÔNIA PARA OS QUADROS DA UNIÃO.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO SENHOR ANTONIO HENRIQUE BARBOSA DA SILVA.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO SENHOR LAURO BARBOZA PEDRAZA.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO SENHOR JOÃO TORQUATO DE SOUZA.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA AO MÉRITO LEGISLATIVO AO AO SENHOR SUB TENENTE PM PAULO CESAR DOS SANTOS.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA AO MÉRITO LEGISLATIVO AO SENHOR PM JOSÉ FRANCISCO TEIXEIRA DA SILVA.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA, AO PASTOR LUIZ CARLOS DA SILVA, DA IGREJA PRESBITERIANA DO BRASIL.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>MARCOS DONADON</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1094/1094_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1094/1094_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO PASTOR EUVALDO GOMES DE CARVALHO</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR EDSON MODRO.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>VALDIVINO TUCURA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1092/1092_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1092/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO 2° SARGENTO DA POLÍCIA MILITAR SENHOR JOÃO OZIEL LEITE.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>DOUTOR ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR DR. ANTÔNIO HERMÍNIO DE MORAES.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>WILBER COIMBRA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE HONRA AO MÉRITO AO PROFESSOR DOUTOR HÉDER RISLER DE OLIVEIRA</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>JAIR MIOTO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE HONRA AO MÉRITO À ORGANIZAÇÃO NAO GOVERNAMENTAL AMISRAEL</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1138/1138_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1138/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO MAJOR ANTONIO MATIAS DE ALCÂNTARA</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1145/1145_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1145/1145_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO CABO DA POLÍCIA MILITAR SENHOR AUGUSTO CÉSAR PEREIRA GÓES.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1153/1153_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "HONRA AO MÉRITO" AO SENHOR MAURO SPOSITO.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO CIDADÃO DE RONDÔNIA AO RELIGIOSO, SENHOR SEBASTIÃO CALEGARI.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE  TÍTULO HONORÍFICO DE CIDADÃO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO DELEGADO DE POLÍCIA FEDERAL DR. NEY FERREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1209/1209_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA A INDICAÇÃO DO NOME DO SENHOR PAULO CURI NETO PARA O CARGO DE CONSELHEIRO DO TRIBUNAL DE CONTAS DO ESTADO.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A REALIZAÇÃO DE CONSULTA PLEBISCITÁRIA PARA A INCORPORAÇÃO DE ÁREA PERTENCENTE AO MUNCÍPIO DE NOVA BRASILÂNDIA AO MUNICÍPIO DE CASTANHEIRA.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃ DO ESTADO DE RONDÔNIA À DESEMBARGADORA ZELITE ANDRADE CARNEIRO.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>EZEQUIEL NEIVA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO 1° SGT PM RE 05281-9 JOSÉ ROBERTO DOS SANTOS.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO SUB TEN PM ÁUREO SOARES.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/521/521_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA CARGO DE DIREÇÃO SUPERIOR NA ESTRUTURA DA SECRETARIA DE ESTADO DO ESPORTE, DA CULTURA E DO LAZER - SECEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/522/522_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DA SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC O COMPLEMENTO SALARIAL PARA O PISO SALARIAL NACIONAL DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/546/546_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI COMPLEMENTAR Nº 318, DE 19 DE AGOSTO DE 2005.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/550/550_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUADRO DO ANEXO II, DA LEI COMPLEMENTAR Nº 224, DE 4 DE JANEIRO DE 2005, QUE DISPÕE SOBRE OS CARGOS DE DIREÇÃO SUPERIOR DA UNIDADES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/551/551_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE DIREÇÃO SUPERIOR NA ESTRUTURA DA SECRETARIA DE ESTADO DO DESENVOLVIMENTO ECONÔMICO E SOCIAL - SEDES.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>NEODI, JESUALDO PIRES</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/554/554_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA INCISO V, AO ARTIGO 77 DA LEI COMPLEMENTAR Nº 326/05 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/558/558_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR Nº 228, DE 10 DE JANEIRO DE 2000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/559/559_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR Nº 432, DE 3 DE MARÇO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/580/580_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE DISPOSITIVOS DA LEI COMPLEMENTAR Nº 369, DE 22 DE FEVEREIRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/631/631_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO EFETIVO, NO ÂMBITO DA SECRETARIA DE ESTADO DA SAÚDE.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/634/634_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO AO ARTIGO 3º DA LEI COMPLEMENTAR Nº 316, DE JULHO DE 2005, DISPONDO SOBRE APLICAÇÃO DOS RECURSOS DO FITHA.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA SIMBOLOGIA DE CARGOS DE DIREÇÃO SUPERIOR NA ESTRUTURA DA PROCURADORIA GERAL DO ESTADO PGE.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/687/687_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA PARÁGRAFO ÚNICO DO ARTIGO 10 DA LEI COMPLEMENTAR Nº 178, DE 09 DE JULHO DE 1997.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA SIMBOLOGIA DE CARGOS DE DIREÇÃO SUPERIOR NA ESTRUTURA DA AGÊNCIA DE DEFESA SANITÁRIA AGROSILVOPASTORIAL DO ESTADO DE RONDÔNIA - IDARON.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DAS SUPERVISÕES REGIONAIS DE SANIDADE ANIMAL E VEGETAL DA AGÊNCIA AGROSILVOPASTORIL DO ESTADO DE RONDÔNIA - IDARON.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/700/700_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 420, DE 09 DE JANEIRO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/735/735_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE E CRIA CARGOS DE DIREÇÃO SUPERIOR NA ESTRUTURA DA COORDENADORIA-GERAL DE APOIO A GOVERNADORIA.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/752/752_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A ASSESSORIA DE CONTROLE INTERNO NO ÂMBITO DA DA SECRETARIA DE ESTADO DE FINANÇAS - SEFIN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>MAURINHO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/758/758_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR Nº 68, DE 09 DE DEZEMBRO DE 1992.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/772/772_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE DISPOSITIVOS À LEI COMPLEMENTAR Nº 292, DE 29 DE DEZEMBRO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/773/773_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 283, DE 14 DE AGOSTO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/774/774_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 231, DE 25 DE ABRIL DE 2000 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/775/775_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 61, DE 21 DE JULHO DE 1992,QUE DISPÕE SOBRE MECANISMOS E INSTRUMENTOS RELATIVOS À POLÍTICA DE INCENTIVOS AO DESENVOLVIMENTO DO ESTADO  DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/776/776_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA SIMBOLOGIA  E CRIA CARGOS DE DIREÇÃO SUPERIOR NA ESTRUTURA DA SECRETARIA DE ESTADO DO DESENVOLVIMENTO AMBIENTAL - SEDAM.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/812/812_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ANEXO I DA LEI COMPLEMENTAR Nº 326, DE 10 DE NOVEMBRO DE 2005, PARA QUANTIFICAR CARGOS DE PROVIMENTO EM COMISSÃO DA ASSEMBLÉIA LEGISLATIVA. (OBS: VER EM DOCUMENTO ACESSÓRIO SUBSTITTUTIVO AO PROJETO)</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/829/829_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA, ALTERANDO OS ARTIGOS 26 E 31 DA LEI COMPLEMENTAR N° 307, DE 1° DE OUTUBRO DE 2004; O ANEXO II DA LEI COMPLEMETAR N° 421, DE 9 DE JANEIRO DE 2008 E ANEXO I DA LEI COMPLEMENTAR N° 467, DE 17 DE JULHO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/825/825_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE DISPOSITIVOS DA LEI COMPLEMENTAR N° 503 , DE 7 DE ABRIL DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/841/841_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUI À SECRETARIA DE ESTADO DE FINANÇAS - SEFIN E À SECRETARIA DE ESTADO DO PLANEJAMENTO E COORDENAÇÃO GERAL - SEPLAN A COMPETÊNCIA PARA PROCEDER AOS PROCEDIMENTOS LICITATÓRIOS DECORRENTES DA UTILIZAÇÃO DOS RECURSOS FINANCEIROS VINCULADOS AOS PROJETOS PROFISCO-RO E PNAGE-RO.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/852/852_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO CARGO DE AGENTE DE ESCOLTA E VIGILÂNCIA PENITENCIÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/849/849_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA SIMBOLOGIA DE CARGOS DE DIREÇÃO SUPERIOR DA SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC E DA SECRETARIA DE ESTADO DA SAÚDE - SESAU.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/872/872_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 9° DA LEI COMPLEMENTAR N° 76, DE 27 DE ABRIL DE 1993, QUE DISPÕE SOBRE O ESTATUTO DA POLÍCIA CIVIL DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/888/888_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONTROLE INTERNO NO ÂMBITO DA SECRETARIA DE ESTADO DO PLANEJAMENTO E COORDENAÇÃO GERAL - SEPLAN, DISPÕE SOBRE A ESTRUTURA, ESTABELECE COMPETÊNCIAS, CRIA CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/889/889_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SORE A CRIAÇÃO DO SISTEMA DE CONTROLE INTERNO DA ADMINISTRAÇÃO PÚBLICA, NA ESTRUTRA DA SERETARIA DE ESTADO DA ADMINISTRAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/890/890_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONTROLE INTERNO NO ÂMBITO DA COORDENADORIA-GERAL DE APOIO À GOVERNADORIA - CGAG, DISPÕE SOBRE A ESTRUTURA, ESTABELECE COMPETÊNCIAS, CRIA CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/897/897_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE E CRIA CARGOS DE DIREÇÃO SUPERIOR NA ESTRUTURA DA PROCURADORIA GERAL DO ESTADO.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/905/905_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA ESTADUAL DE INFRAESTRUTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/940/940_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR N° 462, DE 11 DE JULHO DE 2008.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/941/941_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR N° 420, DE 09 DE JANEIRO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/942/942_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO INCISO II DO ARTIGO 5°,  DA LEI COMPLEMENTAR N° 283, DE 14 DE AGOSTO DE 2003.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/943/943_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA  O DECREO N° 4577, DE 23 DE MARÇO DE 1990, QUE DISPÕE SOBRE A CRIAÇÃO NO MUNICÍPIO DE PORTO VELHO, DA FLORESTA ESTADUAL DE RENDIMENTO SUSTENTADO DO RIO ABUNÃ, NOS TERMOS DA LEI COMPLEMENTAR N° 233, DE 06 DE JUNHO DE 2000.                                      </t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Ministério Público</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/944/944_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A GRATIFICAÇÃO PELO EXERCÍCIO CUMULATIVO DE CARGOS OU FUNÇÕES NO ÂMBITO DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA, CRIADA PELO ART. 117, INCISO X, DA LEI COMPLEMENTAR N° 93, DE 03 DE NOVEMBRO DE 1993.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/982/982_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA EXTINGUE E CRIA CARGOS DE DIREÇÃO SUPERIOR NA ESTRUTURA DAS UNIDADES QUE MENCIONA.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/985/985_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NA ESTRUTURA DA POLÍCIA CIVIL DO ESTADO DE RONDÔNIA O INSTITUTO DE DNA CRIMINAL - DNA CRIMINAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO  AO ARTIGO 10 DA LEI COMPLEMENTAR N° 366, DE 06 DE FEVEREIRO DE 2007.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO INCISO III, DO ARTIGO 6° DA LEI COMPLEMENTAR N°  292, DE 29 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ASSÉDIO MORAL NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 224, DE 4 DE JANEIRO DE 2000, E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUADRO DO ANEXO II, DA LEI COMPLEMENTAR N° 224, DE 4 DE JANEIRO DE 2000, QUE DISPÕE SOBRE OS CARGOS DE DIREÇÃO SUPERIOR DA SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL - SEAS.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO DE CUSTEIO DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO ESTADO DE RONDÔNIA - IPERON, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1093/1093_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1093/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI COMPLEMENTAR N° 326, DE 11 DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>NERI FIRIGOLO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 2° DO ARTIGO 131, DA LEI COMPLEMENTAR N° 68, DE 09 DE DEZEMBRO DE 1992.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1155/1155_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1155/1155_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR N° 413, DE 28 DE DEZEMBRO DE 2007.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1166/1166_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1166/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR N° 420, DE 2008 QUE ESTABELECE O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCORPORAÇÃO DE AUXÍLIOS, A TRANSFORMAÇÃO DE ADICIONAL E GRATIFICAÇÕES E ALTERA E REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR N° 326, DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1168/1168_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1168/1168_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PLANO DE CARREIRA, CARGOS E SALÁRIOS DO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES DO ESTADO DE RONDÔNIA - DER/RO.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Coletiva</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 154, DE 26 DE JULHO DE 1996.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I E III DA LEI COMPLEMENTAR N° 529, DE 10 DE NOVEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 10 DA LEI COMPLEMENTAR N° 178, DE 9 DE JULHO DE 1997.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ALTERA REDAÇÃO DO ARTIGO 15 DA LEI COMPLEMENTAR N° 524, DE 28 DE SETEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE ESTÁGIO REMUNERADO, NO ÂMBITO DA SECRETARIA DE ESTADO DE FINANÇAS - SEFIN.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1185/1185_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI COMPLEMENTAR N° 326, DE 2005, QUE TRATAM DO PREENCHIMENTO DE CARGOS DE PROVIMENTO EM COMISSÃO E/OU FUNÇÕES DE CONFIANÇA.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI COMPLEMENTAR N° 303, DE 26 DE JULHO DE 2004, COM VISTAS À REESTRUTURAÇÃO DA CARREIRA DOS SERVIDORES DO QUADRO ADMINISTRATIVO DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE INSTRUTOR ESPECIAL PARA A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1202/1202_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO PROLEITE E DEMAIS MECANISMOS E INSTRUMENTOS RELATIVOS À POLÍTICA DE INCENTIVO E APOIO AO DESENVOLVIMENTO DA PECUÁRIA LEITEIRA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA SIMBOLOGIA DE CARGO DE DIREÇÃO SUPERIOR NA ESTRUTURA DA JUNTA COMERCIAL DO ESTADO DE RONDÔNIA - JUCER.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Defensoria Pública do Estado</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI VERBA DE REPRESENTAÇÃO PARA OS DEFENSORES PÚBLICOS OCUPANTES DE CARGOS E FUNÇÕES DE DIREÇÃO E COORDENAÇÃO NA DEFENSORA PÚBLICA DO ESTADO, E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 358, DE 13 DE SETEMBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 370, DE 8 DE MARÇO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1217/1217_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO INCISO II DO ARTIGO 46, DA LEI COMPLEMENTAR N° 20, DE 2 DE JULHO DE 1987.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1218/1218_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1218/1218_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO ESTADUAL DE DEFESA SANITÁRIA ANIMAL - FESA - RO E INSTITUI A TAXA DE DEFESA SANITÁRIA ANIMAL DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Poder Judiciário</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA  DISPOSITIVOS DA LEI COMPLEMENTAR N°  94, DE 3 DE NOVEMBRO DE 1993, QUE DISPÕE SOBRE O CÓDIGO DE ORGANIZAÇÃO E DIVISÃO  JUDICIÁRIA DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 2° DA LEI COMPLEMENTAR N° 527, DE 6 DE OUTUBRO DE 2009.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ELEVAÇÃO DA COMPOSIÇÃO DO TRIBUNAL DE JUSTIÇA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE AFASTAMENTO PARA SERVIDORES PARA PARTICIPAR DE CURSO DE CAPACITAÇÃO PROFISSIONAL, REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR N° 68, DE 9 DE DEZEMBRO DE 1992 E AS LEIS COMPLEMENTARES N°S. 122 E 268".</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI COMPLEMENTAR N° 297, DE 13 DE ABRIL DE 2004.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/951/951_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS DA LEI Nº 1558, DE 26 DE DEZEMBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/523/523_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO A LEI Nº 1811, DE 20 DE NOVEMBRO DE 2007.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/524/524_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E INSERE DISPOSITIVO À LEI Nº 1065, DE 18 DE ABRIL DE 2002.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/525/525_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NA LEI Nº 688, DE 27 DE DEZEMBRO DE 1996, QUE INSTITUI O IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MERCADORIAS E SOBRE PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÃO - ICMS.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/526/526_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, PARA A ESCOLA TÉCNICA FEDERAL DE RONDÔNIA, MEDIANTE DOAÇÃO, TERRENO PERTENCENTE AO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/527/527_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A REGULARIZAÇÃO DE ÁREA DE TERRAS DE EXPANSÃO URBANA NO MUNICÍPIO DE JI-PARANÁ A SEUS OCUPANTES DE BOA FÉ, E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/552/552_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI OS JOGOS ESCOLARES NO ESTADO DE RONDONIA.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/553/553_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEVOLUÇÃO AO PODER EXECUTIVO E A UTILIZAÇÃO DO SUPERÁVIT ORÇAMENTÁRIO E FINANCEIRO DA ASSEMBLÉIA LEGISLATIVA APURADO NO EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/528/528_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE EDUCACIONAL NOVA ALIANÇA - ABENA, NO MUNICÍPIO DE PORTO VELHO - RO.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>EUCLIDES MACIEL</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/529/529_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE A ASSOCIAÇÃO RURAL DE RONDÔNIA, COM SEDE NA CIDADE DE JI-PARANÁ.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/543/543_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR PARA ADEQUAR AS MODALIDADES CONSTANTES DA LEI Nº 2.009, DE 29 DE DEZEMBRO DE 2008, QUE ESTÃO EM DESACORDO COM O DISPOSTO NO MANUAL DE DESPESA NACIONAL, APROVADO PELA PORTARIA CONJUNTA Nº 3, DE 14 DE OUTUBRO 2008.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/544/544_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE RS 11.134.500,00 EM FAVOR DA SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA - SESDEC.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/545/545_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DESDOBRAMENTO DO ARTIGO 5º, DA LEI Nº 2009, DE 29 DE DEZEMBRO DE 2008.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/548/548_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS A LEI Nº 222, DE 25 DE JANEIRO DE 1989.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/549/549_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO À INDUSTRIALIZAÇÃO DO CAFÉ EM RONDÔNIA - PROCAFÉ - INDUSTRIA: EXTINGUE O FUNDO DE DESENVOLVIMENTO AGROPECUÁRIO E FLORESTAL - FUNDAGRO E CRIA O FUNDO DE APOIO A CULTURA DO CAFÉ EM RONDÔNIA - FUNCAFÉ/RO.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/555/555_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DEVER DA ADMINISTRAÇÃO ESTADUAL ANULAR SEUS PRÓPRIOS ATOS, QUANDO EIVADOS DE VICIO DE LEGALIDADE, E O PODER DE REVOGÁ-LOS POR MOTIVO DE CONVENIÊNCIA OU OPORTUNIDADE, RESPEITANDO O PRAZO DECADENCIAL.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>MIGUEL SENA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/556/556_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA  A ASSOCIAÇÃO COMUNITÁRIA BENEFICENTE CASA  DE APOIO ZERO SEM IDADE - ASCBCAZCI, LOCALIZADA NO MUNICÍPIO DE PORTO VELHO - RO.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/560/560_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS CONTRATOS EMERGENCIAIS FIRMADOS PELA LEI Nº 1634, DE 25 DE MAIO DE 2006.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/561/561_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO § 1º DO ARTIGO 1º DA LEI 552, DE 14 DE JANEIRO DE 1994.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/562/562_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 22.748.000,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA RECURSOS SOB A SUPERVISÃO DA SEFIN - RS/SEFIN</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/563/563_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 19.000.000,00 EM FAVOR DO FUNDO PARA INFRA-ESTRUTURA DE TRANSPORTES E HABITAÇÃO - FITHA. </t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/564/564_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTÁGIO REMUNERADO NO ÂMBITO DA POLÍCIA JUDICIÁRIA CIVIL DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/566/566_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPÕE RESTRIÇÕES DE DREITO, NO ÂMBITO DO ESTADO DE RONDÔNIA, PARA QUEM INCORRER NAS CONDUTAS PEDÓFILAS OU PORNOGRÁFICAS INFANTIS DESCRITAS.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/581/581_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DEMONSTRATIVO DA RECEITA E A SÍNTESE DO DESDOBRAMENTO DA RECEITA, CONSTANTES DA LEI Nº 2009, DE 29 DE DEZEMBRO DE 2008.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/582/582_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO ESTADUAL DE SAÚDE - CES</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/584/584_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSÍDIO DA CARREIRA DO DEFENSOR PÚBLICO DO ESTADO DE RONDONIA, E DÁ OURAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/632/632_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A AJUSTES, NO PROGRAMA Nº 1283-PROJETOS ESTRUTURANTES, CONSTANTES DA LEI Nº 2010, DE 29 DE DEZEMBRO DE 2008 - PLANO PLURIANUAL 2008-2011.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/633/633_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 338.000,00 EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/640/640_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO GOVERNADOR E DO VICE-GOVERNADOR DO ESTADO E DE SECRETÁRIO DE ESTADO, NOS TERMOS DO § 2º DO ARTIGO 28 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/641/641_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI N° 1764, DE JULHO DE 2007, PARA ALTERAR A REGULAMENTAÇÃO DA CONCESSÃO DE TÍTULO DE UTILIDADE PÚBLICA ÀS INSTITUIÇÕES DE NATUREZA PRIVADA E DE INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/642/642_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI Nº 1052, DE 19 DE EVEREIRO DE 2002.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/643/643_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 932.929.76 EM FAVOR DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/644/644_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENTA DE TAXAS E EMOLUMENTOS ASSOCIAÇÕES DE ASSENTAMENTO URBANO E RURAL.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA DA CARREIRA DE PROCURADOR DO ESTADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/690/690_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 2030, DE 10 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/689/689_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 899.999,70 EM FAVOR DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA - DPE.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/688/688_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 8.999,99 E CRIA FONTE DE RECURSOS PARA REFORÇO DE DOTAÇÕES CONSIGNADAS NO VIGENTE ORÇAMENTO EM FAVOR DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA - DPE.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>DANIELA AMORIM</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI Nº 243, DE 01 DE NOVEMBRO DE 1989.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A INSTALAÇÃO DE BANHEIROS E BEBEDOUROS DE ÁGUA NAS CASAS LOTÉRICAS E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A UTILIZAÇÃO DE CAPUZ POR AGENTES PENITENCIÁRIOS, POLICIAIS MILITARES E CIVIS EM OPERAÇÕES ESPECIAIS, REVISTAS PESSOAIS, INSPEÇÕES E/OU ATIVIDADES ANÁLOGAS.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/699/699_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DO SISTEMA DE CAPTAÇÃO E USO DA ÁGUA DE CHUVA EM PRÉDIOS PÚBLICOS NOVOS.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/701/701_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NA LEI Nº 688, DE 27 DE DEZEMBRO DE 1996, QUE INSTITUI O IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MERCADORIAS E SOBRE PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÕES - ICMS</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/703/703_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 222, DE 25 DE JANEIRO DE 1989, QUE DISPÕE SOBRE AS TAXAS ESTADUAIS.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/704/704_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 2.400.000,00 EM FAVOR DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/705/705_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO POR SUPERÁVIT FINANCEIRO ATÉ O MONTANATE DE R$ 5.245.298,66 EM FAVOR DO FUNDO DE APERFEIÇOAMENTO DOS SERVIÇOS JUDICIÁRIOS - FUJU.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/706/706_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 3.841.000,00 EM FAVOR DA COORDENADORIA GERAL DE APOIO À GOVERNADORIA - CGAG.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/710/710_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSÍDIO DO GOVERNADOR, DO VICE-GOVERNADOR E DE SECRETÁRIO DE ESTADO, NOS TERMOS DO § 2º DO ARTIGO 28 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/709/709_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE INTEGRAÇÃO SOCIAL E SOLIDÁRIA DIVINA PROVIDÊNCIA - AISSDP.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/712/712_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 2.048, DE 1º DE ABRIL DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/713/713_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS DELEGACIAS DE POLÍCIA CIVIL A FORNECER INFORMAÇÕES SOBRE O SEGURO OBRIGATÓRIO DE DANOS PESSOAIS CAUSADOS POR VEÍCULOS AUTOMOTORES DE VIAS TERRESTRES PARA AS VÍTIMAS DE ACIDENTES DE TRÂNSITO, NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/714/714_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS SUPLEMENTARES À LEI FEDERAL DE Nº 9.492/97, CONCERNENTE AOS TÍTULOS PROTESTÁVEIS JUNTO AOS CARTÓRIOS, NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/715/715_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TAXA DE 2ª (SEGUNDA VIA) DE DOCUMENTOS ROUBADOS, QUANDO EXPEDIDOS POR ÓRGÃOS PÚBICOS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/716/716_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI  Nº 1473 , DE 13 DE MAIO DE 2005.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/717/717_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS DENOMINAÇÕES DAS AÇÕES NºS. 232, 2004 E 2006, DA SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL - SEAS, CONSTANTES DAS LEIS  NºS. 2009 E 2010, DE 29 DE DEZEMBRO DE 2008, RESPECTIVAMENTE.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/718/718_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL PROCEDER A CESSÃO DE USO GRATUITO DE ÁREA URBANA DE PROPRIEDADE DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/719/719_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/720/720_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL PROCEDER A DOAÇÃO DE IMÓVEL DE PROPRIEDADE DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/721/721_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/722/722_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/723/723_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/724/724_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/725/725_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/726/726_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1995, DE 11 DE DEZEMBRO DE 2008.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/727/727_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA "DELEGADO CÉZAR PIZZANO" A 1ª DELEGACIA DE POLÍCIA DO MUNICÍPIO DE JI-PARANÁ - RO.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/728/728_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA À FEDERAÇÃO DE MOTOCICLISMO DO ESTADO DE RONDÔNIA - FMR, COM SEDE NO MUNICÍPIO DE ESPIGÃO DO OESTE.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/736/736_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA E REVOGA DISPOSITIVOS DA LEI Nº 950, DE 22 DE DEZEMBRO DE 2000."</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/740/740_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "RODOVIA ALQUILINO TEIXEIRA DE SOUZA" A RO-480 QUE DÁ ACESSO AO AEROPORTO JOSÉ COLETO, LOCALIZADA NO MUNICÍPIO DE JI-PARANÁ - RO.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/756/756_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2010.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/753/753_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO VIII, AO ARTIGO 9º DA LEI Nº 872, DE 28 DE DEZEMBRO DE 1999.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/754/754_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GUARDA MIRIM NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/755/755_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 688, DE 27 DE DEZEMBRO DE 1996.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/759/759_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O "DIA DO DETETIVE PARTICULAR" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/760/760_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES E RURAL DE NITEROI - MÉDIO MADEIRA.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRANSPORTE GRATUITO E OBRIGATÓRIO DE MILITARES DO ESTADO DE RONDÔNIA FARDADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/766/766_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESERVAÇÃO DA VÍTIMA E DA TESTEMUNHA NOS DISTRITOS POLICIAIS.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/767/767_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA AS AULAS QUE TRATAM DE EDUCAÇÃO SEXUAL PARA ADOLESCENTES,  NA DEFESA DOS SEUS DIREITOS,  NOS TERMOS DO ARTIGO 3º DA LEI 8.069/90 - ECA.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/768/768_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA A NECESSIDADE DE CONCESSÃO DE LICENÇAS E AUTORIZAÇÕES PARA A REALIZAÇÃO DE PROVAS EQUESTRES, PROVAS DE LAÇO E CONGÊNERES, DE CARÁTER AMADOR.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/763/763_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA ESTADUAL DE HABITAÇÃO DE INTERESSE SOCIAL - SEHIS, DO FUNDO ESTADUAL DE HABITAÇÃO DE INTERESSE SOCIAL - FEHIS, DO CONSELHO GESTOR DO FEHIS E DO CONSELHO ESTADUAL DAS CIDADES.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC A PARTICIPAR DO CONSELHO NACIONAL DE SECRETÁRIOS DE EDUCAÇÃO - CONSED, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/777/777_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1558, DE 26 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/771/771_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS ESCOLAS DA REDE PÚBLICA ESTADUAL COMUNICAREM O EXCESSO DE FALTAS DE ALUNOS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>RIBAMAR ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/770/770_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE ROTARIANOS RIO MADEIRA - ARRM, COM SEDE NO MUNICÍPIO DE PORTO VELHO - RO. </t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/778/778_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE AÇÕES DE CIDADANIA, COM SEDE NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/781/781_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 4º DA LEI Nº 2067, DE 23 DE ABRIL DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/784/784_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL PROCEDER A DOAÇÃO DO IMÓVEL DE PROPRIEDADE DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/782/782_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O § 5º, AO ARTIGO 20, DA LEI 1918, DE 10 DE JULHO DE 2008.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/783/783_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR R$ 4.217,013,00 EM FAVOR DA SECRETARIA DE ESTADO DO PLANEJAMENTO E COORDENAÇÃO GERAL - SEPLAN.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/787/787_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEFESA SANITÁRIA VEGETAL NO ESTADO DE RONDÔNIA, REVOGA A LEI Nº 887, DE 21 DE MARÇO DE 2000, E DÀ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/788/788_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS DA LEI Nº 2044, DE 31 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/789/789_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA GRATUITO O PAGAMENTO DA TAXA PARA UTILIZAÇÃO DE BANHEIROS EM RODOVIÁRIAS DENTRO DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/790/790_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPÕE RESTRIÇÕES DE DIREITO PARA AS EMISSORAS DE RÁDIO E TELEVISÃO, JORNAIS E EMPRESAS DO RAMO DE COMUNICAÇÃO SOCIAL QUE VEICULEM NA MÍDIA QUALQUER TIPO DE PROPAGANDA OU ANÚNCIO DE SERIÇOS QUE EXPLOREM O SEXO.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/792/792_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 7° DA LEI N° 301, DE 21 DE DEZEMBRO DE 1990, QUE INSTITUI O REGIMENTO DE CUSTAS, AMPLIA O ACESSO À JUSTIÇA, DISPÕE SOBRE A DESPESA FORENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/</t>
+    <t>http://sapl.al.ro.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE E CLASSIFICA A VISÃO MONOCULAR COMO DEFICIÊNCIA VISUAL.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/794/794_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE ASSOCIAÇÃO DOS AGRICULTORES FAMILIARES - ASFANOVA.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/797/797_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AOS ESTUDANTES O DESCONTO DE 50% (CINQUENTA POR CENTO) DO VALOR EFETIVO DO INGRESSO COBRADO EM ESPETÁCULOS ESPORTIVOS, CULTURAIS, DE LAZER E OUTROS AFINS.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/798/798_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS EMPRESAS PRESTADORAS DE SERVIÇOS PÚBLICOS OBRIGADAS A POSTAR AS COBRANÇAS NO MÍNIMO DEZ DIAS ANTES DO SEU VENCIMENTO.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/799/799_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE  DAS ORQUESTRAS OFICIAIS DO ESTADO, OU AQUELAS QUE REALIZAREM OS SEUS CONCERTOS EM QUALQUER ESPAÇO PÚBLICO, EXECUTAREM COMPOSIÇÕES DE AUTORES RONDONIENSES.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/800/800_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR, O CONSELHO DE DEFESA DO TORCEDOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/801/801_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESTADUAL DE INCENTIVO E RECICLAGEM DE ÓLEO DE USO CULINÁRIO.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/802/802_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "CAMPANHA PERMANENTE DE PROTEÇÃO  AOS RECURSOS HÍDRICOS E INCENTIVOS À REDUÇÃO DO CONSUMO DE ÁGUA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/803/803_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "CAMPANHA PERMANENTE DE ESCLARECIMENTO E PREVENÇÃO DO CONTÁGIO DE HEPATITE DOS TIPOS "B" E "C", VOLTADA AOS PROFISSIONAIS DE SALÕES DE BELEZA E ESTABELECIMENTOS CONGÊNERES.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/804/804_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DO PROGRAMA DE VACINAÇÃO DE TODAS AS VACINAS DISPONÍVEIS NA REDE PÚBLICA DE SAÚDE.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/805/805_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROCEDIMENTOS DE INSPEÇÃO E SERVIÇOS PELAS CONCESSIONÁRIAS DE ENERGIA ELÉTRICA NO ÂMBITO DO ESTADO DE RONDÔNIA, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/806/806_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE TAXA DE RELIGAÇÃO DE ENERGIA ELÉTRICA EM CASO DE CORTE DE FORNECIMENTO POR FALTA DE PAGAMENTO, NO ÂMBITO DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/809/809_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SISTEMA ESTADUAL DE INTELIGÊNCIA DE SEGURANÇA PÚBLICA, DEFESA E CIDADANIA DO ESTADO DE RONDÔNIA - SEISP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/811/811_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO EXTERNA,  JUNTO AO BANCO INTERAMERICANO DE DESENVOLVIMENTO - BID, INSTITUI, NO ÂMBITO DA SECRETARIA DE ESTADO DE FINANÇAS DO ESTADO DE RONDÔNIA, A UNIDADE DE COORDENAÇÃO DO PROJETO DE MODERNIZAÇÃO DA ADMINISTRAÇÃO TRIBUTÁRIA, FINANCEIRA E PATRIMONIAL DO ESTADO DE RONDÔNIA - UCP-PROFISCO/RO, CRIA CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/810/810_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO POR SUPERAVIT FINANCEIRO ATÉ O MONTANTE DE R$ 4.006.409,93 EM FAVOR DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/813/813_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PLANO ESTADUAL DE COMBATE E PREVENÇÃO À VIOLÊNCIA,  ABUSO E EXPLORAÇÃO SEXUAL DA CRIANÇA E DO ADOLESCENTE.                                                                                                                                                                                           </t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/814/814_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CENTRO DE TRADIÇÕES GAUCHAS QUERÊNCIA NOVA, DO MUNICÍPIO DE ARIQUEMES - RO.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/819/819_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O PODER EXECUTIVO A CONCEDER A ISENÇÃO DE 100% (CEM POR CENTO) DE TAXA, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/820/820_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA  REDAÇÃO DO CAPUT DO ARTIGO 13, DA LEI N° 2009, DE 29 DE DEZEMBRO DE 2008.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/821/821_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE VEÍCULOS OFICIAIS PERTENCENTES À FROTA DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DO ESTADO DE RONDÔNIA - DETRAN/RO CEDIDOS A QUALQUER TÍTULO AOS DEMAIS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/822/822_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIREITO À ASSISTÊNCIA JUDICIÁRIA GRATUITA E PRIORIDADE NO ATENDIMENTO AOS MAIORES DE SESSENTA ANOS DE IDADE.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/826/826_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 159.534.250,00 EM FAVOR DA UNIDADE ORÇAMENTÁRIA RECURSOS SOB A SUPERVISÃO DA SEFIN - RS-SEFIN.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/827/827_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS DA FAZENDA PÚBLICA - REFAZ-IV, NOS TERMOS DO CONVÊNIO ICMS  N° 11, DE 3 DE ABRIL DE 2009.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/828/828_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL PROCEDER A CESSÃO DE USO GRATUITO DE ÁREA URBANA DE PROPRIEDADE DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/830/830_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE OS CENTROS DE FORMAÇÃO DE CONDUTORES DISPONIBILIZEM NO MÍNIMO UM VEÍCULO PARA O APRENDIZADO DE  PESSOA COM DEFICIÊNCIA FÍSICA.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/831/831_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA AS PROMOÇÕES DE GÊNEROS ALIMENTÍCIOS, NO QUE DIZ RESPEITO AO PRAZO DE VALIDADE DOS PRODUTOS.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/832/832_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO QUE TODOS OS LOCAIS QUE TENHAM ATIVIDADES CULTURAIS, ESPORTIVAS E DE LAZER EM GERAL, CONCEDAM 50% (CINQUENTA POR CENTO) DE DESCONTO NOS INGRESSOS PARA OS IDOSOS.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>Amauri dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/833/833_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO AUDITOR FISCAL TRIBUTÁRIO.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>PROFESSOR DANTAS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/834/834_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEURA LICENÇA A SERVIDOR PÚBLICO ESTADUAL QUE CRIAR BEBÊ ÓRFÃO DE MÃE.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/835/835_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O INSTITUTO EDUCACIONAL E TECNOLÓGICO GÊNESIS - IESG DO MUNICÍPIO DE PORTO VELHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/837/837_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A PROCEDER À CONTRATAÇÃO DE PROFISSIONAIS MÉDICOS, ENFERMEIROS E TÉCNICOS EM ENFERMAGEM POR TEMPO DETERMINADO, PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/838/838_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIER, MEDIANTE DOAÇÃO, IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE ENCONTRA-SE ESTABELECIDA A COLÔNIA DE PESCADORES Z-1 TENENTE SANTANA.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/842/842_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI N° 1918, DE 10 DE JULHO DE 2008.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE ESTÍMULOS À CIDADANIA FISCAL DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/843/843_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 58.554.568,00 EM FAVOR DA COORDENADORIA GERAL DE APOIO À GOVERNADORIA - CGAG, DA SECRETARIA DE ESTADO DO PLANEJAMENTO E COORDENAÇÃO GERAL - SEPLAN, DA SECRETARIA DE ESTADO DE FINANÇAS - SEFIN, RECURSOS SOB A SUPERVISÃO DA SEFIN - RS/SEFIN E DA SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/868/868_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APORTE DE CAPITAL À COMPANHIA DE MINERAÇÃO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/844/844_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES NO ÂMBITO DA SECRETARIA DE ESTADO DA SAÚDE.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/845/845_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES NO ÂMBITO DA SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/846/846_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO V, DO ARTIGO 18, DA LEI N° 1918, DE 10 DE JULHO DE 2008.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/850/850_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO, EM CARÁTER EXCEPCIONAL, PARA O CARGO DE AGENTE DE ESCOLTA E VIGILÂNCIA PENITENCIÁRIA, A FIM DE ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/847/847_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR PARA O ATENDIMENTO DE DESPESAS CORRENTES E DE CAPITAL DO DEPARTAMENTO DE ESTRADAS E RODAGEM DO ESTADO DE RONDÔNIA - DER/RO, ATÉ O MONTANTE DE R$ 17.000.000,00 (DEZESSETE MILHÕES DE REAIS).</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/848/848_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 1.146.629,69 EM FAVOR DO FUNDO DE DESENVOLVIMENTO INSTITUCIONAL DO MINITÉRIO PÚBLICO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/851/851_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEPARAÇÃO DOS QUADROS FEDERAL E ESTADUAL DAS ORGANIZAÇÕES MILITARES DO ESTADO DE RONDÔNIA, EM CONSONÂNCIA COM A EMENDA CONSTITUCIONAL FEDERAL N° 38, DE 13 DE JUNHO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/853/853_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O INSTITUTO ASSISTENCIAL OMEGA, DO  MUNICÍPIO DE ARIQUEMES/RO.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/854/854_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIA DO TAXISTA.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/855/855_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS AO ART. 4° DA LEI 301, DE 21 DE DEZEMBRO DE 1990.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/857/857_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS CONCESSIONÁRIAS E EMPRESAS PRESTADORAS DE SERVIÇOS PÚBLICOS A EMITIR, NO FINAL DE CADA ANO, RECIBO DE QUITAÇÃO PARA OS CONSUMIDORES.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/858/858_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O "DIA ESTADUAL DO DESAFIO" NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/859/859_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO QUE TODOS OS LOCAIS QUE TENHAM ATIVIDADES CULTURAIS, ESPORTIVAS E DE LAZER EM GERAL, CONCEDAM 50% (CINQUENTA POR CENTO) DE DESCONTO NOS INGRESSOS PARA OS IDOSOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/860/860_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O LAR DO IDOSO MANOEL CLEMENTE DE SOUZA, DO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/869/869_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS VENCIMENTOS DOS SERVIDORES DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/870/870_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A INCLUSÃO DO LOGOTIPO DO ESTADO DE RONDÔNIA EM PRODUTOS QUE RECEBEM INCENTIVOS FISCAIS DO ESTADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/871/871_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O CENTRO POLÍTICO ADMINISTRATIVO - CPA, COM FUTURAS INSTALAÇÕES NA CAPITAL DO ESTADO DE CENTRO POLÍTICO ADMINISTRATIVO CÉSAR CASSOL FILHO.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/877/877_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MEDIANTE ACORDO MÚTUO A REALIZAR OBRAS E SERVIÇOS DE ENGENHARIA PARA OS PODERES LEGISLATIVO E JUDICIÁRIO, BEM COMO MINISTÉRIO PÚBLICO DO ESTADO, DEFENSORIA PÚBLICA DO ESTADO E TRIBUNAL DE CONTAS DO ESTADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/873/873_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER  DIREITO REAL DE USO DE EDIFICAÇÃO DE IMÓVEL, BENS E EQUIPAMENTOS, DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL TANCREDO DE ALMEIDA NEVES, DE FORMA GRATUITA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/874/874_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO  POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 196.027,56 EM FAVOR DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/875/875_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 580.665,62 EM FAVOR DO FUNDO DE DESENVOLVIMENTO INSTITUCIONAL.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/876/876_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DO IMPOSTO DE TRANSMISSÃO CAUSA MORTIS E DOAÇÕES DE QUAISQUER BENS OU DIREITOS - ITCD NAS DOAÇÕES DE LOTES PELO PODER PÚBLICO ESTADUAL DESTINADOS À IMPLANTAÇÃO DE EMPREENDIMENTO INDUSTRIAL NOS TERMOS DA LEI N° 1375, DE 17 DE AGOSTO DE 2004, NAS CONDIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/885/885_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DOS  FUNCIONÁRIOS DO FISCO ESTADUAL.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/891/891_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 14.249,385,00 EM FAVOR DO TRIBUNAL DE JUSTIÇA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/892/892_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 2.894.920,30 EM FAVOR DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/893/893_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 5.697.020,40 EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/894/894_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INCLUSÃO DOS DADOS SANGUÍNEOS NA CARTEIRA NACIONAL DE HABILITAÇÃO - CNH EMITIDA PELO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/895/895_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1°, ART. 3° E SEU PARÁGRAFO ÚNICO, DA LEI N° 852, DE 26 DE NOVEMBRO DE 1999.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/898/898_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 1°,  DA LEI 1941, DE 18 DE AGOSTO DE 2008.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/899/899_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE SANTA PERINELLA - ABESP, NO MUNICÍPIO DE COLORADO DO OESTE.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/904/904_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI N° 2118, DE 13 DE JULHO DE 2009.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/903/903_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LICENCIAMENTO DE VEÍCULOS DE LOTAÇÃO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/902/902_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O COMÉRCIO DE ARTIGO DE CONVENIÊNCIA E PRESTAÇÃO DE SERVIÇOS DE UTILIDADE PÚBLICA EM FARMÁCIAS E DROGARIAS NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/939/939_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO ESTADO DE RONDÔNIA O SERVIÇO DE UTILIDADE PÚBLICA "PLANTÃO GRAMATICAL DE LÍNGUA PORTUGUESA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/907/907_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE AS CONSULTAS MÉDICAS E EXAMES DE SAÚDE SEJAM REALIZADOS NO PRAZO MÁXIMO DE TRÊS DIAS, NOS CASOS EM QUE O PACIENTE TIVER IDADE SUPERIOR A SESSENTA E CINCO ANOS, QUANDO FOR PORTADOR DE DEFICIÊNCIA FÍSICA OU GESTANTE.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/908/908_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREFERÊNCIA NA AQUISIÇÃO DE UNIDADES HABITACIONAIS POPULARES, PARA PORTADORES DE DEFICIÊNCIA FÍSICA PERMANENTE.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/932/932_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBICA A ASSOCIAÇÃO DOS PORTADORES DE HEPATITES DO ESTADO DE RONDÔNIA - APHRO, DO MUNICÍPIO DE PORTO VELHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/933/933_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO, ACRESCENTA E REVOGA DISPOSITIVOS DA LEI  N° 1810, DE 20 DE NOVEMBRO DE 2007, QUE TRATA DA FUNDAÇÃO DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDÔNIA - FUNDARON.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/936/936_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A PRIMEIRA SEMANA DO MÊS DE SETEMBRO COMO "SEMANA DO PROFISSIONAL DE EDUCAÇÃO FÍSICA DO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/937/937_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE  DO USO DE VEÍCULOS REGISTRADOS E EMPLACADOS NO ESTADO DE RONDÔNIA PARA EXECUÇÃO DE OBRAS E SERVIÇOS CUSTEADOS COM RECURSOS PÚBLICOS.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/945/945_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 1.317.095,05 EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/964/964_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE TERAPIA NATURAL PARA ATENDIMENTO DA POPULAÇÃO DO ESTADO DE RONDONIA.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>LEBRÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/977/977_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA "JUVENTINA BRASIL CAHULLA" A UNIDADE MISTA DE SAÚDE DO MUNICÍPIO DE SÃO FRANCISCO DO GUAPORÉ.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/979/979_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 509, DE 08 DE SETEMBRO DE 1993.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/978/978_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR PARA O ATENDIMENTO DE DESPESAS COM PESSOAL E ENCARGOS SOCIAIS, AUXÍLIOS TRANSPORTE, FARDAMENTO, ALIMENTAÇÃO E SAÚDE, COMO TAMBÉM ATENDER ÀS DESPESAS COM TRANSFERÊNCIAS AOS MUNICÍPIOS, PAGAMENTO DA AMORTIZAÇÃO DA DÍVIDA FUNDADA INTERNA E EXTERNA, FORMAÇÃO DO PATRIMÔNIO DO  SERVIDOR PÚBLICO - PASEP E COMPLEMENTAÇÃO DE RECURSOS DESTINADOS À EDUCAÇÃO E SAÚDE.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/983/983_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 16 DA LEI N° 1918, DE 10 DE JULHO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/984/984_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE DR. GUTEMBERG MENDONÇA GRANJA, O INSTITUTO DE CRIMINALISTA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/986/986_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA § 6° AO ARTIGO 4°, DA LEI N° 2138, DE 27 DE JULHO DE 2009.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/988/988_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O NÚMERO DE ELEVADORES E A METRAGEM DAS GARAGENS NOS EDIFÍCIOS CONSTRUÍDOS NO ESTADO.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/989/989_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 4° DA LEI N° 98, DE 1 DE ABRIL DE 1986, ALTERADA PELA LEI N° 22 DE DEZEMBRO DE 2000.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/990/990_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A PRIMEIRA SEMANA DO MÊS DE ABRIL COMO "SEMANA DE INTEGRAÇÃO DAS FAMÍLIAS ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE DE RECURSOS PARA FAZER FRENTE AO PROCESSO DE LIQUIDAÇÃO DA COMPANHIA DE PROCESSAMENTO DE DADOS DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE PROMOÇÃO E DESENVOLVIMENTO DO BIODIESEL DO DENDÊ NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL PROCEDER A CESSÃO DE USO GRATUITO DE ÁREA RURAL DE PROPRIEDADE DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS I E II DO ARTIGO 3° DA LEI N° 1.815 DE 28 DE NOVEMBRO DE 2007, QUE DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DE ATIVIDADES DO ESTADO DE RONDÔNIA, PARA O PERÍODO 2010-2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA DESPESA DO ESTADO DE RONDÔNIA PARA O EXERCÍCIO FINANCEIRO DE 2010.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 17.964.000,00 EM FAVOR DO FUNDO DE APERFEIÇOAMENTO DOS SERVIÇOS JUDICIÁRIOS - FUJU.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTRATAÇÃO TEMPORÁRIA DE PROFESSORES PARA A POLÍCIA MILITAR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDE BENEFÍCIO PREVISTO NA LEI N° 2063, DE 14 DE ABRIL DE 2009, AO SUPERINTENDENTE ESTADUAL DE COMPRAS E LICITAÇÕES.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR PROFESSORES, EM CARÁTER TEMPORÁRIO PARA ATUAR NA PROPOSTA CURRICULAR DA EDUCAÇÃO DO CAMPO NOS PROGRAMAS PRÓ-JOVEM CAMPO, SABERES DA TERRA E PROJETO DE ENSINO MÉDIO DO CAMPO.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A PROCEDER A DOAÇÃO DE IMÓVEL DE PROPRIEDADE DO ESTADO DE RONDÔNIA PARA A JUNTA COMERCIAL DO ESTADO DE RONDÔNIA - JUCER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A ALIENAR, MEDIANTE DOAÇÃO, EDIFICAÇÃO DE PROPRIEDADE DO ESTADO DE RONDÔNIA AO MUNICÍPIO DE NOVA BRASILÂNDIA D'OESTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TABELA DE SERVIÇOS DE TAXAS DO DEPARTAMENTO DE TRÂNSITO DO ESTADO DE RONDÔNIA - DETRAN/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O  PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 953.029,00 EM FAVOR DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA - DPE.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AOS PORTADORES DE DEFICIÊNCIA VISUAL O DIREITO DE RECEBER OS EXTRATOS PARA PAGAMENTO DE SUAS CONTAS DE ÁGUA, ENERGIA ELÉTRICA E TELEFONIA CONFECCIONADA EM BRAILE EM TODO O ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO NOME DO PARLAMENTAR EM PUBLICAÇÃO DE LEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DAS EMPRESAS LOCADORAS DE AUTOMÓVEIS QUE ATUAM NO ESTADO DE RONDÔNIA DE UTILIZAREM VEÍCULOS LICENCIADOS EM OUTROS ESTADOS DA FEDERAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O GOVERNO DO ESTADO DE RONDÔNIA OBRIGADO A CONTRATAR OS CANDIDATOS APROVADOS EM CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE EM TODO O TERRITÓRIO DO ESTADO DE RONDÔNIA DO USO DE COMPUTADORES ADAPTADOS PARA PESSOAS COM DEFICIÊNCIA VISUAL EM ESTABELECIMENTOS COMERCIAIS, COMO LAN HOUSES, CYBER CAFÉS E SIMILARES, NO PERCENTUAL 5/1.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMERCIALIZAÇÃO DE PRODUTOS ÓPTICOS E O LICENCIAMENTO DO COMÉRCIO VAREJISTA E DE PRESTAÇÃO DE SERVIÇOS DE PRODUTOS ÓPTICOS E AFINS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RODOVIA RO 399 NO TRECHO QUE LIGA O MUNICÍPIO DE CEREJEIRAS AO MUNICÍPIO DE COLORADO DE RODOVIA MARCÃO CAMPAGNOLI.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "DIA ESTADUAL DO LÍDER COMUNITÁRIO".</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA  A ASSOCIAÇÃO  DOS MORADORES DO BAIRRO DO MATO GROSSO, DO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRAIR OPERAÇÃO DE CRÉDITO INTERNA, JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL - BNDS, TENDO COMO AGENTE FINANCEIRO O BANCO DO BRASIL S.A..</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL PROCEDER A CESSÃO DE USO GRATUITO DE EDIFICAÇÕES DE IMÓVEIS, BENS E EQUIPAMENTOS, DAS ESCOLAS ESTADUAIS: EUZÉBIO DE QUEIROZ, HUMBERTO DE CAMPOS, JOÃO FERREIRA MARTINS, MARECHAL CASTELO BRANCO E MONTEIRO LOBATO, E DÁ OUTAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A ALIENAR, ATRAVÉS DE DOAÇÃO, DE FORMA GRATUITA, DE EDIFICAÇÕES, BENS E EQUIPAMENTOS DO ESTADO DE RONDÔNIA, PARA O MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 8°, DA LEI N° 2030, DE 10 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1095/1095_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1095/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSITUI O PROGRAMA ESTADUAL DE EFICIÊNCIA ENERGÉTICA, NO ÂMBITO DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA E ALTERA DISPOSITIVOS DA LEI N° 1044, DE 29 DE JANEIRO DE 2002.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ MONTANTE DE R$ 6.300.996,00 EM FAVOR DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N° 1810, DE 20 DE NOVEMBRO DE 2007, ALTERADA PELA LEI N° 1958, DE 17/09/2008, QUE AUTORIZA A ASSEMBLÉIA LEGISLATIVA A INSTITUIR A FUNDARON - FUNDAÇÃO DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O GRUPO COMUNITÁRIO DA ZONA SUL DA CIDADE DE PORTO VELHO, DENOMINADO GCZS (G 14), NO MUNCÍPIO  DE PORTO VELHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1089/1089_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES RURAIS E AMIGOS DO DISTRITO DE SÃO CARLOS - AMORASC, COMO SEDE NO DISTRITO DE SÃO CARLOS NO MUNICÍPIO DE PORTO VELHO NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO FOLCLÓRICA CULTURAL BOI-BUMBÁ DIAMANTE NEGRO, COM SEDE NO MUNICÍPIO DE PORTO VELHO NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1105/1105_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORGANICA DE SEGURANÇA ALIMENTAR E NUTRICIONAL DO ESTADO DE RONDÔNIA - LOSAN-RO</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1102/1102_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL PROCEDER A CESSÃO DE USO GRATUITO DE ÁREA DE PROPRIEDADE DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1103/1103_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1104/1104_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1104/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI N° 749, DE 04 DE NOVEMBRO DE 1997.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1106/1106_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1106/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 959, DE 28 DE DEZEMBRO DE 2000.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1107/1107_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1107/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA PROIBIDO NO ESTADO DE RONDÔNIA A SUSPENSÃO DE ENERGIA ELÉTRICA DAQUELES CONSUMIDORES INADIPLENTES QUE ESTIVEREM FAZENDO USO DE EQUIPAMENTOS DE USO CONTÍNUO E DOMICILIAR, NECESSÁRIOS PARA A REALIZAÇÃO DE PROCEDIMENTOS MÉDICOS E VITAIS A PRESERVAÇÃO DA VIDA.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1108/1108_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1108/1108_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBE A CASSAÇÃO DA EFICÁCIA DA INSCRIÇÃO NO CADASTRO DE CONTRIBUINTES DO IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE  MERCADORIAS E SOBRE A PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÃO - ICMS, DOS ESTABELECIMENTOS COMERCIAIS QUE VENDEREM BEBIDAS ALCOÓLICAS À MENORES DE IDADE OU FOREM FLAGRADOS CONSENTINDO OU COMERCIALIZANDO DROGAS.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1109/1109_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1109/1109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DA FAIXA ETÁRIA DA CRIANÇA E DO ADOLESCENTE A TODOS OS EVENTOS PÚBLICOS, NO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1110/1110_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1110/1110_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VALOR DO PAGAMENTO MENSAL DE INCENTIVO FINANCEIRO, AOS AGENTES COMUNITÁRIOS DA SAÚDE, COM VERBA DO FES - FUNDO ESTADUAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA CRIADO NO ÂMBITO DO ESTADO DE RONDÔNIA O PROGRAMA DE PREVENÇÃO À EPILEPSIA E ASSISTÊNCIA INTEGRAL ÀS PESSOAS PORTADORAS DE EPILEPSIA  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1115/1115_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1115/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS REDATORES E LOCUTORES ESPORTIVOS DE RONDÔNIA - ARLER.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS POLICIAIS MILITARES DE COLORADO DO OESTE - ASPOMCOL.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O GRUPO FOLCLÓRICO RECREATIVO E CULTURAL "OS CAIPIRAS DO RÁDIO FAROL", NO MUNICÍPIO DE PORTO VELHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO SÃO TIAGO MAIOR, NO MUNICÍPIO DE PORTO VELHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MOTO TÁXIS DE NOVA BRASILÂNDIA D'OESTE - ASMOTO, NO MUNICÍPIO DE NOVA BRASILÂNDIA D'OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO MORADA EM BETEL PARA TODOS - AMOBETO, COM SEDE NO BAIRRO COSTA E SILVA, NESTA CIDADE DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE  UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS BOA SORTE - ASPRUBS, NO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ADICIONAL DE INSALUBRIDADE, DE PERICULOSIDADE E DE ATIVIDADE PENOSA AOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO DIRETA, DAS AUTARQUIAS E DAS FUNDAÇÕES PÚBLICAS DO ESTADO.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2° DA LEI N° 2090, DE 17  DE JUNHO DE 2009.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1152/1152_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1152/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULAMENTO DA REPOSIÇÃO FLORESTAL NO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1143/1143_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ESTENDER OFERTA DE MERENDA ESCOLAR DURANTE AS FÉRIAS NOS ESTABELECIMENTOS ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1144/1144_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1144/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DO SISTEMA DE UTILIZAÇÃO DE PAPEL RECICLADO PELA ADMINISTRAÇÃO PÚBLICA ESTADUAL DIRETA, INDIRETA, AUTARQUIA E FUNDACIONAL DOS PODERES EXECUTIVO, LEGISLATIVO E JUDICIÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1154/1154_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ADICIONAL DE POSTO E GRADUAÇÃO PARA OS MILITARES DO ESTADO DE RONDÔNIA, ALTERA DISPOSITIVOS DA LEI N° 1063, DE 10 DE ABRIL DE 2002 E REVOGA A LEI N° 1941, DE 18 DE AGOSTO DE 2008.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCORPORAÇÃO DE GRATIFICAÇÃO AO VENCIMENTO DE CADA CATEGORIA.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1156/1156_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A PROCEDER À REGULARIZAÇÃO CONTÁBIL DAS DESPESAS PROVENIENTES DE DEVOLUÇÕES DE SALDOS DE CONVÊNIOS OCORRIDOS EM EXERCÍCIOS ANTERIORES.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS SERVIDORES MUNICIPAIS DE PORTO VELHO - ASMUP, LOCALIZADA NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 7° DA LEI 1053, DE 22 DE FEVEREIRO DE 2002.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA DA ASSOCIAÇÃO DOS PRODUTORES RURAIS NOVA UNIÃO - ASPRUNU, LOCALIZADA NO PROJETO RIO PARDO, DISTRITO DE PORTO VELHO, E DÁ OUTRAS PRODÊNCIAS.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1164/1164_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS SERVIDORES MUNICIPAIS, ESTADUAIS, FEDERAIS, APOSENTADOS E PENSIONISTAS NO ESTADO DE RONDÔNIA - ASMEFRON, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1167/1167_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDE E INCORPORA A GRATIFICAÇÃO DE ATIVIDADE ESPECÍFICA - GAE AOS VENCIMENTOS DOS CARGOS DO GRUPO OCUPACIONAL SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE LAR BETÂNEA, DO MUNICÍPIO DE BURITIS/RO.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR PARA O ATENDIMENTO DE DESPESAS COM PESSOAL E ENCARGOS, TRANSFERÊNCIAS AOS MUNICÍPIOS E PAGAMENTO DA AMORTIZAÇÃO DA DÍVIDA FUNDADA INTERNA, COM RECURSOS ORÇAMENTÁRIOS E FINANCEIROS DOS ÓRGÃOS DA ADMINISTRAÇÃO INDIRETA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE MULTA PARA AS LINHAS TELEFÔNICAS QUE ORIGINAREM CHAMADAS FRAUDULENTAS (TROTES) PARA A POLÍCIA MILITAR (190), POLÍCIA CIVIL (197), CORPO DE BOMBEIROS (193), DEFESA CIVIL (199) E SAMU - SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA (192).</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AS CONCESSIONÁRIAS DE ENERGIA E ÁGUA FICARÃO PROIBIDAS DE COBRAR TAXA DE RELIGAÇÃO DOS SERVIÇOS EM RONDÔNIA.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A FUNDAÇÃO DE APOIO A CIÊNCIA E TECNOLOGIA - FUNATEC, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE ARIQUEMES - ASPMA.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PROFISSIONAL DAS EMPREGADAS DOMÉSTICAS E LAVADEIRAS DE JARU - ASPRODOLAJA</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, II, III E IV, DA LEI N° 1386, DE 14 DE SETEMBRO DE 2004.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1191/1191_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR, MEDIANTE DOAÇÃO, EDIFICAÇÃO DE PROPRIEDADE DO ESTADO DE RONDÔNIA AO MUNICÍPIO DE COLORADO D'OESTE.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIFICA E ALTERA  DISPOSITIVOS DA LEI N° 1939, DE 31 DE JULHO DE 2008.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE MANTER CADASTRO DE IDENTIFICAÇÃO DE MENORES EM ESTABELECIMENTO DE HOSPEDAGEM E SIMILARES.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO VIDA MELHOR.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DESPORTIVA E CULTURAL DO CONJUNTO HABITACIONAL COHAB FLORESTA - ADECOF, COM SEDE NO MUNICÍPIO  DE PORTO VELHO NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE DOS DIABÉTICOS DO ESTADO DE RONDÔNIA - ASBENDIR, LOCALIZADA NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DA NOSSA SENHORA DE FÁTIMA - APRUCONFA, NO MUNICÍPIO DE PARECIS.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1197/1197_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1197/1197_texto_integral.pdf</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1198/1198_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1198/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO ESTADO A SEMANA DE VALORIZAÇÃO DO PROFESSOR.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1199/1199_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1199/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O ATENDIMENTO PRIORITÁRIO NA ADMINISTRAÇÃO PÚBLICA E INSTITUIÇÕESFINANCEIRAS, PARA AS PESSOAS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ASSISTENCIAL OCUPACIONAL PENIEL SOCIAL, DE ROLIM DE MOURA/RO.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO EVANGÉLICA BENEFICENTE EL-SHADAI, DO MUNICÍPIO DE ARIQUEMES/RO.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO FUNDO ESTADUAL DE DEFESA E SANIDADE ANIMAL (FEDSA) QUE SERVIRÁ PARA INDENIZAR AQUELES PROPRIETÁRIOS DE ANIMAIS ABATIDOS ATINGIDOS POR DOENÇAS ERRADICADAS  E OUTRAS  DOENÇAS INFECTOCONTAGIOSAS.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA DA ASSOCIAÇÃO DE ASSISTÊNCIA E RECUPERAÇÃO DE VÍTIMAS DE ÁLCOOL E DAS DROGAS RESGATE VIDAS, NO MUNICÍPIO DE PIMENTA BUENO - RO.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORGÂNICA E FIXAÇÃO DO EFETIVO DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS TAXISTAS DE ARIQUEMES E REGIÃO - ATAR.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A CONTRATAÇÃO DE PROFESSORES POR TEMPO DETERMINADO, PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DA LEI N° 1184, DE 27 DE MARÇO DE 2003.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO ESTADUAL DE SAÚDE DE RONDÔNIA - CES/RO.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ACADEMIA RONDÔNIA DE FORMAÇÃO DE ATLETAS - A.R.F.A.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A AJ-DACÁ - ASSOCIAÇÃO JIPARANAENSE DE APOIO E DESENVOLVIMENTO DA ARTE CAPOEIRA ABADÁ.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO § 1° DO ARTIGO 2°  DA LEI N° 982, DE 6 JUNHO DE 2001.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORDENAMENTO DO USO DO SOLO NAS  FAIXAS DE DOMÍNIO E LINDEIRAS DAS RODOVIAS ESTADUAIS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E EXTINÇÃO DE CARGOS DO QUADRO DE PESSOAL DO PODER JUDICIÁRIO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FOMENTO À DIVERSIDADE CULTURAL POR MEIO DE INCENTIVO ÀS RÁDIOS E TVS COMUNITÁRIAS ATRAVÉS DA DESTINAÇÃO DE UM PERCENTUAL DAS VERBAS DESTINADAS PELO GOVERNO ESTADUAL ÀS CAMPANHAS INSTITUCIONAIS E DE PUBLICIDADE.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DE RADIODIFUSÃO UNIÃO BANDEIRANTES, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A UNIÃO AMAZÔNICA CIVIL DE TÊNIS DE MESA (UACTM), NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE INSPETOR ESPECIAL, POR TEMPO DETERMINADO, PARA ATENDER ÀS NECESSIDADES DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISONOMIA TRIBUTÁRIA NOS PROCESSOS LICITATÓRIOS DA ADMINISTRAÇÃO PÚBLICA ESTADUAL.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ISENÇÃO DE 100% (CEM POR CENTO) DE TAXA, NA FORMA QUE ESPECIFÍCA.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 2158, DE 6 DE OUTUBRO DE 2009.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS COMISSIONADOS E EFETIVOS PARA O QUADRO DE PESSOAL DO PODER JUDICIÁRIO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA EDAÇÃO A DISPOSITIVOS DA LEI N° 2.138, DE JULHO DE 2009, QUE FIXA AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2010.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 301, DE 21 DE DEZEMBRO DE 1990.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL PROCEDER A CESSÃO DE USO GRATUITO DE IMÓVEL DE PROPRIEDADE DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A CONTRATAÇÃO DE PROFISSIONAIS NA ÁREA DE SAÚDE, POR TEMPO DETERMINADO, PARA AS UNIDADES DE SAÚDE DO MUNICÍPIO DE PORTO VELHO, BURITIS E DISTRITO DE EXTREMA, PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A CONTRATAÇÃO DE PROFISSIONAIS NA ÁREA DE SAÚDE, POR TEMPO DETERMINADO, PARA O HOSPITAL DO POLO ESTADUAL DE CACOAL, PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERE AO PODER EXECUTIVO  O MONTANTE DE R$ 12.500.000,00 (DOZE MILHÕES E QUINHENTOS MIL REAIS) REFERENTE À DOTAÇÃO  ORÇAMENTÁRIA CONSIGNADA PARA A ASSEMBLÉIA LEGISLATIVA NA LEI ORÇAMENTÁRIA DO EXERCÍCIO FINANCEIRO DE 2009.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/557/557_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO II DO ARTIGO 107, CAPUT DOS ARTIGOS 108 E 109 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/583/583_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS AO ARTIGO 8º E ARTIGO 23 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/769/769_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO § 1º, ARTIGO  1º DA LEI 2044, DE 31 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/887/887_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 1° DO ARTIGO 168 DO REGIMENTO INTERNO, LIMITANDO A CONCESSÃO DE TÍTULOS HONORÍFICOS DE CIDADÃO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/935/935_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO, ACRESCENTA E REVOGA DISPOSITIVOS AO REGIMENTO INTERNO, PARA INSERIR O REGISTRO DE PRESENÇAS E VOTAÇÕES NOMINAIS ATRAVÉS DE SISTEMA ELETRÔNICO.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A INCISO E ACRESCENTA PARÁGRAFO AO ARTIGO 181 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANCELA A ORDEM DE SERVIÇO N° 004/2009 QUE AUTORIZA O INÍCIO DA EXECUÇÃO DE CONSTRUÇÃO DA SEDE DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Proposta de Emenda Constitucional</t>
   </si>
   <si>
     <t>JAIR MIOTO, Amauri dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/547/547_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 4º DO ARTIGO 11 DA CONSTITUIÇÃO ESTADUAL, PARA DISCIPLINAR O EXERCÍCIO DE CARGO EM COMISSÃO OU DE CONFIANÇA E DE FUNÇÃO GRATIFICADA NA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/565/565_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A INCISOS DOS ARTIGOS 28 E 29 E ACRESCENTA PARÁGRAFO AO ARTIGO 28 DA CONSTITUIÇÃO ESTADUAL, PARA ESTABELECER NOVO PERÍODO DAS SESSÕES LEGISLATIVAS E VEDAR A ELEIÇÃO DE MEMBROS DA MESA DIRETORA NA ELEIÇÃO SUBSEQUENTE.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DA CONSTITUIÇÃO ESTADUAL, PARA ADEQUÁ-LOS AO TEXTO DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/765/765_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A SEÇÃO ÚNICA AO CAPÍTULO I DO TÍTULO I DA CONSTITUIÇÃO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/987/987_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS A CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1157/1157_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO II DO ARTIGO 30 E ACRESCENTA PARÁGRAFO AO ARTIGO 49 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 11 DO ARTIGO 20 DA CONSTITUIÇÃO ESTADUAL, PARA DISPOR SOBRE LICENÇA-PRÊMIO E SUA CONVERSÃO EM PECÚNIA.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1319/1319_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1319/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, SOLICITAR UMA REUNIÃO COM A PRESENÇA DOS RESPONSÁVEIS E TÉCNICOS DO CONSÓRCIO ENERGIA SUSTENTÁVEL DO BRASIL S/A, COM OS PARLAMENTARES DESTA CASA, PARA ESCLARECIMENTOS SOBRE A ALTERAÇÃO NO PROJETO DE CONSTRUÇÃO DA USINA HIDRELÉTRICA DO JIRAU, NESTA CASA DE LEIS, NO DIA 30 DE OUTUBRO DE 2008, NO HORÁRIO REGIMENTAL.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1345/1345_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1345/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR SOBRE AS OBRAS DO PAC EM RONDÔNIA PRINCIPALMENTE AS OBRAS DE ÁGUA E SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PRORROGAÇÃO DA COMISSÃO PARLAMENTAR DE INQUÉRITO PARA AVERIGUAÇÃO DA CADEIA PRODUTIVA DO LEITE AOS PRODUTORES DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SOLICITE AO INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA - INCRA/SUPERINTENDÊNCIA DO ESTADO DE RONDÔNIA, CÓPIA COMPLETA DO PROCESSO DE CRIAÇÃO E INSTITUIÇÃO DO PROJETO DE ASSENTAMENTO JOANA DAR'C I, II E III, MUNICÍPIO DE PORTO VELHO - RO.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO A DELEGACIA DE ROLIM DE MOURA, SEJA ENCAMINHADA CÓPIA DO BOLETIM DE OCORRÊNCIA E OS PROCEDIMENTOS ADOTADOS, QUANTO AO ANDAMENTO DO PROCESSO EM RELAÇÃO AO CASO DE PEDOFILIA OCORRIDO NO DIA 18 DE FEVEREIRO DE 2009, NO MUNICÍPIO DE ROLIM DE MOURA/RO.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1321/1321_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES JUNTO À 1° PROMOTORIA DE JUSTIÇA DO MINISTÉRIO PÚBLICO DE ROLIM DE MOURA, QUANTO AO ANDAMENTO DO INQUÉRITO  EM RELAÇÃO AO CASO DE PEDOFILIA OCORRIDO NO DIA 18 DE FEVEREIRO DE 2009, NA ESCOLA JOÃO BATISTA DIAS, NO MUNICÍPIO DE ROLIM DE MOURA/RO.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1322/1322_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1322/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A DEFENSORIA PÚBLICA.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO SECRETÁRIO DE SEGURANÇA DEFESA E CIDADANIA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1336/1336_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕESDO FITHA NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>Partido Social Democrata Brasileiro</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO DIRETOR GERAL DO DETRAN NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES (DER).</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO ESTADUAL A CÓPIA DO PROJETO DE LEI OU PROPOSTA DE CRIAÇÃO DA FAPERO - FUNDAÇÃO DE AMPARO A PESQUISA NO ESTADO DE RONDÔNIA CUJO MESMO ENCONTRA-SE EM PODER DO GOVERNO DO ESTADO PARA DEVIDAS ANÁLISES.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA FUNDAÇÃO DA ASSEMBLÉIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1344/1344_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1344/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, JUNTO A MESA DIRETORA INFORMAÇÕES SOBRE O PROCESSO  DE PRIVATIZAÇÃO DAS CENTRAIS ELÉTRICAS DE RONDÔNIA S/A - CERON.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PRORROGAÇÃO DA COMISSÃO PARLAMENTAR DE INQUÉRITO PARA AVERIGUAÇÃO DA CADEIA PRODUTIVA DO LEITE AOS PRODUTORES DO ESTADO/RO.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA O COMANDANTE DA POLÍCIA MILITAR E O COMANDANTE DO CORPO DE BOMBEIROS MILITAR PARA PRESTAR INFORMAÇÕES NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDA OS TITULARES DAS PROMOTORIAS DE MEIO AMBIENTE PARA PRESTAR INFORMAÇÕES NA SESSÃO PLENÁRIA DO DIA 16 DE JUNHO.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DA ASSEMBLÉIA LEGISLATIVA DE RONDÔNIA, QUE SEJA ENVIADO UM APELO ESPECIAL A SANTA SÉ, INSPETORIA GERAL DOS SALESIANOS E ARQUIDIOCESE DE PORTO VELHO, SOLICITANDO O RETORNO DO PADRE MARCELO BERTOLUSO ÀS SUAS FUNÇÕES JUNTO AO CENTRO SALESIANO DO MENOR NESTA CAPITAL.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1346/1346_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR AO 1° SARGENTO PM CELMY BORGES DA SILVA.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1362/1362_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1362/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR AO DELEGADO DE POLÍCIA DO ESTADO DE RONDÔNIA, DR. RAIMUNDO MENDES DE SOUSA FILHO.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DE TELEFONIA  CELULAR AO DISTRITO DE TARILÂNDIA, MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO GOVERNADOR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA A IMPLANTAÇÃO DE COLETA SELETIVA.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1343/1343_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1343/1343_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER "VOTO DE LOUVOR" PARA COM A EMISSORA DE TELEVISÃO REDE TV.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1342/1342_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1342/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER "VOTO DE LOUVOR" PARA COM A EMISSORA DE TELEVISÃO AMAZON SAT.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1340/1340_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1340/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE VOTO DE PESAR AOS FAMILIARES DO SENHOR DOUTOR HÉLIO MÁXIMO PEREIRA.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1372/1372_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO SECRETÁRIO DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1320/1320_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1320/1320_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO AO DETRAN INFORMAÇÕES QUANTO AO NÚMERO DE CARGOS COMISSIONADOS, NOME DOS NOMEADOS E VENCIMENTOS DAS SEGUINTES LOCALIDADES: JARU, GOVERNADOR JORGE TEIXEIRA, VALE DO ANARI, THEOBROMA , ALTO PARAÍSO, RIO CRESPO, ARIQUEMES, MONTE NEGRO, BURITIS, E TARILÂNDIA E SE HÁ ALGUÉM AUTORIZADO PARA OFERECER CARGOS NESSES LOCAIS.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIA QUANTO A OFICIALIZAR A AGÊNCIA NACIONAL DE TRANSPORTES TERRESTRES - ANTT.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1371/1371_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1371/1371_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA AO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES (DER), REFERENTE AO AEROPORTO DE CACOAL - RO.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1363/1363_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1363/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  PARLAMENTAR QUE ESTE SUBSCREVE,REQUER NA FORMA REGIMENTAL À MESA DIRETORA, QUE OFICIE A EMPRESA BRASIL TELECOM, SOLICITANDO  A IMPLANTAÇÃO DE UM TELEFONE PÚBLICO, NA COMUNIDADE DA ASSOCIAÇÃO DOS PRODUTORES RURAIS - ASPRORTI, NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1370/1370_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1370/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1369/1369_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1369/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO SECRETÁRIO DE DE ESTADO DE FINANÇAS.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO A MESA DIETORA, A CRIAÇÃO DA COMISSÃO PARLAMENTAR DE INQUÉRITO CONTRA A PEDOFILIA.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1341/1341_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1341/1341_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER IMEDIATO RECAPEAMENTO DE ASFALTO DO TIPO USINADO DA RO 010-481, QUE LIGA ROLIM DE MOURA A NOVA BRASILÂNDIA NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTITUIÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - CPL.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>KAKÁ MENDONÇA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1339/1339_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1339/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE VOTO DE PESAR AOS FAMILIARES DA SENHORA MARIA APARECIDA GUIMARÃES CARNEIRO.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS A TRANSFERÊNCIA DA AUDIÊNCIA PÚBLICA PARA DEBATER E FORTALECER A CONSCIÊNCIA NEGRA NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1338/1338_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1338/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  A CONVOCAÇÃO DA COMISSÃO DE DIVISÃO TERRITORIAL PARA SE MANIFESTAR EM RELAÇÃO AO PLEBISCITO VISANDO DESMEMBRAR ÁREA PERTENCENTE AO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ RO, AGREGANDO-A AO MUNICÍPIO DE NOVA BRASILAÂNDIA DO OESTE/RO.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1337/1337_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE VOTO DE PESAR AOS FAMILIARES DO SENHOR CERENEU NAUÊ.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/530/530_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  VETO PARCIAL AO PROJETO DE LEI Nº 392/08, DE AUTORIA DO PODER EXECUTIVO QUE "ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE RONDONIA PARA O EXERCÍCIO DE 2009."  </t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/541/541_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 451/08, DE AUTORIA DO PODER EXECUTIVO QUE "ALTERA E ACRESCENTA DISPOSITIVOS AO ARTIGO 24, DO DECRETO-LEI Nº 9 DE MARÇO DE 1982."</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/708/708_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 385/08, DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "DISPÕE SOBRE A DISPONIBILIZAÇÃO NA REDE MUNDIAL DE COMPUTADORES - INTERNET, NOS SEUS RESPECTIVOS SÍTIOS ELETRÔNICOS OFICIAIS DOS DADOS RELATIVOS ÀS LICITAÇÕES PÚBLICAS DOS PODERES DO ESTADO, MINISTÉRIO PÚBLICO, TRIBUNAL DE CONTAS E DEFENSORIA PÚBLICA.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/883/883_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N° 560/09 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "INSTITUI A CAMPANHA PERMANENTE DE PROTEÇÃO AOS RECURSOS HÍDRICOS E INCENTIVOS À REDUÇÃO DO CONSUMO DE ÁGUA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/884/884_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N° 528/09 DE AUTORIA DO PODER EXECUTIVO  QUE "DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2010".</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/531/531_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 437/08, DE AUTORIA DO DEPUTADO TIZIU  JIDALIAS QUE "DISPÕE SOBRE A CRIAÇÃO DA GUARDA MIRIM NO AMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/533/533_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR Nº 127, DE AUTORIA DO PODER EXECUTIVO QUE "ACRESCENTA E ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 255, DE 25 DE JANEIRO DE 2002".</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/534/534_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR Nº 133/08, DE AUTORIA DO DEPUTADO LUIZ CLÁUDIO QUE "DÁ NOVA REDAÇÃO AO § 8º DO ARTIGO 5º DA LEI COMPLEMENTAR Nº 420, DE 09 DE JANEIRO DE 2008."</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/535/535_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 341/08, DE AUTORIA DO PODER EXECUTIVO QUE "CRIA O PROGRAMA ESTADUAL DE INSPEÇÃO E MANUTENÇÃO DE VEÍCULOS EM USO, DESTINADO A PROMOVER A REDUÇÃO DA POLUIÇÃO DO MEIO AMBIENTE ATRAVÉS DO CONTROLE DE EMISSÃO DE POLUENTES, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/536/536_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 347/08, DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE CÂMERAS DE VÍDEO NOS POSTOS DE ATENDIMENTO DE URGÊNCIA DAS UNIDADES DE SAÚDE DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/537/537_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 359/08, DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "CRIA A SEMANA ESTADUAL DO SERVIDOR PÚBLICO E O PRÊMIO RONDONIENSE DE EXCELÊNCIA NO FUNCIONALISMO PÚBLICO ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/542/542_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR Nº 360/08, DE AUTORIA DO DEPUTADO WILBER COIMBRA, QUE "DISPÕE SOBRE A PUBLICAÇÃO GRATUITA NO DIÁRIO OFICIAL DO ESTADO DE FOTOGRAFIAS E DADOS REFERENTES A PESSOAS DESAPARECIDAS".</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/539/539_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> VETO TOTAL AO PROJETO DE LEI Nº 460/08 DE AUTORIA DO DEPUTADO VALTER ARAÚJO QUE"INSTITUI NO ÂMBITO DO ESTADO O SISTEMA DE TRANSPORTE E PRESTAÇÃO DE SERVIÇOS ATRAVÉS DE MOTOCICLETAS."</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/540/540_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 457/08,  DE AUTORIA DO DEPUTADO VALDIVINO RODRIGUES,  QUE"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RURAL DE ESPIGÃO DO OESTE - AREO, EM ESPIGÃO D'OESTE."</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/707/707_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOATAL AO PROJETO DE LEI Nº 378/08, DE AUTORIA DO DEPUTADO NERI FIRIGOLO, QUE "CRIA O CADASTRO PARA BLOQUEIO DO RECEBIMENTO DE LIGAÇÕES DE TELEMARKETING, DENOMINADO "NÃO IMPORTUNE".</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/711/711_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 489/09, DE AUTORIA COLETIVA, QUE "DISPÕE SOBRE O SUBSÍDIO DO GOVERNADOR DO ESTADO, VICE-GOVERNADOR E SECRETÁRIOS DE ESTADO, REFERIDO NO ARTIGO 28, § 2º, DA CONSTITUIÇÃO FEDERAL".</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/730/730_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 380/08 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "PROÍBE A OBRIGAÇÃO DE CAUÇÃO OU DEPÓSITO DE QUALQUER NATUREZA, PARA POSSIBILITAR A INTERNAÇÃO DE DOENTES EM SITUAÇÃO DE URGÊNCIA E EMERGÊNCIA, EM HOSPITAIS DA REDE PRIVADA, NO ÂMBITO DO ESTADO DE RONDÔNIA."</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/757/757_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 424/08 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "DISPÕE SOBRE A INSTALAÇÃO DE VIGILÂNCIA ELETRÔNICA EM SHOPPING CENTERS, CASAS NOTURNAS,  CLUBES E SIMILARES, NO ÂMBITO DO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/791/791_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI  Nº 523/09 DE AUTORIA DO DEPUTADO TIZIU JIDALIAS QUE "ALTERA A LEI  Nº 1995, DE 11 DE DEZEMBRO DE 2008".</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/796/796_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 493/09 DE AUTORIA DO DEPUTADO MARCOS DONADON QUE "ISENTA DE TAXA E EMOLUMENTOS AS ASSOCIAÇÕES DE ASSENTAMENTO URBANO E RURAL".</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/824/824_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 377/08 DE AUTORIA DO DEPUTADO NERI FIRIGOLO QUE "INSTITUI A CONVERSÃO DE LICENÇA PRÊMIO EM PECÚNIA INDENIZATÓRIA".</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/836/836_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 536/09 DE AUTORIA DO DEPUTADO VALTER ARAÚJO QUE "REGULAMENTA AS AULAS QUE TRATAM DE EDUCAÇÃO SEXUAL PARA ADOLESCENTES, NA DEFESA DOS SEUS DIREITOS, NOS TERMOS DO ARTIGO 3° DA LEI 8.069/90 - ECA.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/839/839_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 476/09 DE AUTORIA DO DEPUTADO EZEQUIEL NEIVA QUE "DISPÕE SOBRE O DEVER DA ADMINISTRAÇÃO ESTADUAL ANULAR SEUS PRÓPRIOS ATOS, QUANDO EIVADOS DE VÍCIO DE LEGALIDADE, E O PODER DE REVOGÁ-LOS POR MOTIVO DE CONVENIÊNCIA OU OPORTUNIDADE, RESPEITADO O PRAZO DECADENCIAL.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/856/856_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 555/09 DE AUTORIA DO DEPUTADO VALTER ARAÚJO QUE ASSEGURA AOS ESTUDANTES O DESCONTO DE 50% (CINQUENTA POR CENTO) DO VALOR EFETIVO DO INGRESSO COBRADO EM ESPETÁCULOS ESPORTIVOS, CULTURAIS, DE LAZER E OUTROS AFINS.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/878/878_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 395/08 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA DE ATENDIMENTO ESPECIAL ÀS MULHERES E CRIANÇAS VÍTIMAS DE VIOLÊNCIA SEXUAL.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/879/879_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 563 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "DISPÕE SOBRE PROCEDIMENTOS DE INSPEÇÃO E SERVIÇOS PELAS CONCESSIONÁRIAS DE ENERGIA ELÉTRICA NO ÂMBITO DO ESTADO DE RONDÔNIA, NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/880/880_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 564/09 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "DISPÕE SOBRE A PROIBIÇÃO DE COBRANÇA DE TAXA DE RELIGAÇÃO DE ENERGIA ELÉTRICA EM CASO DE CORTE DE FORNECIMENTO POR FALTA DE PAGAMENTO, NO ÂMBITO DO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/881/881_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 598/09 DE AUTORIA DO DEPUTADO MARCOS DONADON QUE "ACRESCENTA DISPOSITIVOS AO ART. 4° DA LEI N° 301, DE 21 DE DEZEMBRO DE 1990.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/882/882_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 382/09 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "DISPÕE SOBRE O REGISTRO E DIVULGAÇÃO DOS ÍNDICES DE VIOLÊNCIA E CRIMINALIDADE NO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 498/09 DE AUTORIA DA DEPUTADA DANIELA AMORIM QUE "DÁ NOVA REDAÇÃO AO ARTIGO 1° DA LEI N° 243, DE 01 DE NOVEMBRO DE 1989".</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 501 DE AUTORIA DO DEPUTADO VALTER ARAÚJO QUE "DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DO SISTEMA DE CAPTAÇÃO E USO DE ÁGUA DE CHUVA EM PRÉDIOS PÚBLICOS NOVOS".</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 638/09 DE AUTORIA DO DEPUTADO VALTER ARAÚJO QUE "DÁ NOVA REDAÇÃO AO ARTIGO 4° DA LEI N° 98, DE 11 DE ABRIL DE 1986, ALTERADA PELA LEI N° 22 DE DEZEMBRO DE 2000.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR N° 184/09 DE AUTORIA DA MESA DIRETORA QUE "ALTERA O ANEXO I DA LEI COMPLEMENTAR N° 326, DE 11 DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 584/09 DE AUTORIA DO DEPUTADO VALTER ARAÚJO QUE "AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE ENCONTRA-SE ESTABELECIDA A COLÔNIA DE PESCADORES Z-1 TENENTE SANTANA".</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 568/09 DE AUTORIA DO DEPUTADO VALTER ARAÚJO QUE "INSTITUI O PLANO ESTADUAL DE COMBATE E PREVENÇÃO À VIOLÊNCIA, ABUSO E EXPLORAÇÃO SEXUAL DA CRIANÇA E DO ADOLESCENTE".</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1181/1181_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 615/09 DE AUTORIA DO DEPUTADO VALTER ARAÚJO QUE "DETERMINA A INCLUSÃO DOS DADOS SANGUÍNEOS NA CARTEIRA NACIONAL DE HABILITAÇÃO - CNH EMITIDA PELO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI  N° 418/08 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "DISPÕE SOBRE A AFIXAÇÃO DE PREÇOS DOS SERVIÇOS NAS AGÊNCIAS BANCÁRIAS".</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 692/09 DE AUTORIA DO DEPUTADO MIGUEL SENA QUE "DISPÕE SOBRE SOBRE A INSTITUIÇÃO DA OBRIGATORIEDADE DA REPOSIÇÃO FLORESTAL NO ESTADO".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6255,67 +6255,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1227/1227_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2009/1227/1227_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H513"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="66.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>