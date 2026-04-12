--- v0 (2026-02-23)
+++ v1 (2026-04-12)
@@ -54,4263 +54,4263 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>RIBAMAR ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/26/26_texto_integral.doc</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/26/26_texto_integral.doc</t>
   </si>
   <si>
     <t>DETERMINA A REALIZAÇÃO DE CONSULTA PLEBISCITÁRIA PARA A CRIAÇÃO DE NOVO MUNICÍPIO, A SER CONSTITUÍDO PELOS DISTRITOS DE ABUNÃ, JACI PARANÁ E MUTUM PARANÁ</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>EUCLIDES MACIEL</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/112/112_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DO ESTADO DE RONDÔNIA" AO SENHOR ASSIS CANUTO.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/111/111_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DO ESTADO DE RONDÔNIA" AO SENHOR JOSÉ DE ABREU BIANCO.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>ALEX TESTONI</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/20/20_texto_integral.doc</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/20/20_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE "CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR JOARES JARDIM".</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>VALTER ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/79/79_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE HONORÍFICO DE "CIDADÃO DO ESTADO DE RONDÔNIA" AO SENHOR RUBEN EUGEN BECKER.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>JESUALDO PIRES, EUCLIDES MACIEL</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/114/114_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DO ESTADO DE RONDÔNIA" AO SENHOR MÁRIO VALÉRIO GAZIN.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/165/165_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO MILITAR TENENTE CORONEL EVILÁSIO SILVA SENA JÚNIOR</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>EZEQUIEL NEIVA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/110/110_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDA A MEDALHA DO MÉRITO LEGISLATIVO AO CAPITÃO PM RAMIRO EUSTÁQUIO VIEIRA SOBRINHO.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>WILBER COIMBRA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/109/109_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO LEGISLATIVO AO SENHOR 3º SARGENTO - PM PAULO SERGIO DA SILVA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/108/108_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO SENHOR 3° SARGENTO - PM ALLAN AMORIM LINS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/107/107_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO SENHOR 3º SARGENTO - PM JÂNIO HENRIQUE DE CARVALHO BRAGA.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>MIGUEL SENA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/106/106_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE "HONRA AO MÉRITO" AO SARGENTO DA POLÍCIAL MILITAR GILVAN CORDEIRO FERRO.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>TIZIU JIDALIAS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/105/105_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DO ESTADO DE RONDÔNIA" AO SENHOR ROMEU TUMA, SENADOR DA REPÚBLICA.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>EUCLIDES MACIEL, JESUALDO PIRES</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/113/113_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE "CIDADÃO HONORÁRIO DO ESTADO DE RONDÔNIA" AO SENHOR ASSIS GURGACZ.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/104/104_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE "CIDADÃO HONORÁRIO DO ESTADO DE RONDÔNIA" AO SENHOR CONFÚCIO AIRES MOURA. </t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/115/115_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULODE "CIDADÃO HONORÁRIO DO ESTADO DE RONDÔNIA" AO SENHOR JOSÉ MÁRCIO LONDE RAPOSO.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/116/116_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "HONRA AO MÉRITO" AO CAPITÃO PM SILVIO CARLOS CERQUEIRA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/117/117_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR VALDECI CARVALHO MACHADO.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/119/119_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO LEGISLATIVO AO CAPITÃO PM SILVIO CARLOS CERQUEIRA.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>KAKÁ MENDONÇA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/118/118_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO LEGISLATIVO A SENHORA SANDRA MARIA BRAGA C. GUIMARÃES.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>MAURINHO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/210/210_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃ DO ESTADO DE RONDÔNIA À SENHORA IVONE MEZZOMO CASSOL.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/212/212_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO ESTADO DE RONDÔNIA AO SENHOR CONFÚCIO AIRES MOURA.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/213/213_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO SENHOR 1° SARGENTO PM SALVADOR PORTELA ORMONDE FILHO. </t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/237/237_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO CAPITÃO DA POLÍCIA MILITAR AURIO CEZAR DA SILVA.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/238/238_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO 1º SARGENTO BM ADILSON JOSÉ DE SOUZA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>LUIZINHO GOEBEL</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/240/240_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVO AO DECRETO LEGISLATIVO N° 155, DE 27 DE SETEMBRO DE 2001, QUE TRATA DA MEDALHA DE MÉRITO LEGISLATIVO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/236/236_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO DELEGADO DE POLÍCIA CRISTIANO LOPES FERREIRA.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/265/265_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO AO 1° SARGENTO DA POLÍCIA MILITAR IVANIR OLIVEIRA CORDEIRO.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>MARCOS DONADON</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/481/481_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR JUAREZ AMÉRICO DO PRADO.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>LUIZ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/491/491_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE "HONRA AO MÉRITO" A ADVOGADA DIRLAINE JAQUELINE CASSOL DE SOUZA.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/508/508_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE A MEDALHA DE MÉRITO LEGISLATIVO AO CEL PM DELNER FREIRE".</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/185/185_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A ALTERA NOMENCLATURA E SIMBOLOGIA DE CARGOS DE DIREÇÃO SUPERIOR DA COORDENADORIA GERAL DE APOIO À GOVERNADORIA, DA SUPERINTENDÊNCIA DE REPRESENTAÇÃO EM BRASÍLIA, DA CASA CIVIL E DA SECRETARIA DE ESTADO DA ADMINISTRAÇÃO - SEAD, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/186/186_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO ÚNICO DA LEI COMPLEMENTAR N° 412, DE 28 DE DEZEMBRO DE 2007.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/187/187_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NA ESTRUTURA DA AGÊNCIA DE DEFESA SANITÁRIA AGROSILVOPASTORIL DO ESTADO DE RONDÔNIA - IDARON, CARGOS DE DIREÇÃO SUPERIOR.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/188/188_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/190/190_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 254, DE 14 DE JANEIRO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/192/192_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NA ESTRUTURA DA SECRETARIA DE ESTADO DA SAÚDE, CARGOS DE DIREÇÃO SUPERIOR.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/193/193_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO § 5° DO ARTIGO 5° DA LEI COMPLEMENTAR N° 420, DE 09 DE JANEIRTO DE 2008.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/196/196_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS DA LEI COMPLEMENTAR N° 224, DE 4 DE JANEIRO DE 2000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/197/197_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO DA LEI COMPLEMENTAR N° 224, DE 4 DE JANEIRO DE 2000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/199/199_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS DA LEI COMPLEMENTAR N° 228, DE 10 DE JANEIRO DE 2000, E DÁ OUTRAS´PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/202/202_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS AO INCISO I, DO ARTIGO 16, DA LEI COMPLEMENTAR N° 224, DE 04 DE JANEIRO DE 2000.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/203/203_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DA LEI COMPLEMENTAR N° 375, DE 18 DE MAIO DE 2007, QUE TRATA DOS CARGOS DE DIREÇÃO SUPERIOR DO GABINETE MILITAR DA GOVERNADORIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/204/204_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALETRA A DENOMINAÇÃO DA SECRETARIA DE ESTADO DE AÇÃO SOCIAL- SEAS, CRIADA PELA LEI COMPLEMENTAR N° 411, DE 28 DE DEZEMBRO DE 2007.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/206/206_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI COMPLEMENTAR N° 420, DE 9 DE JANEIRO DE 2008.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/19/19_texto_integral.doc</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/19/19_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI COMPLEMENTAR N° 369, DE 22 DE FEVEREIRO DE 2007.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/15/15_texto_integral.doc</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/15/15_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA, ACRESCENTA E REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR N° 333, DE 27 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/18/18_texto_integral.doc</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/18/18_texto_integral.doc</t>
   </si>
   <si>
     <t>EXTINGUE, CRIA E TRANSFORMA CARGOS DE DIREÇÃO SUPERIOR DA AGÊNCIA DE DEFESA AGROSILVOPASTORIL DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/73/73_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA NOMENCLATURA E SIMBOLOGIA DE CARGO DE DIREÇÃO SUPERIOR DA SECRETARIA DE ESTADO DE FINANÇAS - SEFIN</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/97/97_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA ALÍNEA "M" DO INCISO VIII DO ARTIGO 18 DA LEI COMPLEMENTAR N° 224, DE 04 DE JANEIRO DE 2000.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/64/64_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 254, DE 14 DE JANEIRO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Ministério Público</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/99/99_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 65 DA LEI COMPLEMENTAR N° 93, DE 03 DE NOVEMBRO DE 1993, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/16/16_texto_integral.doc</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/16/16_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA QUADRO DO ANEXO II, DA LEI COMPLEMENTAR     Nº 224, DE 4 DE JANEIRO DE 2000, QUE DISPÕE SOBRE OS CARGOS DE DIREÇÃO SUPERIOR DA SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA – SESDEC.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/63/63_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 1° DA LEI COMPLEMENTAR N° 408, DE 28 DE DEZEMBRO DE 2007.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/60/60_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NA ESTRUTURA DA SECRETARIA DE ESTADO DE JUSTIÇA-SEJUS, CARGOS DE DIREÇÃO SUPERIOR.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/59/59_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DA LEI COMPLEMENTAR N° 329, DE 20 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/58/58_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A CRIAÇÃO DA CORREGEDORIA GERAL DA ADMINSITRAÇÃO, NO ÂMBITO DA SECRETARUA DE ESTADO DA ADMINSITRAÇÃO, E ALTERA ANEXO II DA LEI COMPLEMENTAR N° 327, DE 13 DE DEZEMBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/57/57_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA NA ESTRUTURA DA SECRETARIA DE ESTADO DA SAÚDE-SESAU E NA SECRETARIA DE ESTADO DA EDUCAÇÃO-SEDUC, CARGOS DE DIREÇÃO SUPERIOR, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/56/56_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACERECENTA PARÁGRAFO ÚNICO AO ARTIGO 1° DA LEI COMPLEMENTAR N° 322, DE 31 DE AGOSTO DE 2005.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/53/53_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUADRO DO ANEXO II DA LEI COMPLEMENTAR N° 224, DE 04 DE JANEIRO DE 2000, QUE DISPÕE SOBRE OS CARGOS DE DIREÇÃO SUPERIOR DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/98/98_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR N° 326, DE 10 DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/54/54_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO INCISO II DO § 1º DO ARTIGO 65 DA LEI COMPLEMENTAR N° 420, DE 09 DE JANEIRO DE 2008.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/80/80_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO II E O CAPUT DO ARTIGO 2° DA LEI COMPLEMENTAR N° 374, DE 09 DE MAIO DE 2007.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/82/82_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA, SUPRIME E ALTERA DISPOSITIVOS NA LEI COMPLEMENTAR N° 365, DE 06 DE FEVEREIRO DE 2007.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/81/81_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS INCISOS I E II DO § 4° DO ARTIGO 34 DA LEI COMPLEMENTAR N° 254, DE 14 DE JANEIRO DE 2002.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/96/96_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 3° DA LEI COMPLEMENTAR N° 448, DE 02 DE JUNHO DE 2008.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/84/84_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALERA REDAÇÃO DO ARTIGO 3° DA LEI COMPLEMENTAR N° 447, DE 02 DE JUNHO DE 2008.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/85/85_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO ÚNICO DA LEI COMPLEMENTAR N° 419, DE 09 DE JANEIRO DE 2008.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/86/86_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE E CRIA CARGOS DE DIREÇÃO SUPERIOR NA ESTRUTURA DA SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/87/87_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO ÚNICO DA LEI COMPLEMENTAR N° 336, DE 31 DE JANEIRO DE 2006.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/88/88_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 62 DA LEI COMPLEMENTAR N° 432, DE 03 DE MARÇO DE 2008.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/90/90_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NA ESTRUTURA DA SECRETARIA DE ESTADO DO DESENVOLVIMENTO AMBIENTAL - SEDAM, CARGOS DE DIREÇÃO SUPERIOR.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/91/91_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE, TRANSFORMA E CRIA CARGOS DE DIREÇÃO SUPERIOR NA ESTRUTURA DA SECRETARIA DE ESTADO DE FINANÇAS - SEFIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/214/214_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA ESTRUTURA ADMINISTRATIVA DA SECRETARIA GERAL DE CONTROLE EXTERNO DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/215/215_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NA ESTRUTURA DO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTES DO ESTADO DE RONDÔNIA - DER/RO, CARGOS DE DIREÇÃO SUPERIOR.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/218/218_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA, NO ÂMBITO DO PODER EXECUTIVO ESTADUAL, A SECRETARIA DA AGRICULTURA, PECUÁRIA E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/219/219_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A ORGANIZAÇÃO ADMINISTRATIVA DO PODER EXECUTIVO ESTADUAL PARA ATENDER AO SEGUIMENTO PRODUTIVO DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/220/220_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 68, DE 09 DE DEZEMBRO DE 1992, QUE DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS CIVIS DO ESTADO DE RONDÔNIA, DAS AUTARQUIA E DAS FUNDAÕES PÚBLICAS ESTADUAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/222/222_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXOS DA LEI COMPLEMENTAR N° 254, DE 14 DE JANEIRO DE 2002.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/227/227_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE DIREÇÃO SUPERIOR NA ESTRUTURA DA SECRETARIA DE ESTADO DE FINANÇAS - SEFIN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/228/228_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NA ESTRUTURA DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO AMBIENTAL - SEDAM, CARGOS DE DIREÇÃO SUPERIOR.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/242/242_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI COMPLEMENTAR N° 326, DE 10 DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/234/234_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR N° 93, DE 3 DE NOVEMBRO DE 1993</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/256/256_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR N° 178, DE 9 DE JULHO DE 1997.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/254/254_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A FIRMAR CONVÊNIOS DE COOPERAÇÃO E/OU CONSÓRCIOS PÚBLICOS COM OUTROS ENTES FEDERADOS PARA A GESTÃO ASSOCIADA DE SERVIÇOS PÚBLICOS DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/255/255_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE ESTÁGIO REMUNERADO NO ÂMBITO DA SECRETARIA DE ESTADO DE JUSTIÇA DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/272/272_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA E CRIA CARGOS DE DIREÇÃO SUPERIOR NA ESTRUTURA DA CASA CIVIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/319/319_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR N° 292, DE 29 DE DEZEMBRO DE 2003</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/320/320_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 361, DE 20 DE DEZEMBRO DE 2006 E LEI COMPLEMENTAR N° 461, DE 11 DE JULHO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/321/321_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUADRO DO ANEXO II, DA LEI COMPLEMENTAR N° 224, DE 4 DE JANEIRO DE 2005, QUE DISPÕE SOBRE OS CARGOS DE DIREÇÃO SUPERIOR DA COORDENADORIA GERAL DE APOIO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR N° 328, DE 13 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/438/438_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FUNÇÕES DESTINADAS AOS AGENTES POLÍTICOS NA ADMINISTRAÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/411/411_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIFICA NOMENCLATURA DE CARGO DESCRITO NO ARTIGO 1º DA LEI COMPLEMENTAR N° 331, DE 17 DE DEZEMBRO DE 2005</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/441/441_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNDO ESTADUAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE - FUNEDCA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/442/442_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA, ACRESCENTA E REVOGA DISPOSITIVO DA LEI COMPLEMENTAR N° 366, DE 06 DE FEVEREIRO DE 2007.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/449/449_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 369, DE 22 DE FEVEREIRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/455/455_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS EFETIVOS, NO AMBITO DA SECRETARIA DE ESTADO DE SAÚDE - SASAU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/463/463_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E ALTERA SIMBOLOGIA DE CARGOS DE DIREÇÃO SUPERIOR NAS UNIDADES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/462/462_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE DIREÇÃO SUPERIOR NA ESTRUTURA DA SECRETARIA DE ESTADO DE FINANÇAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/459/459_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO PARÁGRAFO ÚNICO, DO ARTIGO 5° DA LEI COMPLEMENTAR N° 283, DE 14 DE AGOSTO DE 2003.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/471/471_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA E REVOGA DISPOSITIVOS A LEI COMPLEMENTAR N° 292, DE 29 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/475/475_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DO ANEXO II, DA LEI COMPLEMENTAR N° 224, DE 4 DE JANEIRO DE 2000, QUE DISPÕE SOBRE OS CARGOS DE DIREÇÃO SUPERIOR DA SECRETARIA DE ESTADO DO DESENVOLVIMENTO AMBIENTAL - SEDAM.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/480/480_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA E ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 255, DE 25 DE JANEIRO DE 2002.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/484/484_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE DIREÇÃO SUPERIOR, NA ESTRUTURA DA SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAS - SEAS</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/483/483_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA SIMBOLOGIA DE CARGO DE DIREÇÃO SUPERIOR, DO DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN/RO.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/496/496_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA SIMBOLOGIA DE CARGO DE DIREÇÃO SUPERIOR DA SECRETARIA DE ESTADO DO PLANEJAMENTO E COORDENAÇÃO GERAL - SEPLAN.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/</t>
+    <t>http://sapl.al.ro.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES E APLICAÇÃO DE DISPOSITIVOS CONTIDOS NA LEI COMPLEMENTAR N° 326 DE 10 DE NOVEMBRO DE 2005, QUE TRATA SOBRE A ESTRUTURA ORGANIZACIONAL DA ASSEMBLÉIA LEGISLATIVA E REESTRUTURA O PLANO DE CARREIRAS, CARGOS E REMUNERAÇÃO DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/518/518_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA, NO ÂMBITO DO PODER EXECUTIVO ESTADUAL, A SECRETARIA DE ESTADO DE ASSUNTOS ESTRATÉGICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/510/510_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 8° DO ARTIGO 5° DA LEI COMPLEMENTAR N° 420, DE 09 DE JANEIRO DE 2008.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/517/517_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DO ANEXO II  DA LEI COMPLEMNTAR N° 224, DE 4 DE JANEIRO DE 2000, QUE DISPÕE SOBRE OS CARGOS DE DIREÇÃO SUPERIOR DA SECRETARIA DE ESTADO DO DESENVOLVIMENTO AMBIENTAL - SEDAM.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/189/189_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESTINA A ALTERA DISPOSITIVO DA LEI N° 1.638, DE 08 DE JULHO DE 2006.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/191/191_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DAS REMUNERAÇÕES E SUBSÍDIOS DOS SERVIDORES PÚBLICOS ESTADUAIS DO PODER EXECUTIVO, DAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS ESTADUAIS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/195/195_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PARCELAMENTO ADMINISTRATIVO DOS CRÉDITOS DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DO ESTADO DE RONDÔNIA - DETRAN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/198/198_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI N° 1.863, DE 16 DE JANEIRO DE 2008.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/200/200_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI N° 786, DE 8 DE JULHO DE 1998.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/201/201_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA PARÁGRAFOS AO ART. 1° DA LEI N° 972, DE 15 DE MAIO DE 2001.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/205/205_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS AO ARTIGO 26 DA LEI N° 547, DE 30 DE DEZEMBRO DE 1993.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/75/75_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 114.900,504,00 PARA REFORÇO DE DOTAÇÕES CONSIGNADAS NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/409/409_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>UNIFICA, PARA O EFEITO DO TRANSPORTE ESCOLAR, O CALENDÁRIO DO INÍCIO DAS AULAS NO PRIMEIRO E SEGUNDO SEMESTRE DE CADA ANO LETIVO NO ESTADO DE RONDÔNIA, NO ÂMBITO MUNICIPAL E ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/17/17_texto_integral.doc</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/17/17_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 38 DA LEI N° 1.787, DE 24 DE OUTUBRO DE 2007.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>NERI FIRIGOLO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/23/23_texto_integral.doc</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/23/23_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DE DEVOLUÇÃO DO VALOR REFERENTE À MATRÍCULA EM CASO DE DESISTÊNCIA DO CURSO PELO ALUNO.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/24/24_texto_integral.doc</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/24/24_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS VISITANTES VOLUNTÁRIOS "SEMEANDO AMOR" DO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/25/25_texto_integral.doc</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/25/25_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO USO DE TELEFONE CELULAR NAS ESCOLAS NO ESTADO.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Amauri dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/141/141_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO EVANGÉLICA BENEFICENTE DANIEL BERG - AEBDB, NO MUNICÍPIO DE JARU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/142/142_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DAS ESPOSAS E FAMILIARES DOS POLICIAIS MILITARES E BOMBEIROS DE ARIQUEMES - AEPOMIARB, COM SEDE NO MUNICÍPIO DE ARIQUEMES.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/143/143_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATUIDADE DO PRIMEIRO DIPLOMA DOS NÍVEIS MÉDIO, TÉCNICO E SUPERIOR DAS INSTITUIÇÕES EDUCACIONAIS MUNICIPAIS, ESTADUAIS E PARTICULARES.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/74/74_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 1.092.000,00, EM FAVOR DO FUNDO ESTADUAL DE SAÚDE - FES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/72/72_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIA O PODER EXECUTIVO A RETIFICAR O DEMONSTRATIVO DE RECEITA E A SÍNTESE DO DEMONSTRATIVO DA RECEITA DA LEI N° 1.842, DE 28 DE DEZEMBRO DE 2007, QU "ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE RONDÔNAI PARA O EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/70/70_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 455.350,64, EM FAVOR DA SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA - SESDEC E DA SECRETARIA DE ESTADO DE JUSTIÇA - SEJUS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/144/144_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A IMPLEMENTAR MECANISMO QUE VIABILIZE O ACOMPANHAMENTO E ANÁLISE ESTRUTURAL DAS ESCOLAS PÚBLICAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/161/161_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO VIDA SOLIDÁRIA, COM SEDE NO MUNICÍPIO DE ESPIGÃO DO OESTE.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/69/69_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAE ACRESCENTA DISPOSITIVOS AO ARTIGO 1° DA LEI N° 995, DE 27 DE JULHO DE 2001.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/67/67_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 40.000,00, EM FAVOR DA AGÊNCIA ESTADUAL DE VIGILÂNCIA EM SAÚDE DE RONDÔNIA - AGEVISA/RO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/66/66_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 6.626.300,00, EM FAVOR DA SECRETARIA DE ESTADO DA EDUCAÇÃO-SEDUC,DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO AMBIENTAL - SEDAM E DA AGÊNCIA DE DEFESA SANITÁRIA AGROSILVOPASTORIL DO ESTADO DE RONDÔNIA - IDARON.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/68/68_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME E REVOGA DISPOSITIVOS DA LEI N° 1.041, DE 28 DE JANEIRO DE 2002 E LEI N° 1.063, DE 10 DE ABRIL DE 2002.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>JESUALDO PIRES</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/145/145_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESTADUAL ADOTE UMA ESCOLA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/164/164_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE AS EMPRESAS PATROCINADORAS DE ESCOLAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/65/65_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE 8.524.897,80, EM FAVOR DA SECRETARIA DE ESTADO DO PLANEJAMENTO E COORDENAÇÃO GERAL-SEPLAN, DA SECRETARIA DE ESTADO DA EDUCAÇÃO-SEDUC, DO FUNDO ESTADUAL DE SAÍDE-FES, DA SECRETRIA DE ESTADO DA AGRICULTURA, PRODUÇÃO E DO DESENVOLVIMENTO ECONÔMICO E SOCIAL-SEPAES, DA SECRETAIRA DE ESTADO DO ESPORTE, CULTURA E DO LAZER-SECEL E DA SECRETARIA DE ESTADO DE ASSITÊNCIA SOCIAL-SEAS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/146/146_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCURSOS PÚBLICOS NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/12/12_texto_integral.doc</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/12/12_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 688, DE 27 DE DEZEMBRO DE 1996, PARA DISPENSAR DA EXIGÊNCIA DA CERTIDÃO NEGATIVA DE DÉBITOS A INSCRIÇÃO NA CAD-ICMS/RO DE FILIAL DE EMPRESA JÁ INSCRITA NO CADASTRO DE CONTRIBUINTES DO IMPOSTO.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/13/13_texto_integral.doc</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/13/13_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 3.314.534,59 EM DO FUNDO DE APERFEIÇOAMENTO DOS SERVIÇOS JUDICIÁRIOS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>DOUTOR ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/147/147_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE COMÉRCIO ILEGAL DE MADEIRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/148/148_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA FRENTE PARLAMENTAR DE COMBATE A DENGUE.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/149/149_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPÕES SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO, POR MATERNIDADES E ESTABELECIMENTOS HOSPITALARES CONGÊNERES DO ESTADO, DE EXAME GRATUITO DE DIAGNÓSTICO CLÍNICO DE RETINOPATIA DA PREMATURIDADE, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/37/37_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 1052, DE 19 DE FEVEREIRO DE 2002, REESTRUTURANDO O CARGO DE TÉCNICO TRIBUTÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/61/61_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL ATÉ O MONTANTE DE R$ 385.200,00, EM FAVOR DO FUNDO DE INVESTIMENTO E DESENVOLVIMENTO INDUSTRIL DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/36/36_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO ATÉ O MONTANTE DE R$ 111.376.615,85 (CENTO E ONZE MILHÕES, TREZENTOS E SETENTA E SEIS MIL, SEISCENTOS E QUINZE REAIS E OITENTA E CINCO CENTAVOS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/150/150_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A FIXAÇÃO DE PLACAS INDICATIVAS DE PRESTAÇÃO DE SERVIÇOS AO SUS, BEM COMO A ESPECIFICAÇÃO DE ESPECIALIDADES E SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/151/151_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CASSAÇÃO DA INSCRIÇÃO DE ESTABELECIMENTO QUE COMERCIALIZE BEBIDAS ALCOÓLICAS E ANFETAMINAS INIBIDORAS DE SONO NA RODOVIAS DO ESTADO.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/162/162_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CASSAÇÃO DA EFICÁCIA DA INSCRIÇÃO NO CADASTRO DE CONTRIBUINTES DO IMPOSTO SOBRE OPERAÇÕES REALTIVAS À CIRCULAÇÃO DE MERCADORIAS - ICMS, NA HIPÓTESE QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/27/27_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RODOVIA RO 463 DE RODOVIA ESTADUAL SIDNEY RODRIGUES GUERRA.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/152/152_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A APLICAÇÃO GRATUITA DE TESTE VOCACIONAL EM ALUNOS DO ENSINO MÉDIO DA REDE PÚBLICA ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Poder Judiciário</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/102/102_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 13 DA LEI N° 301, DE 21 DE DEZEMBRO DE 1990, QUE INSTITUI O REGIMENTO DE CUSTAS, AMPLIA O ACESSO À JUSTIÇA, DISPÕE SOBRE A DESPESA FORENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/103/103_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O SISTEMA FINANCEIRO DE CONTA ÚNICA DE DEPÓSITOS SOB AVISO À DISPOSIÇÃO DA JUSTIÇA NO PODER JUDICIÁRIO DO ESTADO DE RONDÔNIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/55/55_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA  DE 2009.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/52/52_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 1.519, DE 31 DE AGOSTO DE 2005.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/49/49_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDE BENEFÍCIO DA LEI N° 1068, DE 19 DE ABRIL DE 2002 AOS SERVIDORES LOTADOS E EM EFETIVO EXERCÍCIO NA COORDENADORIA GERAL DE APOIO A GOVERNADORIA - CGAG, NO GABINETE DO GOVERNADOR, NO GABIENTE DO VICE-GOVERNADOR, NA CAS CIVIL E NAS SUPERINTENDÊNCIA DE REPRESENTAÇÃO EM BRASÍLIA - SUCAP.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/48/48_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 5° DA LEI N° 1068, DE 19 DE ABRIL DE 2002.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/47/47_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR E CRIA ELEMENTO DE DESPESA ATÉ O MONTANTE DE R$ 676.000,00, EM FAVOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM E TRANSPORTE DO ESTADO DE RONDÔNIA- DER/RO.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/153/153_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE ATENDIMENTO DOMICILIAR AO IDOSO.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/163/163_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAR OS CENTROS DE ATENDIMENTO AO IDOSO NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/154/154_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS APOSENTADOS E PENSIONISTAS E IDOSOS DE ROLIM DE MOURA - AAPRM.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/46/46_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE ENCONTRA-SE ESTABELECIDA A CÂMARA MUNICIPAL DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/45/45_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, A EDIFICAÇÃO DO ÍMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE ENCONTRA-SE ESTABELECIDO O MERCADO MUNICIPAL DE GUAJARÁ-MIRIM,</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/44/44_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE ENCONTRA-SE ESTABELECIDA A PREFEITURA MUNICIPAL DE GUAJARÁ_MIRIM.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>ALEX TESTONI, VALDIVINO TUCURA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/181/181_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A PESCA PROFISSIONAL E PREDATÓRIA NO LEITO DO RIO MACHADO E SEUS AFLUENTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/155/155_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DO MORADORES DO BAIRRO TAMANDARÉ - AMOBTAM, LOCALIZADA NO MUNICÍPIO DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/42/42_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALOCAR A AÇÃO N° 1408 - CONSTRUIR O CENTRO POLÍTICO E ADMINISTRATIVO - DA UNIDADE SECRETARIA DE ESTADO DO PLANEJAMENTO E COORDENAÇÃO GERAL PARA O DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS - DEOPS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/40/40_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, ONDE ENCONTRA-SE ESTABELECIDO O HOSPITAL REGIONAL DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/39/39_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDE BENEFÍCIO DA LEI N° 1068, DE 19 DE ABRIL DE 2002 AOS SERVIDORES LOTADOS E EME EFETIVO EXE´RCÍCIO NA SECRETARIA DE ESTADO DA ADMINSITRAÇÃO - SEAD.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/156/156_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA A TODAS AS CRIANÇAS NASCIDAS NOS HOSPITAIS E DEMAIS ESTABELECIMENTOS DE ATENÇÃO À SAÚDE, SEJAM PÚBLICOS OU PRIVADOS, O DIREITO AO TESTE DE TRIAGEM NEONATAL, NA SUA MODALIDADE AMPLIADA.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/157/157_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBREA A REALIZAÇÃO, EM CRIANÇAS, DE EXAME DETINADO A DETECTAR DEFICIÊNCIA AUDITIVA, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/229/229_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES E AMIGOS DO BAIRRO CONCEIÇÃO, LOCALIZADO NA CIDADE DE PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/158/158_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES DA BAIRRO CIDADE NOVA, LOCALIZADA NESTA CIDADE DE PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/159/159_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLCIA A ASSOCIAÇÃO DESPORTIVA JARUENSE, DO MUNICÍPIO DE JARU.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/160/160_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS SERINGUEIROS E AGRO-EXTRATIVISTAS DO BAIXO OURO PRETO - ASAEX, LOCALIZADA NO MUNICÍPIO DE GUAJARÁ-MIRIM-RO.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/125/125_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS SERINGUEIROS DA RESERVA EXTRATIVISTA DO RIO PACAÁS NOVOS E RESERVA EXTRATIVISTA FEDERAL BARREIRO DA ANTAS PRIMAVERA, LOCALIZADA NO MUNICÍPIO DE GUAJARÁ-MIRIM - RO.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/35/35_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A CONTRATAÇÃO DE MÉDICOS, POR TEMPO DETERMINADO, PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DA LEI N° 1184, DE 27 DE MARÇO DE 2003 E LEI N° 1545, DE 12 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/34/34_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARREACADAÇÃO ATÉ O MONTANTE DE R$ 152.784,00 E CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 16.976,00, EM FAVOR DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA - DPE.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/126/126_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA O INSTITUTO TUCUMÃ PARA PROMOÇÃO E DEFESA DOS DIREITOS DO CIDADÃO, LOCALIZADO NA CIDADE DE PORTO VELHO. </t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/33/33_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR PARA A ESCOLA TÉCNICA FEDERAL DE RONDÔNIA, MEDIANTE DOAÇÃO, IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>VALDIVINO TUCURA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/30/30_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N° 1.766, DE 31 DE JULHO DE 2007.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/89/89_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 60.000.000,00, EM FAVOR DO DEPARTAMENTO DE ESTRADA DE RODAGEM E TRANSPORTE DO ESTADO DE RONDÔNIA - DER/RO</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/127/127_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGISTRO DE ORGANIZAÇÃO NÃO GOVERNAMENTAL, QUE ATUE NO TERRITÓRIO DO ESTADO DE RONDÔNIA, NOS ÓRGÃOS PRÓPRIOS DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/128/128_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AOS ESTUDANTES O DIREITO AO PAGAMENTO DA MEIA-ENTRADA EM ESPETÁCULOS ESPORTIVOS, CULTURAIS E DE LAZER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/129/129_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE AÇÃO CULTURAL - PAC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>NEODI</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/130/130_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A LOJA MAÇÔNICA PEDREIROS DE MACHADO N° 27, COM SEDE NO MUNICÍPIO DE MACHADINHO DO OESTE.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/131/131_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE, DO MUNICÍPIO DE VILHENA/RO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/132/132_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A FUNDAÇÃO E O RESPECTIVO DA PEDRA BONITA, NO MUNICÍPIO DE ITAPOÃ DO OESTE-RO.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/133/133_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS AÇAIZEIROS AGRO-EXTRATIVISTAS DE GUAJARÁ-MIRIM - ASAGUAM, COM SEDE NO MUNICÍPIO DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/134/134_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES DO BAIRRO NOVA ESPERANÇA, LOCALIZADA NA CIDADE DE PORTO VELHO.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/135/135_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ATLÉTICA OLÉ, DO MUNICÍPIO DE ARIQUEMES - RO.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/136/136_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS UNIVERSITÁRIOS DE ALTO PARAISO - AUNIAP, DO MUNICÍPIO DE ALTO PARAISO - RO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/95/95_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRI CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 6.723.400,00, EM FAVOR DO TRIBUNAL DE JUSTIÇA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/92/92_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NA LEI N° 688, DE 27 DE DEZEMBRO DE 1996, QUE INSTITUIU O IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MERCADORIAS E SOBRE PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÃO - ICMS</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/93/93_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO ESTADUAL DOS DIREITOS DOS PORTADORES DE NECESSIDADES ESPECIAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/208/208_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS CURSOS DE FORMAÇÃO DE SARGENTOS PM E CURSOS DE FORMAÇÃO DE CABOS PM DA POLÍCIA MILITAR DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/209/209_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROGRAMAR O SALDO FINANCEIRO PROVENIENTE DO LANÇAMENTO EFETUADO NA CONTA CORRENTE CONTÁBIL DO SIAFEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/216/216_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1.558,DE 26 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/217/217_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1.558, DE 26 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/221/221_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 1.052, DE 22 DE FEVEREIRO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/223/223_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A PROCEDER A PRORROGAÇÃO DOS CONTRATOS ADIVINDOS DA LEI Nº1.634, DE 25 DE MAIO DE 2006, PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO. </t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/224/224_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$1.550.000,00, EM FAVOR DA SECRETARIA DE ESTADO DE PLANEJAMENTO E COORDENAÇÃO - SEPLAN.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/225/225_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉTITO PARA O ATENDIMENTO PARA O ATENDIMENTO DE DESPESAS COM PESSOAL E ENCARGOS SOCIAIS, AUXÍLIOS TRANSPORTE, ALIMENTAÇÃO E SAÚDE, TRANSFERÊNCIAS AOS MUNICÍPIOS, PAGAMENTO DE AMORTIZAÇÃO DA DÍVIDA FUNDADA INTERNA E EXTERNA,COMPLEMENTAÇÃO DE RECURSO DESTINADOS À EDUCAÇÃO E EDUCAÇÃO. </t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/226/226_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 4.006.409,93, EM FAVOR DA UNIDADE ORÇAMENTÁRIA TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/207/207_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE PROPAGANDAS ELEITORAIS EM MUROS E FACHADAS DE PRÉDIOS PARTICULARES EM TERRITÓRIO ESTADUAL.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/239/239_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO FOCLÓRICA CULTURAL DO BOI-BUMBÁ "MALHADINHO", LOCALIZADA NO MUNICÍPIO DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/1729/1729_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/1729/1729_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSÍDIO DOS ADVOGADOS DA ASSEMBLÉIA LEGISLATIVA DO ESTADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/235/235_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DO PROJETO DE ASSENTAMENTO JOANA D'ARC II - ASPRUDARC II, DE PORTO VELHO/RO.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/246/246_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ADICIONAL DO POSTO E GRADUAÇÃO PARA OS MILITARES DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/244/244_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO E ACRESCENTA DISPOSITIVO À LEI N° 1.937, DE 2008, PARA PERMITIR A PROPAGANDA ELEITORAL NOS ESPAÇOS INTERNOS DE IMÓVEIS PARTICULARES.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/245/245_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 4.062.688,00 EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/247/247_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR, MEDIANTE DOAÇÃO, IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, PARA O DEPARTAMENTO ESTADUAL DE TRÂNSITO DO ESTADO DE RONDÔNIA - DETRAN/RO EM VILHENA.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/248/248_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS N°S 1787, DE 24 DE OUTUBRO DE 2007, E 1918, DE 10 DE JULHO DE 2008.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/249/249_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR PARA O ATENDIMENTO DE DESPESAS COM PESSOAL E ENCARGOS SOCIAIS, AUXÍLIOS TRANSPORTE, FARDAMENTO, ALIMENTAÇÃO E SAÚDE, COMO TAMBÉM ATENDER ÀS DESPESAS COM TRANSFERÊNCIAS AOS MUNICÍPIOS, PAGAMENTO DA AMORTIZAÇÃO DA DÍVIDA FUNDADA INTERNA E EXTERNA, ALIMENTAÇÃO DE PRESOS, FORMAÇÃO DO PATRIMÔNIO DO SERVIDOR PÚBLICO – PASEP E COMPLEMENTAÇÃO DE RECURSOS DESTINADOS À EDUCAÇÃO E SAÚDE.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/257/257_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 4.240,00 EM FAVOR DO FUNDO DE DESENVOLVIMENTO INSTITUCIONAL</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/258/258_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 435, DE 29 DE SETEMBRO DE 1992.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/250/250_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI ABONO PECUNIÁRIO PARA OS SERVIDORES PÚBLICOS ESTADUAIS DA SECRETARIA DE ESTADO DA EDUCAÇÃO - SEDUC, QUE PARTICIPARÃO DIRETAMENTE DA ORGANIZAÇÃO, COORDENAÇÃO E APOIO DOS JOGOS ESCOLARES DO ESTADO DE RONDÔNIA - JOER, EDIÇÃO DE 2008, EM SUA DIVERSAS FASES (REGIONAL, ESTADUAL E PARTICIPAÇÃO NACIONAL).</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/251/251_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTENDE BENEFÍCIO DA LEI N° 1068, DE 19 DE ABRIL DE 2002, AOS SERVIDORES LOTADOS E EM EFETIVO EXERCÍCIO NA SECRETARIA DE ESTADO DO PLANEJAMENTO E COORDENAÇÃO GERAL - SEPLAN. </t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/252/252_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR PARA O ATENDIMENTO DE DESPESAS CORRENTE E DE CAPITAL DA SECRETARIA DE ESTADO DA SEGURANÇA, DEFESA E CIDADANIA – SESDEC, ATÉ O MONTANTE DE R$ 1.500.000,00 (HUM MILHÃO E QUINHENTOS MIL REAIS). </t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/253/253_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATRAÇÃO DE PROFESSORES, POR TEMPO DETERMINADO, PARA ATENDER AS NECESSIDADES DOS MUNICÍPIOS, EM DECORRÊNCIA DE VAGAS REMANESCENTES DO CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/260/260_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIUAÇÃO EDUCACIONAL COMUNITÁRIA MISSIONÁRIA JESUITAS, COM SEDE NA CIDADE DE PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/259/259_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE, COM SEDE NA CIDADE DE PORTO VELHO.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/266/266_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA ESTADUAL DE INCENTIVO ÀS MICRODESTILARIAS DE ÁLCOOL E BENEFICIAMENTO DE PRODUTOS DERIVADOS DA CANA-DE-ACÚCAR.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/261/261_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME O PARÁGRAFO ÚNICO E INCLUI PARÁGRAFOS AO ARTIGO 12 DA LEI N° 1918, DE 10 DE JULHO DE 2008.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/262/262_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O FUNDO DE INFORMATIZAÇÃO, EDIFICAÇÃO E APERFEIÇOAMENTO DOS SERVIÇOS JUDICIÁRIOS - FUJU E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/263/263_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS §§ 1°, 3° E 4° DO ARTIGO 7° DA LEI N° 918, DE 20 DE SETEMBRO DE 2000.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/264/264_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE, NO MUNICÍPIO DE PARECIS-RO.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/273/273_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE RS 1.000.000,00 EM FAVOR DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/274/274_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 15.356.840,00 EM FAVOR DO TRIBUNAL DE JUSTIÇA DO ESTADO DE RONDONIA.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/275/275_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRAMA ESTADUAL DE INSPEÇÃO E MANUTENÇÃO DE VEÍCULOS EM USO, DESTINADO A PROMOVER A REDUÇÃO DA POLUIÇÃO DO MEIO AMBIENTE ATRAVÉS DO CONTROLE DA EMISSÃO DE POLUENTES, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/276/276_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI 1.063 DE 10 ABRIL DE 2002</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/278/278_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AOS ESTABELECIMENTOS DE BELEZA E ESTÉTICA A AFIXAREM A INFORMAÇÃO QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/280/280_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "DIA DO POLICIAL MILITAR AMBIENTAL", NO AMBITO DO ESTADO DE RONDÔNIA</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/281/281_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS ADMINISTRADORAS DE CARTÕES DE CRÉDITO, NO AMBITO DO ESTADO DE RONDÔNIA, A INFORMAR O QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/282/282_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR A DELEGACIA DE CRIMES RACIAIS E DELITOS DE INTOLERANCIA - DECRADI</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/283/283_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE CAMERAS DE VÍDEO NOS POSTOS DE ATENDIMENTO DE URGÊNCIA DAS UNIDADES DE SAÚDE DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/284/284_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE EXAME PREVENTIVO DE CANCER DE PRÓSTATA EM SERVIDORES PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/285/285_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAR AOS CONSUMIDORES OS TRIBUTOS INCIDENTES SOBRE O PREÇO FINAL DAS MERCADORIAS E SERVIÇOS.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/315/315_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O DIA DO POLICIAL VITIMADO EM SERVIÇO NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/286/286_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS FORNECEDORES DE SERVIÇOS CONTINUADOS A ENVIAR POR ESCRITO A INFORMAÇÃO QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/288/288_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EMISSÃO DE NOTAS FISCAIS POR LABORATÓRIOS E CLINICAS NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/290/290_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE CIRURGIA REPARADORA E APOIO MULTIDISCIPLINAR ÁS MULHERES VITIMAS DE VIOLENCIA DOMESTICA</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/293/293_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A COMUNICAÇÃO DO VENCIMENTO DA CARTEIRA NACIONAL DE HABILITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/295/295_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA  OBRIGATÓRIA A INCLUSÃO, NO FORMULÁRIO DENOMINADO BOLETIM DE EMERGÊNCIA OU CONGÊNERE, UTILIZADO PELAS REDES PÚBLICA E PRIVADA DE SAÚDE, DE CAMPO ESPECÍFICO PARA REGISTRAR SUSPEITA OU CONFIRMAÇÃO DE MAUS TRATOS E VIOLÊNCIA COMETIDA CONTRA CRIANÇAS, ADOLESCENTES, MULHERES E IDOSOS.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/297/297_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA APRESENTAÇÃO DE DOCUMENTO OFICIAL DE IDENTIDADE NO PAGAMENTO DAS DESPESAS COM CARTÕES DE CRÉDITO E DÉBITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/299/299_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DA SEMANA DE ESTUDOS DA CONSTITUIÇÃO FEDERAL, CONSTITUIÇÃO ESTADUAL E DA LEI ORGANICA MUNICIPAL NAS ESCOLAS PÚBLICAS DA REDE ESTADUAL DE RONDONIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/300/300_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "DIA DE CONSCIENTIZAÇÃO DE COMBATE ÀS DROGAS NA ESCOLA", NO AMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/301/301_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SEMANA ESTADUAL DO SERVIDOR PÚBLICO E O "PREMIO RONDONIENSE DE EXCELENCIA NO FUNCIONALISMO PÚBLICO ESTADUAL" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/302/302_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO GRATUITA NO DIÁRIO OFICIAL DO ESTADO DE FOTOGRAFIAS E DADOS REFERENTES A PESSOAS DESAPARECIDAS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/304/304_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA CONTRATAÇÃO DE NUTRICIONISTA POR PARTE DE  RESTAURANTES, LANCHONETES E AFINS, QUE POSSUAM MAIS DE 30  (TRINTA) MESAS PARA ATENDIMENTO AO PÚBLICO NO AMBITO DO ESTADO DE RONDONIA.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/306/306_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INFORMAÇÃO AO CONSUMIDOR DO DIREITO DE, AO SALDAR, ANTECIPADAMENTE, SEUS DÉBITOS, OBTER REDUÇÃO DE JUROS E OUTROS ENCARGOS.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/307/307_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA POSTOS DE COMBUSTÍVEIS A COLOCAR PLACAS ORIENTANDO OS CONSUMIDORES SOBRE O DIREITO AO TESTE DE QUALIDADE DO PRODUTO.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/308/308_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ESTATUTO DA JUVENTUDE NO ÂMBITO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/309/309_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBE O CONDICIONAMENTO DA ACEITAÇÃO DE CHEQUES A TEMPO MÍNIMO DE ABERTURA DE CONTA CORRENTE.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/310/310_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE  NORMAS  SUPLEMENTARES A LEGISLAÇÃO FEDERAL CONCERNENTE AO USO E CONSUMO DE PRODUTOS FUMÍGENOS NO AMBITO DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/311/311_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS SEGURADORAS COMUNICAREM AO DETRAN/RO TODOS OS SINISTROS DE VEÍCULOS REGISTRADOS NO ÂMBITO DO ESTADO DE RONDÔNIA CONSIDERADOS PERDA TOTAL.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/312/312_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA ESTADUAL DO PROERD - PROGRAMA EDUCACIONAL DE RESISTÊNCIA AS DROGAS E VIOLÊNCIAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/313/313_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO FOLCLÓRICA CULTURAL DO BOI-BUMBÁ "FLOR DO CAMPO", NO MUNICÍPIO DE GUAJARÁ-MIRIM.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/314/314_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A UUNIÃO ESTUDANTIL DOS ESTUDANTES  SECUNDARISTAS U.E.E.S/RO, COM SEDE NA CIDADE DE PORTO VELHO/RO</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/322/322_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A CESSÃO DE USO GRATUITO DE ÁREA URBANA DE PROPRIEDADE DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/323/323_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DO DISPOSTO NA LEI N° 1572, DE 13 DE JANEIRO DE 2006.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/324/324_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO ATÉ O MONTANTE DE R$ 5.437.068,20 EM FAVOR DA DEFENSORIA PÚBLICA DO ESTADO DE RONDÔNIA - DPE</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/326/326_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO E ACRESCENTA DISPOSITIVO A LEI N° 1810, DE 20 DE NOVEMBRO DE 2007, QUE "AUTORIZA A ASSEMBLÉIA LEGISLATIVA A INSTITUIR A FUNDARON - FUNDAÇÃO DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDÔNIA".</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/327/327_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA ESTADUAL DO CERIMONIALISTA</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/328/328_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE AO PODER EXECUTIVO A IMPLANTAÇÃO DO PORTAL DA TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/329/329_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONVERSÃO DE LICENÇA PRÊMIO EM PECÚNIA INDENIZATÓRIA</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/330/330_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CADASTRO PARA BLOQUEIO DO RECEBIMENTO DE LIGAÇÕES DE TELEMARKETING DENOMINADO "NÃO IMPORTUNE".</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/331/331_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CANCELAMENTO DA INSCRIÇÃO NO CADASTRO DE CONTRIBUINTES DO ICMS, DE PESSOAS QUE INCORRER EM UMA DAS AÇÕES: ADQUIRIR, ESTOCAR, EXPOR, E/OU COMERCIALIZAREM PRODUTOS FALSIFICADOS, PRODUTOS ORIUNDOS DE DESCAMINHOS OU CONTRABASNDEADOS, NAS HIPÓTESES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/332/332_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBE A OBRIGAÇÃO DE CAUÇÃO OU DEPÓSITO  DE QUALQUER NATUREZA, PARA POSSIBILITAR A INTERNAÇÃO DE DOENTES EM SITUAÇÃO DE URGÊNCIA, EM HOSPITAIS DA  REDE PRIVADA, NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/333/333_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO, NO ÂMBITO DO ESATADO DE RONDÔNIA, DA VENDA DE FARDAS, COLETES E QUALQUER TIPO DE VESTUÁRIO, BEM COMO DE DISTITNTIVOS E DE ACESSÓRIOS DOS ÓRGÃOS DE SEGURANÇA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/334/334_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGISTRO E DIVULGAÇÃO DOS INDICES DE VIOLÊNCIA E CRIMINALIDADE NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/335/335_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO QUE AS OPERADORAS DE CARTÕES DE CRÉDITO, NO ÂMBITO DO ESTADO DE RONDÔNIA, DISPONIBILIZEM A FOTO DIGITALIZADA NOS CARTÕES DE CRÉDITO E DÉBITO DO CONSUMIDOR ALÉM DAS IDENTIFICAÇÕES JÁ EXISTENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/336/336_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO OBRIGATÓRIA NO DIÁRIO OFICIAL DO ESTADO - DOE DA RELAÇÃO DE OBRAS CIVIS CONTRATADAS PELO GOVERNO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/337/337_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE  A DISPONIBILIDADE NA REDE MUNDIAL DE COMPUTADORES - INTERNET, NOS SEUS RESPECTIVOS SÍTIOS ELETRÔNICOS OFICIAIS DOS DADOS RELATIVOS ÀS LICITAÇÕES PÚBLICAS DOS PODERES DO ESTADO, MINISTÉRIO PÚBLICO, TRIBUNAL DE CONTAS E DEFENSORIA PÚBLICO.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/338/338_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO DE EMERGÊNCIA PARA OS ALUNOS NAS UNIDADES DE ENSINO FUNDAMENTAL, MÉDIO E SUPERIOR DAS REDES PÚBLICAS E PRIVADA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDE BENEFÍCIO DA LEI N° 1068, DE 19 DE ABRIL DE 2002, AS SERVIDORES LOTADOS E EM EFETIVO EXERCÍCIO NA PROCURADORIA GERAL DO ESTADO - P.G.E.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/395/395_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR PARA APLICAÇÃO EM DESPESAS DE CAPITAL DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALOCAR AS DOTAÇÕES ORÇAMENTÁRIAS DESTINADAS À CONSTRUÇÃO DO TEATRO ESTADUAL. ORÇADAS NA AÇÃO N° 1198 CONSTRUIR, RESTAURAR, REFORMAR E AMPLIAR MONUMENTOS E ESPAÇOS CULTURAIS DA UNIDADE SECRETARIA DE ESTADO DOS ESPORTES, DA CULTURA E DO LAZER - SECEL PARA O DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS - DEOSP, AÇÃO N° 1390 - CONSTRUÇÃO, AMPLIAÇÃO E REFORMA DE PRÉDIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS INSTITUIÇÕES DE ENSINO A EMITIREM A CÉDULA DE IDENTIDADE ESTUDANTIL</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/399/399_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2° DA LEI N° 1.815, DE 28 DE NOVEMBRO DE 2007, QUE DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DO ESTADO DE RONDÔNIA, PARA O PERÍODO 2008-2011, VERSÃO ATUALIZADA PARA 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/396/396_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE RONDÔNIA PARA O EXERCÍCIO FINANCEIRO DE 2009.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/400/400_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DOS PREÇOS DOS SERVIÇOS NAS AGÊNCIAS BANCÁRIAS E SIMILARES NO ÂMBITO DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/406/406_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI N° 1.751, DE 27 DE JULHO DE 2007.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/401/401_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA DE ATENDIMENTO ESPECIAL ÀS MULHRES E CRIANÇAS VÍTIMAS DE VIOLÊNCIA SEXUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/403/403_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENTA O CIDADÃO DESEMPREGADO E OS PORTADORES DE NECESSIDADES ESPECIAIS DO PAGAMENTO DE TAXAS DE INSCRIÇÃO EM CONCURSOS PÚBLICOS PROMOVIDOS PELOS ÓRGÃOS PÚBLICOS DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/404/404_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS HOSPITAIS PÚBLICOS E PARTICULARES A COMUNICAREM À DELEGACIA DE POLÍCIAL MAIS PRÓXIMA OS CASOS DE ATENDIMENTO DE MULHERES COM SUSPEITA DE ABORTO, REALIZADOS EM SEUS PRONTO-SOCORROS.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/405/405_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RODOVIA ESTADUAL RO-473, NO TRECHO QUE LIGA OS MUNICÍPIOS DE ALVORADA DO OESTE A OURO PRETO DO OESTE, DE RODOVIA ESTADUAL JOÃO SURUI.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/407/407_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO UNIDOS PELA VIDA "AUV" DO MUNICÍPIO DE VALE DO PARAÍSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/410/410_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>A ASSEMBLÉIA  LEGISLATIVA DO ESTADO DE RONDÔNIA REFERENDA O ACORDO REALIZADO PELO ESTADO DE RONDÔNIA COM O SINDICATO DOS TRABALHADORES DA SAÚDE DO ESTADO DE RONDÔNIA - SINDSAÚDE, HOMOLOGADO NOS AUTOS DA RECLAMATÓRIA TRABALHISTA N° 00554-1990-02-14-00-9 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/412/412_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTEIVO A TRANSFERIR, MEDIANTE DOAÇÃO, IMÓVEL PERTENCENTE AO ESTADO DE RONDÔNIA, PARA O DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN/RO, EM VILHENA.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/413/413_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO PROCEDER A CESSÃO DE USO GRATUITO DE ÁREA URBANA DE PROPRIEDADE DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/414/414_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À EMENTA E AO ARTIGO 1º DA LEI Nº 1949, DE 28 DE AGOSTO DE 2008.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/415/415_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIFICA NOMENCLATURA DE CARGO DESCRITO NO INCISO I, ARTIGO 1°, DA LEI N° 1253, DE 14 DE NOVEMBRO DE 2003.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/416/416_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI N° 1.558, DE 26 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/417/417_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA E ACRESCENTA DISPOSITIVOS À LEI Nº 950, DE 22 DE DEZEMBRO DE 2000. </t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/418/418_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI Nº 1.737, DE 30 DE MAIO DE 2007.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/421/421_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA O CENTRO DE CAPACITAÇÃO, APOIO, ACOLHIMENTO E PROTEÇÃO AO IDOSO - CAAPI.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/422/422_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A GRATUIDADE DE DOCUMENTOS OFICIAIS POR MOTIVOS DE FURTO E/OU ROUBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/423/423_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PRAZO DE POSTAGEM DOS BOLETOS BANCÁRIOS, DOCUMENTOS DE COBRANÇA OU CIMILARES POR PARTE DAS EMPRESAS DO SETOR PÚBLICO E PRIVADO PARA CLIENTES RESIDENTES NO TERRITÓRIO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/424/424_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS EMPRESAS DE TRANSPORTE RODOVIÁRIO IINTERMUNICIPAL A INFORMAR OS PASSAGEIROS SOBRE O DIREITO À INDENIZAÇÃO A QUE TEM DIREITO AS VÍTIMAS DE ACIDENTE DE TRÂNSITO.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/425/425_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O GOVERNO DO ESTADO A INSTITUIR O PROGRAMA DE PREVENÇÃO E CONTROLE DO DIABETES, ATRAVÉS DE DIAGNÓSTICO PRECOCE, NAS CRIANÇAS E ADOLESCENTES MATRICULADOS NA REDE PÚBLICA DE ENSINO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/426/426_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREFERÊNCIA DE CONTRATAÇÃO DE MÃO-DE-OBRA LOCAL NAS LICITAÇÕES DE OBRAS PÚBLICAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/427/427_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O OFERECIMENTO OBRIGATÓRIO DE MÁQUINAS BLOQUEADAS A SITES PORNOGRÁFICOS AOS MENORES DE 18 (DEZOITO) ANOS NOS CYBER CAFÉS DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/428/428_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE VAGAS PARA APENADOS EM REGIME SEMI-ABERTO E EGRESSOS DO SISTEMA PENITENCIÁRIO NAS CONTRATAÇÕES PARA PRESTAÇÃO DE SERVIÇOS COM FORNECIMENTO DE MÃO-DE-OBRA À ADMINISTRAÇÃO PÚBLICA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/429/429_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATÓRIEDADE DAS EMPRESAS CONCESSIONÁRIAS DE SERVIÇOS PÚBLICOS RESPONSÁVEIS POR OBRAS QUE IMPLIQUEM EM RETIRADA TOTAL OU PARCIAL DO CALÇAMENTO OU PAVIMENTO DE VIA PÚBLICA EM RESTITUIR SUA CONDIÇÇAO ORIGINAL EM ATÉ 48 HORAS APÓS O TÉRMINO DA OBRA.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/430/430_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ESTADO DE RONDÕNIA O "DIA DA COMUNIDADE LIBANESA".</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/431/431_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AFIXAÇÃO DE PREÇOS DOS SERVIÇOS NAS AGÊNCIAS BANCÁRIAS.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/432/432_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROIBIÇÃO DE COBRANÇA DE TAXA EXTRA POR PONTO ADICIONAL DE INSTALAÇÃO DE USO DE INTERNET E TV A CABO.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/433/433_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A AFIXAÇÃO DE CARTAZES, NOS LOCAIS QUE ESPECIFICA, COM MENSAGEM SOBRE EXPLORAÇÃO SEXUAL E TRÁFICO DE CRIANÇAS E ADOLESCENTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/434/434_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE LIMITES À EXIBIÇÃO E COMERCIALIZAÇÃO DE PRODUTOS E MATERIAIS ERÓTICOS E PORNOGRÁFICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/435/435_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DOS DADOS SANGÜÍNEOS NA CARTEIRA DE IDENTIDADE EMITIDA PELO ÓRGÃO DE IDENTIFICAÇÃO DO ESTADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/436/436_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA PREFERÊNCIA ABSOLUTA ÀS CRIANÇAS E ADOLESCENTES ENCAMINHADAS PELOS CONSELHOS TUTELARES PARA FINS DE ATENDIMENTO NOS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA DIRETA, AUTÁRQUICA E FUNDACIONAL DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/437/437_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE VIGILÂNCIA ELETRÔNICA EM SHOPPING CENTERS, CASAS NOTURNAS, CLUBES E SIMILARES, NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/448/448_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI § 4º AO ARTIGO 149, NA LEI N° 688, DE 27 DE DEZEMBRO DE 1996.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/447/447_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 690.000,00, EM FAVOR DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/443/443_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO ESTADUAL DOS DIREITOS DA CRIANÇA E ADOLESCENTE - CONEDCA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/444/444_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO POR SUPERAVIT FINANCEIRO ATÉ O MONTANTE DE R$ 247.236,73 EM FAVOR DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/445/445_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ESPECIAL POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 6.580.327,99  EM  FAVOR  DO FUNDO DE APERFEIÇOAMENTO DOS SERVIÇOS JUDICIÁRIOS, CRIAR PROJETO  E ELEMENTO  DE DESPESA.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/446/446_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ESTATUTO DO PORTADOR DE NECESSIDADES ESPECIAIS NOS LIMITES TERRITORIAIS DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/454/454_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NA FORMA DO ARTIGO 43, DA LEI N° 430, DE 1964, PARA ATENDER, EXCLUSIVAMENTE, AS DESPESAS DECORRENTES DO SISTEMA PRISIONAL DO ESTADO, EM VIRTUDE DA SITUAÇÃO DE EMERGENCIA DECRETADA</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/453/453_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A CESSÃO DE USO GRATUITO DE ÁREA URBANA DE PROPRIEDADE DO ESTADO DE RONDÔNIA, SITUADO NA ZONA URBANA DE PORTO VELHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/456/456_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUANTITATIVO MÍNIMO DE CAIXAS PARA O ATENDIMENTO BANCÁRIO NOS LIMITES TERRITORIAIS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/464/464_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 1.300.000,00 EM FAVOR DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO AMBIENTAL - SEDAM.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/461/461_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDE BENEFÍCIO PREVISTO NA LEI N° 1572, DE 13 DE JANEIRO DE 2006, AO CHEFE DO GABINETE MILITAR.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/458/458_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI 1919, DE 11 DE JULHO DE 2008.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/472/472_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GUARDA MIRIM NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/473/473_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTRINGE A PERMANÊNCIA DE MENORES DESACOMPANHADOS NOS LOCAIS E NO DESEMPENHO DAS ATIVIDADES QUE ESTABELECE, PARA PROTEGER OS DIREITOS DA CRIANÇA E DO ADOLESCENTE</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/476/476_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER À CONTRATAÇÃO DE PROFISSIONAIS MÉDICOS, POR TEMPO DETERMINADO, PARA ATENDER NECESSIDADES TEMPORÁRIAS DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/478/478_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS DE SEGURANÇA AOS EX-GOVERNADORES DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/477/477_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 1067, DE 19 DE ABRIL DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/482/482_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBE A UTILIZAÇÃO DE ANIMAIS EM ESPETÁCULOS CIRCENSES OU DE QUALQUER NATUREZA, SALVO EM EXCEÇÕES PREVISTAS NESTA LEI, BEM COMO A ENTRADA NO ESTADO DE RONDÔNIA DE COMPANHIA CIRCENSE OU SIMILAR ESTRANGEIRA, CASO TENHA ANIMAIS INCLUÍDOS EM SUAS APRESENTAÇÕES.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/485/485_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO CAPUT DO ARTIGO 6°, DA LEI N° 435, DE 29 DE SETEMBRO DE 1992.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/486/486_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 4.734.000,00 EM FAVOR DA SECRETARIA DE ESTADO DO DESENVOLVIMENTO ECONÔMICO E SOCIAL - SEDES E DA SECRETARIA DE ESTADO DO ESPORTE, DA CULTURA E DO LAZER - SECEL.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/487/487_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TORNA OBRIGATÓRIO A FIXAÇÃO DA PLACA DE ALERTA DO PROCON EM TODOS OS ESTABELECIMENTOS COMERCIAIS NO ÂMBITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/488/488_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA JOVEM PROFISSIONAL E AUTORIZA A CONCESSÃO DE BOLSAS COMO AUXÍLIO EDUCACIONAL.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/489/489_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA IMPLANTAÇÃO DA COLETA SELETIVA DE LIXO NOS CONDOMÍNIOS RESIDENCIAIS E COMERCIAIS, NOS ESTABELECIMENTOS COMERCIAIS E INDUSTRIAIS E ÓRGÃOS PÚBLICOS, ESTADUAIS E MUNICIPAIS NO ÂMBITO DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/490/490_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DOS MORADORES E AMIGOS DO BAIRRO FLORESTA, NO MUNICÍPIO DE PORTO VELHO."</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/497/497_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 800.000,00 EM FAVOR DA AGÊNCIA DE DEFESA SANITÁRIA AGROSILVOPASTORIL DO ESTADO DE RONDÔNIA - IDARON.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/498/498_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDE BENEFÍCIO DA LEI  Nº 1.068, DE 19 DE ABRIL DE 2002, AOS SERVIDORES LOTADOS E EM EFETIVO EXERCÍCIO NA SECRETARIA DE ESTADO DO ESPORTE, DA CULTURA E DO LAZER - SECEL.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/495/495_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS AO ARTIGO 24, DO DECRETO-LEI N° 09-A, DE 9 DE MARÇO DE 1982.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/494/494_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O INÍCIO DO ANO LETIVO PARA O PRIMEIRO DIA ÚTIL DO MÊS DE MARÇO.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/493/493_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RO - 133 TRECHO THEOBROMA VALE DO ANARI DE RODOVIA DR. FRANCISCO DAS CHAGAS FRANÇA GUEDES.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/492/492_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS CONTORES, COMPOSITORES E MÚSICOS DE RONDÔNIA - ARTEMUSIC, NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/507/507_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O REGIME DE COMPENSAÇÃO DA RESERVA FLORESTAL NO ÂMBITO DO ESTADO DE RONDÔNIA, NOS TERMOS DO QUE PERMITE O CÓDIGO FLORESTAL - LEI Nº 4.771 DE 15 DE SETEMBRO DE 1965.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/519/519_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE EXPEDIÇÃO DE RECEITAS MÉDICAS DIGITADAS EM COMPUTADOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/514/514_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RURAL DE ESPIGÃO DO OESTE - A AREO, COM SEDE NO MUNICÍPIO DE ESPIGÃO DO OESTE. </t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/520/520_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ORGANIZAÇÃO DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO PAIS E FILHOS - OSCIP-PF".</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/516/516_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 3.790.540,00 EM FAVOR DO SECRETARIA DE ESTADO DO DESENVOLVIMENTO ECONÔMICO E SOCIAL - SEDES </t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/513/513_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO ESTADO O SISTEMA DE TRANSPORTE E PRESTAÇÃO DE SERVIÇOS ATRAVÉS DE MOTOCICLETAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/515/515_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS INSTITUIÇÕES DE ENISNO A EMITIREM A CÉDULA DE IDENTIDADE ESTUDANTIL.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/28/28_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A CONSIGNAÇÃO NA FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS DA ASSEMBLÉIA LEGISLATIVA EM FAVOR DE PARTIDO POLÍTICO.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Coletiva</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/166/166_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MESA DIRETORA A INSTITUIR E DISCIPLINAR A CONCESSÃO DE COTA MENSAL DE RESSARCIMENTO DE DESPESAS E AUXÍLIOS AOS DEPUTADOS, DE ACORDO COM ATOS DA CÂMARA DOS DEPUTADOS.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/29/29_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS E ACRESCENTA O PARÁGRAFO ÚNICO AO ARTIGO 10 DA RESOLUÇÃO N° 110/05, DE 16 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/123/123_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI AS ATRIBUIÇÕES DA CORREGEDORIA PARLAMENTAR E O PROCESSO DISCIPILINAR POR QUEBRA DE DECORO PARLAMENTAR.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/124/124_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS AO REGIMENTO INTERNO, ESTABELECENDO AS REGRAS PARA O PROCESSO DE VOTAÇÃO POR ESCRUTÍNIO SECRETO.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/137/137_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 109 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/211/211_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA PARLAMENTO MIRIM NO ÂMBITO DA ASSEMBLÉIA LEGISLATIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/243/243_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA E ACRESCENTA DISPOSITIVO AO REGIMENTO INTERNO, PARA INSTITUIR A PUBLICAÇÃO DE AVULSOS PELA INTERNET.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/241/241_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO AO REGIMENTO INTERNO, PARA REGULAR A CONCESSÃO DE TÍTULOS HONORÍFICOS.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROTOCOLO ELETRONICO ÚNICO NO AMBITO DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/460/460_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 3° DO ARTIGO 3° DO REGIMENTO INTERNO, PARA DISCIPLINAR A ESCOLHA DO NOME PARLAMENTAR.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Proposta de Emenda Constitucional</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/194/194_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 4° E SEU INCISO I, DO ARTIGO 20, DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/120/120_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/121/121_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A ARTIGOS DA CONSTITUIÇÃO ESTADUAL, PARA REGULAR A ELEIÇÃO DA MESA DIRETORA DA ASSMBLÉIA LEGISLATIVA.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/122/122_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO AO ARTIGO 137 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/230/230_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFOS AO ARTIGO 137 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/346/346_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 3° DO ARTIGO 34 E ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 63 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/267/267_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA DISCUTIR QUESTÕES SOBRE O DESMATAMENTO EM RONDÔNIA E VEDAÇÃO DA ATIVIDADE EXTRATIVISTA, CONFORME TEOR DO DECRETO N° 6321.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/318/318_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PRESIDENTE DO IPERON.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/292/292_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PROCURADORIA GERAL DO ESTADO CÓPIA DO TERMO DE ACORDO FIRMADO ENTRE O ESTADO DE RONDÔNIA E ACRE, DATADO DE 10 DE JANEIRO DE 1997, LEI ESTADUAL 1.229, DE 27 DE JUNHO DE 1997 (ACRE) E LEI 725 DE 9 DE JUNHO DE 1997, ENTRE OUTRAS INFORMAÇÕES PERINENTES AO ACORDO.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/303/303_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO SECRETÁRIO DE EDUCAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/291/291_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO A PRESIDENTE DA CAERD, INFORMAÇÕES A CERCA DA IMPLANTAÇÃO DA REDE DE ÁGUA NO DISTRITO DE NOVA CALIFORNIA, VISTA ALEGRE DO ABUNÃ, FORTALEZA DO ABUNÃ, JACY-PARANÁ E UNIÃO BANDEIRANTES, DO MUNICÍPIO DE PORTO VELHO/RO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/268/268_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO RESPOSTA À INDICAÇÃO Nº 105/07, DE 13 DE MARÇO DE 2007, QUE TRATA DA NECESSIDADE DE CRIAÇÃO E IMPLANTAÇÃO DA POLICIA MILITAR RODOVIÁRIA ESTADUAL.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL SOLICITE INFORMAÇÕES DA CERON - CENTRAIS ELÉTRICAS DE RONDÔNIA S.A. QUANTO À COBRANÇA DE COSIP DE PRODUTORES RURAIS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/305/305_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO GOVERNADOR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>PROFESSOR DANTAS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA APOIAR O ACONTECIMENTO NACIONAL DOS POVOS INDÍGENAS DENOMINADO "ACAMPAMENTO TERRA LIVRE".</t>
   </si>
   <si>
     <t>CMADS - Comissão de Meio Ambiente e Desenvolvimento Sustentável</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/271/271_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO IBAMA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/317/317_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA DEBATER SOBRE AS DIFICULDADES DA DEFENSORIA PÚBLICAS DO ESTADO.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/287/287_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER REALIZAÇÃO DE AUDIENCIA PUBLICA PARA TRATAR DE ASSUNTOS INERENTES À ESCOLA DO LEGISLATIVO E AO DEPARTAMENTO MEDICO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/279/279_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO GOVERNADOR DO ESTADO.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/269/269_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PODER EXECUTIVO À CERCA DE VERBAS PUBLICITÁRIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/277/277_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A TRANFORMAÇÃO DE SESSÃO ORDINÁRIA DO DIA 13/08/08 EM AUDIÊNCIA PÚBLICA PARA DISCUTIR POLÍTICAS PÚBLICAS PARA A JUVENTUDE.</t>
   </si>
   <si>
     <t>VALTER ARAUJO, NEODI, TIZIU JIDALIAS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/294/294_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIENCIA PUBLICA PARA TRATAR DA PORNOGRAFIA E TEMAS COMO PEDOFILIA, ESTUPRO, ABORTO E INFANTICIDIO NAS ALDEIAS INDÍGENAS.</t>
   </si>
   <si>
     <t>VALTER ARAUJO, TIZIU JIDALIAS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/296/296_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PUBLICA PARA DISCUTIR A SITUAÇÃO DOS PROPRIETÁRIOS DE TERRAS DA ÁREA ONDE SERÁ CONSTRUÍDA A USINA HIDRELÉTRICA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/298/298_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA A ALTERAÇÃO DA DATA DE REALIZAÇÃO DA AUDIENCIA PUBLICA DO DIA 06/08/08, PARA DISCUTIR A SITUAÇÃO DOS MORADORES ATINGIDOS PELA USINA HIDRELÉTRICA DE SANTO ANTÔNIO, PARA UMA DATA A SER AGENDADA PORTERIORMENTE.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/289/289_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA QUE SEJA ORGANIZADA AUDIÊNCIA PÚBLICA NESTA CASA DE LEIS PARA DELIBERAÇÃO SOBRE LINHA DE TRANSMISSÃO DE CORRENTE ALTERNADA, PROVENIENTES DA INSTALAÇÃO DAS USINAS HIDRELETRICAS DO RIO MADEIRA, BEM COMO POLÍTICA FLORESTAL PARA RONDÔNIA.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/465/465_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO GOVERNADOR DO ESTADO, SOLICITANDO CÓPIA DA PUBLICAÇÃO DAS PESSOAS QUE RECEBEM CARGO DE DIREÇÃO SUPERIOR - CDS DA ADMINISTRAÇÃO PÚBLICA DIRETA, INDIRETA OU FUNDACIONAL.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/457/457_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A SECRETÁRIA DE ESTADO DA EDUCAÇÃO, REFERENTE AO PROJETO DENOMINADO DE "AMIGOS DA ESCOLA".</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/466/466_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXMO SENHOR PREFEITO MUNICIPAL DE PORTO VELHO, QUE VIABILIZE JUNTO A SECRETARIA MUNICIPAL DE REGULARIZAÇÃO FUNDIÁRIA E HABITAÇÃO, A RELAÇÃO DE TODOS OS MUNÍCIPES, ENDEREÇOS E NÚMEROS DE REGISTROS DA ESCRITURA PÚBLICA, BENEFICIADOS PELO PROGRAMA DE REGULARAÇÃO FUNDIÁRIA.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/1468/1468_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/1468/1468_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E INSTAURAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO, PARA AVERIGUAÇÃO DE INDICÍCIOS DE CATEL NO PAGAMENTO DO LEITE AOS PRODUTORES DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/439/439_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AOS CARTÓRIOS DE REGISTRO DE IMÓVEIS DE PORTO VELHO, FORNECER A RELAÇÃO DE TODOS OS MUNÍCIPES, ENDEREÇOS E NÚMEROS DE REGISTROS DA ESCRITURA PÚBLICA, BENEFICIADOS PELO PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/467/467_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, SOLICITAR JUNTO A MESA - MADEIRA ENERGIA S/A, INFORMAÇÕES QUANTO À TOTALIDADE DAS CONTRATAÇÕES E SUAS FUNÇÕES, NOS TERMOS DA LEI Nº 1843, DE 28 DE DEZEMBRO DE 2007, APROVADA POR ESTA CASA.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/468/468_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO TRIBUNAL REGIONAL ELEITORAL, INFORMAÇÕES QUANTO À DATA DE REALIZAÇÃO DA CONSULTA PLEBISCITÁRIA PARA A REGIÃO DA PONTA DO ABUNÃ.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/469/469_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO TRIBUNAL REGIONAL ELEITORAL, INFORMAÇÕES QUANTO À DATA DE REALIZAÇÃO DA CONSULTA PLEBISCITÁRIA, OBJETIVANDO A INCORPORAÇÃO/DESMEMBRAMENTO DOS MUNICÍPIOS DE NOVA BRASILÂNDIA D'OESTE E SÃO MIGUEL DO GUAPORÉ/RO.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/474/474_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA BANCADA FEDERAL / COMISSÃO MISTA ORÇAMENTO.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/470/470_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO A SEDAM, CÓPIA DO RELATÓRIO DE TODO TRABALHO REALIZADO NA RESERVA DE JACI-PARANÁ, QUANTO AO CADASTRAMENTO, ENTRE OUTROS LEVANTAMENTOS PARA MANUTENÇÃO DOS PRODUTORES ALI JÁ INSTALADOS.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/511/511_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA DISCUTIR O SANEAMENTO BÁSICO E AS PRIVATIZAÇÕES MUNICIPAIS DA CAERD.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/512/512_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES JUNTO AO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA SOBRE OS PROCEDIMENTOS ADOTADOS REFERENTE À MUDANÇA DE LOCAL DA CONSTRUÇÃO DA USINA DO RIO MADEIRA E QUAIS OS MOTIVOS QUE LEVARAM A DISCORDÂNCIA DESTA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/21/21_texto_integral.doc</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/21/21_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">VETO PARCIAL AO PROJETO DE LEI COMPLEMENTAR Nº 059/08, DE AUTORIA DO PODER EXECUTIVO, QUE "DIPÕES SOBRE O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/43/43_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI QUE "ALTERA O ARTIGO 1° DA LEI N° 1.863, DE 16 DE JANEIRO DE 2008".</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/51/51_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROEJTO DE LEI QUE "UNIFICA, PARA EFEITO DO TRANSPORTE ESCOLAR, O CALENDÁRIO DO INÍCIO DAS AULAS NO PRIMEIRO E SEGUNDO SEMESTRE DA CADA ANO LETIVO NO ESTADO DE RONDÔNIA, NO ÂMBITO MUNICIPLA E ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/62/62_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI QUE "AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR ATÉ O MONTANTE DE R$ 8.524.897,80, EM FAVOR DA SECRETARIA DE ESTADO DO PLANEJAMENTO E COORDENAÇÃO GERAL-SEPLAN, DA SECRETARIA DE ESTADO DA EDUCAÇÃO-SEDUC, DO FUNDO ESTADUAL DE SAÚDE-FES, DA SECRETARIA DE ESTADO DA AGRICULTURA, PRODUÇÃO E DO DESENVOLVIMENTO ECONÔMICO E SOCIAL-SEPAES, DA SECRETARIA DE ESTADO DO ESPORTE, CULTURA E DO LAZER-SECEL E DA SECRETARIA DE ESTADO DE ASSITÊNCIA SOCIAL-SEAS".</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/76/76_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI QUE "ALTERA, SUPRIME E ACRESCENTA DISPOSITIVOS DA LEI COMPLEMENTAR N° 94, DE 03 DE NOVEMBRO DE 1993 - CÓDIGO DE ORGANIZAÇÃO E DIVISÃO JUDICIÁRIA DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/77/77_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI QUE "ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 254, DE 14 DE JANEIRO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/94/94_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI COMPLEMENTAR N° 085, QUE "DÁ NOVA REDAÇÃO E ACRESCENTA DISPOSITIVO À LEI COMPLEMENTAR N° 326, 10 NOVEMBRO 2005"</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/232/232_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N° 265/08, DE AUTORIA DO PODER EXECUTIVO QUE "DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2009"</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/233/233_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI COMPLEMENTAR N° 100/08, DE AUTORIA DO PODER EXECUTIVO QUE "CRIA, NO ÂMBITO DO PODER EXECUTIVO ESTADUAL, A SECRETARIA DA AGRICULTURA, PECUÁRIA E REGULARIZAÇÃO FUNDIÁRIA - SEAGRI, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/316/316_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N° 307/08, DE AUTORIA DO PODER EXECUTIVO QUE "DISPÕE SOBRE OS CURSOS DE FORMAÇÃO DE SARGENTOS PM E CURSOS DE FORMAÇÃO DE CABOS PM DA POLÍCIA MILITAR DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/325/325_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI QUE DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI COMPLEMENTAR N° 326, DE 10 DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/419/419_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI QUE "DISPÕE SOBRE O FUNDO DE INFORMATIZAÇÃO, EDIFICAÇÃO E APERFEIÇOAMENTO DOS SERVIÇOS JUDICIÁRIOS - FUJU, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/420/420_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI QUE "ALTERA DISPOSITIVOS DA LEI Nº 435, DE 27 DE SETEMBRO DE 1992".</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/451/451_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N° 364/08 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "INSTITUI O ESTATUTO DA JUVENTUDE NO AMBITO DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/505/505_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 441/08 DE AUTORIA DO PODER EXECUTIVO QUE "ALTERA DISPOSITIVOS DA LEI Nº 1067, DE 19 DE ABRIL DE 2002, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/506/506_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 439/08, DE AUTORIA DO PODER EXECUTIVO, QUE "AUTORIZA O PODER EXECUTIVO A PROCEDER À CONTRATAÇÃO DE PROFISSIONAIS MÉDICOS, POR TEMPO DETERMINADO, PARA ATENDER NECESSIDADES TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO".</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/22/22_texto_integral.doc</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/22/22_texto_integral.doc</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 176/07, QUE "DISPÕE SOBRE A AUTORIZAÇÃO PARA O PARCELAMENTO ADMINISTRATIVO DOS CRÉDITOS DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DO ESTADO DE RONDÔNIA - DETRAN/RO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/31/31_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI QUE "DISCIPLINA A INSTALAÇÃO DE MEDIDORES DIVERSOS, NA FORMA QUE MENCIONA".</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/32/32_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR QUE "CRIA NA ESTRUTURA DA FUNDAÇÃO DE ASSISTNCIA SOCIAL DO ESTADO DE RONDÔNIA - FASER".</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/38/38_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI QUE "DISPÕE SOBRE EMPREENDIMENTOS NAS BACIAS MANANCIAIS".</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/50/50_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI QUE "DISPOE SOBRE A CRIAÇÃO DE CARGOS DO QUADRO DE PESSOAL DE PRIMEIRA INSTÂNCIA JURISDICIONAL DO PODER JUDICIÁRIO DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/231/231_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR N° 088/08, QUE "ACRESCENTA, ALTERA E REVOGA DISPOSITIVOS NA LEI COMPLEMENTAR N° 365, DE 6 DE FEVEREIRO DE 2007"</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/452/452_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 390/08 DE AUTORIA DO DEPUTADO VALTER ARAÚJO QUE "OBRIGA AS INSTITUIÇÕES DE ENSINO A EMITIREM A CÉDULA DE IDENTIDADE ESTUDANTIL".</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/450/450_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 342/08 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "ALTERA DISPOSITIVO DA LEI N° 1.063, DE 10 DE ABRIL DE 2002.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/479/479_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 055/07 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "DISPÕE SOBRE O TRANSPORTE GRATUITO E OBRIGATÓRIO DE MILITARES DO ESTADO DE RONDÔNIA FARDADOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/499/499_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº  354/08 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "DISPÕE SOBRE A COMUNICAÇÃO DO VENCIMENTO DA CARTEIRA NACIONAL DE HABILITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/500/500_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 349/08 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAR AOS CONSUMIDORES OS TRIBUTOS INCIDENTES SOBRE O PREÇO FINAL DAS MERCADORIAS E SERVIÇOS."</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/501/501_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 383/08 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "TORNA OBRIGATÓRIO QUE AS OPERADORAS DE CARTÕES DE CRÉDITO E DÉBITO, NO ÂMBITO DO ESTADO DE RONDÔNIA, DISPONIBILIZEM A FOTO DIGITALIZADA NOS CARTÕES DE CRÉDITO E DÉBITO DO CONSUMIDOR ALÉM DAS IDENTIFICAÇÕES JÁ EXISTENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/502/502_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL  AO PROJETO DE LEI Nº 351/08 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "OBRIGA OS FORNECEDORES DE SERVIÇOS CONTINUADOS A ENVIAR POR ESCRITO A INFORMAÇÃO QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/503/503_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº  345/08 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "OBRIGA AS ADMINISTRADORAS DE CARTÕES DE CRÉDITO, NO ÂMBITO DO ESTADO DE RONDONIA,  A INFORMAR O QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/504/504_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 396/08 DE AUTORIA DO DEPUTADO WILBER COIMBRA QUE "ISENTA O CIDADÃO DESEMPREGADO E OS PORTADORES DE NECESSIDADES ESPECIAIS DO PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS PROMOVIDOS PELOS ÓRGÃOS PÚBLICOS DO ESTADO DE RONDÔNIA."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4617,67 +4617,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/26/26_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/20/20_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/19/19_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/15/15_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/18/18_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/16/16_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/17/17_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/25/25_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/12/12_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/13/13_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/21/21_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/22/22_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/504/504_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/26/26_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/20/20_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/19/19_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/15/15_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/18/18_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/16/16_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/17/17_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/25/25_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/12/12_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/13/13_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/21/21_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/22/22_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2008/504/504_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H431"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="63.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>