--- v0 (2025-12-18)
+++ v1 (2026-04-12)
@@ -54,3572 +54,3572 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição e Justiça e de Redação</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1111/1111_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1111/1111_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O NOME DO SENHOR ANTÔNIO FRANCELINO DOS SANTOS, PARA O CARGO DE DEFENSOR PÚBLICO GERAL.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EZEQUIEL NEIVA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/592/592_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO LEGISLATIVO A JUIZA SANDRA APARECIDA SILVESTRE DE FRIAS.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VALTER ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A REALIZAÇÃO DE CONSULTA PLEBISCITÁRIA RELATIVA À CRIAÇÃO DO MUNICÍPIO DE EXTREMA DE RONDÔNIA.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>TIZIU JIDALIAS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/748/748_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO ESTADO DE RONDÔNIA AO SENHOR LUIZ INÁCIO LULA DA SILVA, PRESIDENTE DA REPÚBLICA FEDERATIVA DO BRASIL.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ALEX TESTONI</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/749/749_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA A SENHORA MINISTRA DILMA ROUSSEFF.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>WILBER COIMBRA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/646/646_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE HORA AO MÉRITO AO TENENTE CORONEL PM DELNER FREIRE.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/647/647_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO LEGISLATIVO AO TEN. CEL. PM EVILÁSIO SILVA SENA JÚNIOR.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/648/648_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO CAPITÃO PM JOSÉ ITAMIR DE ABREU.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MIGUEL SENA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE "HONRA AO MÉRITO", EM HOMENAGEM PÓSTUMA AO DR. RICARDO ANTÔNIO SANTANA DE AGUIAR.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/659/659_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO TEN. PM. AUGUSTO PRUDENTE DE ALMEIDA.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO MAJOR PM RILDO JOSÉ FLORES.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO LEGISLATIVO AO SUB TEN PM CARLOS ANTÔNIO SANTOS ESTIMA.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/669/669_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO HONORÍFICO DE "CIDADÃO DO ESTADO DE RONDÔNIA" AO PADRE ENZO MANGANO.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>KAKÁ MENDONÇA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/780/780_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "HONRA AO MÉRITO" AO MAJOR PM DARCY HRYCYNA.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>DANIELA AMORIM</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/683/683_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DO ESTADO DE RONDÔNIA À SENHORA MARIA DA PENHA FERNANDES.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/817/817_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE "CIDADÃO DO ESTADO DE RONDÔNIA" AO DEPUTADO FEDERAL DE RONDÔNIA DOUTOR MANOEL FERREIRA.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/750/750_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "HONRA AO MÉRITO" AO ESCRITOR MATIAS ALVES MENDES.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/818/818_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENHOR IVO NARCISO CASSOL.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>LUIZ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE TÍTULO HONORÍFICO DE "HONRA AO MÉRITO" AO SENHOR  FERNANDO JOSÉ SOARES PINTO.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1114/1114_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1114/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE "HONRA AO MÉRITO" AO SENHOR SORRIVAL DE LIMA.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Coletiva</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENADOR MÃO SANTA.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENADOR EXPEDITO JUNIOR.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENADOR JOSÉ AGRIPINO.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENADOR ARTHUR VIRGÍLIO.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÕNIA AO SENADOR JAYME CAMPOS.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO SENADOR VALDIR RAUPP.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO DO ESTADO DE RONDÔNIA AO CONSELHEIRO DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA, SR. VALDIVINO CRISPIM DE SOUZA.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE "HONRA AO MÉRITO" A DRª HELMA SANTANA AMORIM.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ARTIGO 11 E ACRESCENTA O ART. 70-A À LEI COMPLEMENTAR Nº 326, DE 11 DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>Defensoria Pública do Estado</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1º DO ARTIGO 7º, DA LEI COMPLEMENTAR Nº 117, DE 4 DE NOVEMBRO DE 1994, ALTERADA PELA LEI COMPLEMENTAR 357, DE 26 DE JULHO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>Ministério Público</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE ASSESSORES JURÍDICOS PARA COMPOR O QUADRO ADMINISTRATIVO DO MINISTÉRIO PÚBLICO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 93, DE 03 DE NOVEMBRO DE 1993, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/912/912_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO ESTADUAL DE ACOMPANHAMENTO, CONTROLE SOCIAL, COMPROVAÇÃO E FISCALIZAÇÃO DOS RECURSOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - FUNDEB.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/915/915_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE A SECRETARIA DA CASA MILITAR, CRIA O GABINETE MILITAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/916/916_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 1º, DA LEI COMPLEMENTAR Nº 328, DE 13 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>Amauri dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/601/601_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO, NO ARTIGO 3º DA LEI COMPLEMENTAR Nº 316, DE 6 DE JULHO DE 2005.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/919/919_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DAS LEIS COMPLEMENTARES NºS 332 E 333, AMBAS DE 27 DE DEZEMBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/921/921_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO ARTIGO 16, DA LEI COMPLEMENTAR Nº 224, DE 4 DE JANEIRO DE 2000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/606/606_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO À LEI COMPLEMENTAR Nº 292, DE 29 DE DEZEMBRO DE 2003, PARA INSTITUIR O COMITÊ GESTOR MUNICIPAL DO FITHA.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/923/923_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 374, DE 9 DE MAIO DE 2007.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/</t>
+    <t>http://sapl.al.ro.leg.br/media/</t>
   </si>
   <si>
     <t>CRIA AS ESTRUTURAS ADMINISTRATIVAS DO TRIBUNAL PLENO, DAS CÂMARAS E DA VICE-PRESIDÊNCIA, CRIA AS SECRETARIAS REGIONAIS DE CONTROLE EXTERNO DE VILHENA, CACOAL, JI-PARANÁ E ARIQUEMES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA, ACRESSCENTA, REVOGA, DÁ NOVA REDAÇÃO E INSTITUI NOVOS DISPOSITIVOS DA LEI COMPLEMENTAR Nº 369, DE 22 DE FEVEREIRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 93, DE 03 DE NOVEMBRO DE 1993, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZÇAÃO E FUNCIONAMENTO DA PROCURADORIA-GERAL DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA, NA FORMA DO ART. 253 DA CONSTITUIÇÃO ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 3º DA LEI COMPLEMENTAR Nº 303, DE 26 DE JULHO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/926/926_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA ORGANIZAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS CIVIS E MILITARES DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Poder Judiciário</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 3º DO ART. 61 DO CÓDIGO DE ORGANIZAÇÃO JUDICIÁRIA DO ESTADO DE RONDÔNIA, INSTITUIDO PELA LEI COMPLEMENTAR Nº 94, DE 3 DE DEZEMBRO DE 1993.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/946/946_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 366, DE 6 DE FEVEREIRO DE 2007.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI COMPLEMENTAR Nº 376, DE 22 DE MAIO DE 2007, E REPRISTINA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 326, DE 10 DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 296, DE 16 DE JANEIRO DE 2004.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/956/956_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 13 E ANEXO II, DA LEI COMPLEMENTAR Nº 250, DE 21 DE DEZEMBRO DE 2001.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/965/965_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR Nº 292, DE 29 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/968/968_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O INSTITUTO DE COLONIZAÇÃO E TERRAS DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/969/969_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA O INCISO III, DO ARTIGO 24, DA LEI COMPLEMENTAR Nº 333, DE 27 DE DEZEMBRO DE 2005._x000D_
 </t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/975/975_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS REGIÕES DE PLANEJAMENTO E GESTÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/731/731_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INSTALAÇÃO DE BALANÇAS, TIPO MECÂNICA, PELAS EMPRESAS MATADOUROS E MATADOUROS FRIGORÍFICOS ESTABELECIDOS NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/567/567_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO EVANGÉLICA DE ASSISTÊNCIA SOCIAL DE ARIQUEMES - RO.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/901/901_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 14, DA LEI Nº 950, DE 22 DE DEZEMBRO DE 2000, QUE INSTITUIU O IMPOSTO  SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES - IPVA.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/909/909_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 688, DE 27 DE DEZEMBRO DE 1996, PARA ADEQUÁ-LA ÀS ALTERAÇÕES PROMOVIDAS NA LEI COMPLEMENTAR FEDERAL Nº 87, DE 13 DE SETEMBRO DE 1996, ALTERADA PELA LEI COMPLEMENTAR FEDERAL Nº 122, DE 12 DE DEZEMBRO DE 2006.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>MARCOS DONADON</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/571/571_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO EDUCACIONAL DIMENSÃO, COM SEDE NO MUNICÍPIO DE CEREJEIRAS.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>NERI FIRIGOLO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/569/569_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO TREVO DA BR - 399.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/573/573_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E AMIGOS DE AUTISTA DE RONDÔNIA - AMA/RO, COM SEDE NA CIDADE DE PORTO VELHO.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/574/574_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 1º DO ART. 47 DO DECRETO-LEI 09-A, DE 09 DE MARÇO DE 1982, COM A REDAÇÃO DADA PELA LEI 305, DE 07 DE JANEIRO DE 1991.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/575/575_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APOIO PROFISSIONAL A ENTIDADES NÃO GOVERNAMENTAIS QUE ATUAM NA ASSISTÊNCIA E RECUPERAÇÃO DE DEPENDENTES QUÍMICOS NO ÂMBITO DO ESTADO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/576/576_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO AOS PASSAGEIROS DO SEGURO POR ACIDENTE DE TRÂNSITO POR PARTE DAS EMPRESAS DE TRANSPORTE COLETIVO QUE OPERAM NO ESTADO.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/577/577_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O FORNECIMENTO OBRIGATÓRIO DE EXTRATO CONSOLIDADO ANUAL DOS PAGAMENTOS EFETUADOS PELOS USUÁRIOS DE EMPRESAS DE SERVIÇOS PUBLICOS ATUANTES NO ESTADO.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/910/910_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 2.000.000,00 EM FAVOR DA COORDENADORIA GERAL DE APOIO A GOVERNADORIA - CGAG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/911/911_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI OS INCISOS IV E V, AO ARTIGO 22, DA LEI Nº 1659, DE 8 DE AGOSTO DE 2006.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/585/585_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DE DEVOLUÇÃO DO VALOR ALUSIVO A MATRÍCULA, EM CASO DE DESISTÊNCIA DO CURSO PELO ALUNO.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>MAURINHO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/586/586_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BRASILEIRA DE ASSISTÊNCIA, EDUCAÇÃO E CULTURA ABAEC.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>EUCLIDES MACIEL</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/587/587_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBE O CORTE RESIDENCIAL DO FORNECIMENTO DE ÁGUA E ENERGIA ELÉTRICA PELAS CONCESSIONÁRIAS POR FALTA DE PAGAMENTO, NOS DIAS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>NEODI</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/588/588_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RONDONIENSE DE MUNICÍPIOS - AROM.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/589/589_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO AO § 2º DO ART. 101, DO DECRETO-LEI 09-A, RENUMERA SEUS INCISOS E ALTERA DENOMINAÇÃO DO ESTATUTO DA PMRO.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/732/732_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE INCENTIVO À APICULTURA DO ESTADO DE RONDÔNIA - PROMEL DE RONDÔNIA - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/590/590_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A DISPONIBILIDADE DE OPÇÃO BANCÁRIA PARA PERCEBIMENTO DE SALÁRIO.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/591/591_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS HOSPITAIS PÚBLICOS OU PARTICULARES A COMUNICAREM ÀS DELEGACIAS DE POLICIAS MAIS PRÓXIMAS, SOBRE OS ATENDIMENTOS DE CASOS DE MULHERES, CRIANÇAS E ADOLESCENTES VÍTIMAS DE AGRESSÃO FÍSICA REALIZADOS EM SEUS PRONTO-SOCORROS.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/913/913_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR EM CARÁTER TEMPORÁRIO, PROFESSORES PARA ATUAR NO ENSINO MÉDIO DAS ESCOLAS ESTADUAIS, CONFORME O CONVÊNIO Nº 850012/2006 E, PROFESSORES PARA ATUAR NO ENSINO FUNDAMENTAL DA REDE ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/733/733_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DO ESTADO A PROMOVER ANÁLISE ESTRUTURAL COMPLETA NAS ESCOLAS ESTADUAIS.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/734/734_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE QUE A SERASA, O SPC E QUAISQUER OUTROS ÓRGÃOS DE CADASTRO NEGATIVOS SEJAM OBRIGADOS A COMUNICAR AO CONSUMIDOR, POR CARTA REGISTRADA NA MODALIDADE DE AVISO DE RECEBIMENTO (AR), QUANDO DA NEGATIVAÇÃO DE SEU NOME.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULA A CONCESSÃO DE TÍTULO DE UTILIDADE PÚBLICA A INSTITUIÇÕES DE NATUREZA PRIVADA E DE INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIAPÕE SOBRE A PROTEÇÃO DA SAÚDE DOS CONSUMIDORES NOS ESTABELECIMENTOS COMERCIAIS QUE OFERTAM A LOCA~ÇÃO E RESPECTIVO ACESSO A JOGOS DE COMPUTADOR EM REDE LOCAL, CONHECIDOS COMO LAN HOUSE - LOCAL DE ÁREA NETWORK, E SEUS CORRELATOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/595/595_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 150, DE 06 DE MARÇO DE 1987, COM REDAÇÃO DADA PELA LEI Nº 676, DE 27 DE NOVEMBRO DE 1996.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/596/596_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA A DEFICIENTE FÍSICO PRIORIDADE DE VAGA EM ESCOLA PÚBLICA PRÓXIMA DA RESIDÊNCIA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/597/597_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A OBRIGATORIEDADE DE APRESENTAÇÃO EM LIBRAS (LINGUA BRASILEIRA DE SINAIS), PARA AS PUBLICIDADES INSTITUCIONAIS E DE UTILIDADE PÚBLICA, VEICULADAS A NÍVEL ESTADUAL.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/598/598_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O APOIO PROFISSIONAL, AOS CONSELHOS TUTELARES.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/599/599_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 28 DA LEI 1063, DE 10 DE ABRIL DE 2002.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/914/914_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR PARA ATENDER, EXCLUSIVAMENTE, DESPESAS DE CAPITAL ATÉ O VALOR DE R$ 8.550.000,00 PARA REFORÇO DE DOTAÇÕES CONSIGNADAS NO VIGENTE ORÇAMENTO.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/917/917_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR O IMÓVEL QUE ESPECIFICA AO DEPARTAMENTO ESTADUAL DE TRÂNSITO DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/918/918_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TÉRMINO DO PROCESSO DE LIQUIDAÇÃO E EXTINÇÃO DE ESTATAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/602/602_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FECHAMENTO DE ESTABELECIMENTOS COMERCIAIS QUE TENHAM MÁQUINAS CAÇA-NÍQUEIS.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/603/603_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IDENTIFICAÇÃO CIVIL DOS ESTUDANTES MATRICULADOS NA REDE PÚBLICA ESTADUAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/604/604_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE DISTRITO INDUSTRIAL MARECHAL RONDON - O IMÓVEL DE DOMÍNIO E PROPRIEDADE DO GOVERNO DO ESTADO DE RONDÔNIA, DESTINADO A ABRIGAR O DISTRITO INDUSTRIAL DE PORTO VELHO, AS MARGENS DA BR 364 KM 17 - MATRÍCULA PÚBLICA NÚMERO 016521.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/922/922_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 688, DE 27 DE DEZEMBRO DE 1996, PARA EXTINGUIR O TERMO DE RETIFICAÇÃO E REGULAR O ADITAMENTO A AUTO DE INFRAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/607/607_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA ISENÇÃO DE TAXAS INERENTE EMISSÃO DE CARTEIRA DE IDENTIDADE.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/608/608_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO A EMISSÃO DE NOTA FISCAL DE ENTRADA DE MERCADORIA NAS OPERAÇÕES DE COMPRA EFETIVADAS POR DESMONTES - FERROS-VELHOS E SUCATAS.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/609/609_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE NO ENSINO MÉDIO DA REDE PÚBLICA ESTADUAL, DA INCLUSÃO NA GRADE CURRICULAR DA DISCIPLINA INTRODUÇÃO AO ESTUDO DO DIREITO.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/610/610_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS INSTITUIÇÕES DE ENSINO DO ESTADO DE 5ª A 8ª SERIES A CONTEMPLAREM EM SUA PROPOSTA PEDAGÓGICA, ESTUDOS SOBRE A PROSTITUIÇÃO INFANTIL, NO SENTIDO DE ORIENTAÇÃO.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/924/924_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1375, DE 17 DE AGOSTO DE 2004.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/611/611_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRANSPORTE GRATUITO E OBRIGATÓRIO DE MILITARES DO ESTADO DE RONDÔNIA FARDADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ISENTAR O IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MERCADORIAS E SOBRE PRESTAÇÃO DE SERVIÇOS DE TRANSPORTES INTERESTADUAL E INTERMUNICIPAL - ICMS, O CONSUMO RESIDENCIAL DE ENRGIA ELÉTRICA DOS USUÁRIOS INTEGRANTES DA SUBCLASSE DE BAIXA RENDA, ASSIM DEFINIDOS NA LEGISLAÇÃO FEDERAL E PELOS ÓRGÃOS REGULADORES.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>PROFESSOR DANTAS</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTENSÃO DO PROHACAP AO PESSOAL DE APOIO E ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/615/615_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE MUDANÇA DO NOME DO PALÁCIO TEOTÔNIO VILELA.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/616/616_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE NOS CASOS DE EDIÇÃO, REDAÇÃO E IMPRESSÃO DE LIVROS E APOSTILAS ESCOLARES PARA A DISTRIBUIÇÃO NA REDE DE ENSINO ESTADUAL, A CONTRATAÇÃO DE EMPRESAS QUE NÃO TENHA EM SEUS QUADROS DE PROFISSIONAIS EDUCADORES, HISTORIADORES, PEDAGOGOS, ESCRITORES, JORNALISTA QUE POSSUAM NOTÓRIO CONHECIMENTO SOBRE A NOSSA HISTÓRIA, NOSSOS ASPECTOS CULTURAIS, SOCIAIS, AMBIENTAIS, GEOGRÁFICOS E A FORMAÇÃO PIONEIRA DE _x000D_
 RONDÔNIA.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/617/617_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO ESTADUAL DE SAÚDE DO TRABALHADOR.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/618/618_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CONSELHO DAS ASSOCIAÇÕES E COOPERATIVAS DO MÉDIO E BAIXO MADEIRA-CONACOBAM.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>JESUALDO PIRES</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/620/620_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA AS ALÍNEAS "A" E "B" INCISO I DA TABELA I, DA LEI Nº 301, DE 21/12/1990.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>CHICO PARAÍBA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/622/622_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A SOCIEDADE CIVIL BRASILEIRA VIDA NOVA - LINHA 15 PA JOANA D'ARC II E III.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/624/624_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI Nº 1.742, DE 28 DE MARÇO DE 2007, QUE DETERMINA A INSTALAÇÃO DE BALANÇA MECÂNICA NOS FRIGORIFICOS E MATADOUROS.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO-ALIMENTAÇÃO PARA OS SERVIDORES DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/625/625_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE MADEIRA APREENDIDA NO ESTADO DE RONDÔNIA PARA A CONSTRUÇÃO DE CASAS POPULARES E SEDE DE ENTIDADES FILANTRÓPICAS.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE PASSAGENS E PRÊMIOS DE MILHAGENS AÉREAS ADVINDAS DE RECURSOS PÚBLICOS NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/627/627_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE IDENTIFICAÇÃO DOS FREQUENTADORES DE CASAS NOTURNAS LOCALIZADAS NO ESTADO DE RONDÔNIA, É DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/628/628_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEDA A INSTALAÇÃO DE EMPREENDIMENTOS NAS BACIAS MANANCIAIS.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSÍDIO DA CARREIRA DO DEFENSOR PÚBLICO DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/629/629_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PELADEIROS E AMADORES DO ESTADO DE RONDÔNIA - ASPEAR.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>LUIZINHO GOEBEL</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/745/745_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RODOVIA ATAÍDE JOSÉ DA SILVA, A RODOVIA RO-391, QUE LIGA A BR-364 AO MUNICÍPIO DE CHUPINGUAIA/RO.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/744/744_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMUNICAÇÃO DE OBESIDADE INFANTIL AS AUTORIDADES COMPETENTES.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/743/743_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESTADUAL "SAÚDE DEZ, OBESIDADE ZERO".</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/742/742_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE QUE OS SERVIÇOS DE LANCHES NAS UNIDADES EDUCACIONAIS PÚBLICAS E PRIVADAS QUE ATENDAM À EDUCAÇÃO BÁSICA, LOCALIZADAS NO ESTADO, DEVERÃO OBEDECER A PADRÕES DE QUALIDADE NUTRICIONAL E DE VIDA INDISPENSÁVEIS À SAÚDE DOS ALUNOS.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/741/741_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>O GOVERNO DO ESTADO ESTÁ AUTORIZADO A CRIAR GRUPO DE TRABALHO INTERDISCIPLINAR COM A FINALIDADE DE ELABORAÇÃO DE PROGRAMAS ESTADUAL DE COMBATE À OBESIDADE, PREVENTIVA E CURATIVA, DA FORMA ABAIXO.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/746/746_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS HORTIGRANJEIROS - ASPROHOVAS.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/747/747_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O SPORT CLUB GENUS DE PORTO VELHO LTDA - GENUS.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/779/779_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DA LINHA 24 DO PROJETO DE ASSENTAMENTO JOANA D'ARC III - ASPROJANAS.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/635/635_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RODOVIA VEREADOR JUCELINO CARDOSO DE JESUS A RO 133 QUE DÁ ACESSO AO DISTRITO DE NOVA COLINA, EM JI-PARANÁ.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/636/636_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL EMERSON JAIRO FREITAG BOIADEIRO A ESCOLA NOVA BRASÍLIA, EM JI-PARANÁ.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/637/637_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELE A OBRIGATORIEDADE DE DIVULGAÇÃO NAS PLACAS ALUSIVAS A OBRAS PÚBLICAS, INFORMAÇÃO SOBRE A APROVAÇÃO PELO PODER LEGISLATIVO DO ESTADO DE RONDÔNIA DOS RECURSOS ORÇAMENTÁRIOS UTILIZADOS.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/638/638_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RODOVIA CÉSAR FILHO CASSOL A RO-370, MAIS CONHECIDA COMO ESTRADA DO BOI, QUE LIGA OS MUNICÍPIOS DA ZONA DA MATA AOS MUNICÍPIOS DO CONE SUL DO ESTADO.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/639/639_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 68 DE 09 DE DEZEMBRO DE 1992, QUE DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO ESTADO DE RONDÔNIA, DAS AUTARQUIAS E DAS FUNDAÇÕES PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/925/925_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ATÉ O MONTANTE DE R$ 1.303.954,51 EM FAVOR DO FUNDO DE DESENVOLVIMENTO INSTITUCIONAL DO TRIBUNAL DE CONTAS DO ESTADO DE RONDÔNIA - FDI/TCE-RO.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE CRÉDITO CIDADÃO DE RONDÔNIA - ACRECID.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/645/645_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES E RURAL DE NITERÓI MÉDIO MADEIRA PORTO VELHO - RO.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/927/927_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DO DISPOSTO NA LEI Nº 1572, DE 13 DE JANEIRO DE 2006.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/650/650_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS ESTABELECIMENTOS VOLTADOS AO ENTRETENIMENTO A DISPONIBILIZAR ASSENTOS ESPECIAIS PARA PESSOAS OBESAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/651/651_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E DÁ NOVA REDAÇÃO AO § 2º DO ART. 1º DA LEI Nº 552, DE 14 DE JANEIRO DE 1994, QUE ASSEGURA AOS ESTUDANTES O PAGAMENTO DE MEIA-ENTRADA EM ESPETÁCULOS ESPORTIVOS, CULTURAIS E DE LAZER.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/928/928_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO ESTADO DE RONDÔNIA, PARA O PERÍODO DE 2008-2011, NOS TERMOS DO ARTIGO 135, § 3º, INCISO III, DA CONSTITUIÇÃO ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/929/929_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2008.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/652/652_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/653/653_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A LIGA DESPORTIVA E CULTURA DO BAIRRO NACIONAL.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/654/654_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DOS MORADORES E AMIGOS DO BAIRRO AREAL.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/655/655_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A UNIÃO ESTADUAL DOS ESTUDANTES - U.E.E./RO.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/656/656_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO MINISTERIAL DE AÇÃO INTERADA - AMAI</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/657/657_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE CRISTÃOS PARA AÇÃO NA RUA - ACRIAR.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/931/931_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA, ACRESCENTA E SUPRIME DISPOSITIVOS DA LEI Nº 1761, DE 31 DE JULHO DE 2007.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/930/930_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDE BENEFÍCIO DA LEI Nº 1068, DE 19 DE ABRIL DE 2002.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/658/658_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO ESTADO, O "DIA DO MESTIÇO", RECONHECENDO COMO GRUPO ÉTNICO-RACIAL, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA ESTADUAL DE QUALIFICAÇÃO DE MÃO-DE-OBRA DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI Nº 1762/2007.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/947/947_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COBRANÇA POR SUBSTITUIÇÃO TRIBUTÁRIA DO ICMS INCIDENTE SOBRE OPERAÇÕES COM AS MERCADORIAS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/948/948_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE PASSAGENS E PRÊMIOS DE MILHAGENS ADVINDAS DE RECURSOS PÚBLICOS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/949/949_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O MONTANTE DE R$ 53.800,00 EM FAVOR DO INSTITUTO DE PESOS E MEDIDAS - IPEM.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/950/950_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ESPECIAL E CRIAÇÃO DO PROGRAMA DE TRABALHO, ATÉ O MONTANTE DE R$ 500.000,00 EM FAVOR DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>VALDIVINO TUCURA</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A CONGREGAÇÃO EVANGÉLICA LUTERANA PAZ.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE SÃO CAMILO.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/668/668_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE E CASA DE APOIO CARIDADE E FÉ.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/952/952_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/953/953_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR PARA O ATENDIMENTO DE DESPESAS CORRENTES E DE CAPITAL DA SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA E DEFESA DA CIDADANIA - SESDEC, ATÉ O MONTANTE DE R$ 8.000.000,00 (OITO MILHÕES DE REAIS).</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA FUNÇÕES GRATIFICADAS NO ÂMBITO DA DEFENSORIA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/954/954_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DO ANEXO II DA LEI COMPLEMENTAR Nº 224, DE 4 DE JANEIRO DE 2000, QUE DISPÕE SOBRE OS CARGOS DE DIREÇÃO SUPERIOR DA JUNTA COMERCIAL DO ESTADO DE RONDÔNIA - JUCER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/955/955_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO DE PRODUTIVIDADE PARA OS SERVIDORES DA JUNTA COMERCIAL DO ESTADO DE RONDÔNIA - JUCER.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/670/670_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE A BÍBLIA SAGRADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/672/672_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE BURITIS - RO - APAE.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/671/671_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CULTURAL ESPERANÇA - ACESP, DO MUNICÍPIO DE NOVA BRASILÂNDIA DO OESTE/RO.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/957/957_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE OS CRÉDITOS DE PEQUENO VALOR PARA OS FINS PREVISTO NO ARTIGO 100, § 3º, DA CONSTITUIÇÃO FEDERAL E ART. 87 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITORIAS E FIXA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/958/958_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NA LEI Nº 688, DE 27 DE DEZEMBRO DE 1995, QUE INSTITUIU O IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MARCADORIAS E SOBRE PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE ESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÃO - ICMS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/959/959_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 912, DE 12 DE JULHO DE 2000.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/960/960_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 2.475.000,00 PARA REFORÇO DE DOTAÇÕES CONSIGNADAS NO VIGENTE ORÇAMENTO EM FAVOR DA AGÊNCIA DE DEFESA SANITIÁRIA AGROSILVOPASTORIL DO ESTADO DE RONDÔNIA - IDARON.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/961/961_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO BANCO DE TECIDOS OCULARES HUMANOS DE RONDÔNIA - BORO, NO ÂMBITO DA SECRETARIA DO ESTADO DA SAÚDE - SESAU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/962/962_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A EMISSÃO DE NOTA FISCAL DE ENTRADA DE MERCADORIA NAS OPERAÇÕES DE COMPRA EFETIVADAS POR ESTABELECIMENTOS QUE COMERCIALIZAM MATERIAIS USADOS E SUCATAS E A MANUTENÇÃO DE CADASTRO DOS FORNECEDORES.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/673/673_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RODOVIA ESTADUAL 429 DE MARCELO VALICHEE DE ANDRADE.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/674/674_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEDA O ASSÉDIO MORAL NO TRABALHO, NO ÂMBITO DOS ÓRGÃOS, REPARTIÇÕES OU ENTIDADES DA ADMINISTRAÇÃO CENTRALIZADA, AUTARQUIAS, FUNDAÇÕES, EMPRESAS PÚBLICAS E SOCIEDADES DE ECONOMIA MISTA, DO PODER LEGISLATIVO, EXECUTIVO OU JUDICIÁRIO DO ESTADO DE RONDÔNIA, INCLUSIVE CONCESSIONÁRIAS E PERMISSIONÁRIAS DE SERVIÇOS ESTADUAIS DE UTILIDADE OU INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/675/675_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE DOS IDOSOS DE CACOAL - ABIC, NO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/677/677_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DO MUNICÍPIO PRIMAVERA DE RONDÔNIA - APAE(RO).</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/676/676_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA LINHA 05 - ASPROL 05, COM SEDE NO MUNICÍPIO DE CACOAL/RO.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/678/678_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A UNIÃO DOS VOLUNTÁRIOS DO ESTADO DE RONDÔNIA - UVERON.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/963/963_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE RONDÔNIA PARA O EXERCÍCIO FINANCEIRO DE 2008.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/679/679_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A INSTITUIÇÃO SOCIAL PIA - SOCIEDADE FILHAS DE SÃO PAULO - PAULINAS.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/680/680_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE EMPREENDIMENTOS NAS BACIAS MANANCIAIS.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/681/681_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA LINHA 03 - APR3, COM SEDE NO MUNICÍPIO DE CACOAL/RO.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/682/682_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA RENASCER.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/684/684_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CRITÉRIO PARA CONCESSÃO DE INCENTIVOS FISCAIS, TRIBUTÁRIOS, LOGISTICOS, ESTRUTURAIS E LOCACIONAIS ÀS EMPRESAS ENVOLVIDAS DIRETA OU INDIRETAMENTE NA CONSTRUÇÃO DAS USINAS DO RIO MADEIRA.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/685/685_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA ASSOCIAÇÃO DOS PRODUTORES CHACAREIROS DO MUNICÍPIO DE RIO CRESPO - ASPROC.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RODOVIA PASTOR SEVERO ANTONIO DE ARAÚJO  A RO 135 QUE LIGA A CIDADE DE JI-PARANÁ AO DISTRITO DE NOVA LONDRINA.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/751/751_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DO BAIRRO COSTA E SILVA MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DO QUADRO DE PESSOAL DA PRIMEIRA INSTÂNCIA JURISDICIONAL DO PODER JUDICIÁRIO DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A INSTALAÇÃO DE MEDIDORES DIVERSOS, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/966/966_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NORMAS PARA A COBRANÇA DE TAXAS DE SERVIÇOS PRESTADOS PELO DEPARTAMENTO DE OBRAS E SERVIÇOS PÚBLICOS - DEOSP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/970/970_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER DOAÇÃO DE IMÓVEL HAVIDO POR EXTINÇÃO DA COMPANHIA DE DESENVOLVIMENTO URBANO E RURAL DE RONDÔNIA - CDHUR, PARA QUITAÇÃO DE DÉBITOS DA EMPRESA COMPANHIA DE PROCESSAMENTO DE DADOS DO ESTADO DE RONDÔNIA - CEPRORD E COMPANHIA DE ABASTECIMENTO, ARMAZENS GERAIS E ENTREPOSTOS DE RONDÔNIA - CAGERO, JUNTO AO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/971/971_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR BENS QUE TENHAM SIDO ADQUIRIDOS, PRODUZIDOS E/OU CONSTRUÍDOS ATRAVÉS DE RECURSOS PROVENIENTES DA CELEBRAÇÃO DE CONVÊNIOS.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/972/972_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ESPECIAL E CRIA ELEMENTO DE DESPESA, ATÉ O MONTANTE DE R$ 100.000,00 EM FAVOR DOS RECURSOS SOB A SUPERVISÃO DA SEFIN - RS/SEFIN.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/973/973_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE, DEFINE E DISCIPLINA A PISCICULTURA NO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/167/167_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RODOVIA ESTADUAL RO-470, TRECHO OURO PRETO À VALE DO PARAÍSO DE RODOVIA PASTOR ERMELINNO ALVES DE ARAUJO.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/168/168_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RODOVIA ESTADUAL RO-470, NO TRECHO QUE LIGA OURO PRETO DO OESTE AO MUNICÍPIO DE MIRANTE DA SERRA DE RODOVIA PADRE SIOVO CAMAIONI</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/169/169_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA LINHA 155 - ASPORESPE - DO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/170/170_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA LINHA 203 - ASPROL - DO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/171/171_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DO RIO BOA VISTA - ASPRORIO - DO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/172/172_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS COLINA VERDE - ASPROCOV - DO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/173/173_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA LINHA 80 - ASPROR-80, DO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/174/174_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS BOA NOVA - ASPRUBON - DO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/175/175_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA LINHA 166- ASPROR - DO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/176/176_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DE BOA ESPERANÇA- ASPRUBE - DO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/177/177_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS SÃO MATEUS DE AJUDA MÚTUA - ASPRUSMAM - DO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/178/178_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS BOM PRINCÍPIO- ASBOP - DO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/182/182_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RURAL FLOR DA MATA - ARFLAM - DO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/179/179_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA LINHA 18-19 DA BR 364- DO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/180/180_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA LINHA 12/81- ASPROR - DO MUNICÍPIO DE OURO PRETO DO OESTE.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/183/183_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPROGRAMAR O SALDO PROVENIENTE DA LEI N° 1.686, DE 15 DE DEZEMBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/184/184_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR BENS QUE TENHAM SIDO ADQUIRIDOS, PRODUZIDOS E/OU CONSTRUÍDOS ATRAVÉS DE RECURSOS PROVENIENTES DO PLANO AGROPECUÁRIO E FLORESTAL DE RONDÔNIA - PLANAFLORO, ORIUNDOS DO ACORDO DE PROJETO E ACORDO DE EMPRÉSTIMO N°03444/BR/BANCO MUNDIAL.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/138/138_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/139/139_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRECENTA § 7° AO ARTIGO 1° DA LEI N° 552, DE 14 DE JANEIRO DE 1994.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/140/140_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A LIGA RONDONIENSE DE KARATÊ-DO SHOTOKAN LIRKA, COM SEDE NA CIDADE DE PORTO VELHO - RO.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 3º DO ARTIGO 80 DO REGIMENTO INTERNO - RESOLUÇÃO Nº 32, DE AGOSTO DE 1990.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1169/1169_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1169/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A RESOLUÇÃO Nº 109/05 E REVOGA A RESOLUÇÃO Nº 128/06.                                                                          </t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1140/1140_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO-TRANSPORTE PARA O EXERCÍCIO DO MANDATO PARLAMENTAR, DÁ NOVA REDAÇÃO A DISPOSITIVO DA RESOLUÇÃO Nº 109/2005 E REVOGA A RESOLUÇÃO Nº 112/2005.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/572/572_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA SESSÃO ORDINÁRIA EM SESSÃO ESPECIAL.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/578/578_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA SESSÃO ESPECIAL DO MOVIMENTO PRÓ-RONDÔNIA.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 198 E ACRESCENTA O ARTIGO 28-A AO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/579/579_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS AO REGIMENTO INTERNO, APROVADO PELA RESOLUÇÃO Nº 32, DE 21 DE AGOSTO DE 1990.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>CFC - Comissão de Fiscalização e Controle</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 2º DO ARTIGO 29 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/594/594_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO REGIMENTO INTERNO, ESTABELECENDO AS REGRAS PARA ELEIÇÃO E VACÂNCIA DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1146/1146_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1146/1146_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MESA DIRETORA A INSTITUIR E DISCIPLINAR A CONCESSÃO DE VERBA INDENIZATÓRIA E AUXÍLIOS AOS DEPUTADOS, PARA COBRIR DESPESAS NO EXERCÍCIO DO MANDATO PARLAMENTAR, DE ACORDO COM ATOS DA CÂMARA DOS DEPUTADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/600/600_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT E AO § 2º DO ARTIGO 188 DO REGIMENTO INTERNO E ACRESCENTA O § 3º AO MESMO ARTIGO.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/621/621_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1147/1147_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E REGULAMENTA A CONCESSÃO DE PREMIAÇÕES CULTURAIS, ARTÍSTICAS, CIENTÍFICAS, DESPORTIVAS E OUTRAS, CONSIGNADAS NO ORÇAMENTO DA ASSEMBLÉIA LEGISLATIVA, ATRAVÉS DE TERMO DE COOPERAÇÃO.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/649/649_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TRAJE PARA ACESSO À GALERIA PARA ASSISTIR ÀS SESSÕES PLENÁRIAS DA ASSEMBLÉIA LEGISLTIVA DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1170/1170_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DO REGIMENTO INTERNO, APROVADO PELA RESOLUÇÃO Nº 32, DE AGOSTO DE 1990.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1148/1148_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1148/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E REGULAMENTA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA ENTRE A ASSEMBLÉIA LEGISLATIVA DO ESTADO E INSTITUIÇÃO FINANCEIRA PÚBLICA OU PRIVADA.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1149/1149_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DA ASSEMBLÉIA LEGISLATIVA DO ESTADO A MODALIDADE DE LICITAÇÃO DENOMINADA PREGÃO, PARA AQUISIÇÃO DE BENS E SERVIÇOS COMUNS.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 147/07 DE 09 DE AGOSTO DE 2007.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO AOS SERVIDORES DAS ÁREAS LEGISLATIVA E ADMINSITRATIVA CONVOCADOS PARA TRABALHAR NAS SESSÕES LEGISLATIVAS EXTRAORDINÁRIAS.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Proposta de Emenda Constitucional</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 1º DO ARTIGO 104, DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 252 E AO ARTIGO 10 DA ADCT DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/568/568_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA-SE O ART. 64 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/570/570_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 4º E ACRESCENTA O § 5º DO ARTIGO 11 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/702/702_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 20-A, DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/593/593_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVO DA CONSTITUIÇÃO ESTADUAL, QUE TRATA DA ELEIÇÃO DA MESA DIRETORA DA ASSEMBLÉIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/605/605_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ART. 264 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/619/619_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/623/623_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO AO ATO DAS DIPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/840/840_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARÁGRAFO ÚNICO DO ARTIGO 249 DA CONSTITUIÇÃO DO ESTADO E O ARTIGO 44 E SEUS PARÁGRAFOS DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 20-A DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 4º E ACRESCENTA O § 5º AO ARTIGO 11 DA CONSTITUIÇÃO ESTADUAL, DISCIPLINANDO O EXERCÍCIO DE CARGOS EM COMISSÃO DOS ÓRGÃOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO ESTADO.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO AO ARTIGO 136 DA CONSTITUIÇÃO ESTADUAL, PARA VEDAR A REALIZAÇÃO DE DESPESAS COM AUXÍLIO-MORADIA.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/967/967_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O § 3º DO ARTIGO 76 E DÁ NOVA REDAÇÃO AOS ARTIGOS 135 E 189 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/974/974_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A PARÁGRAFOS E ACRESCE § 4º AO ARTIGO 28 DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/349/349_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA TRATAR DA DIVISÃO TERRITORIAL DO ESTADO</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/350/350_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA DISCUTIR A LEI Nº 11.445 DE 05 DE JANEIRO DE 2007.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/362/362_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A PRESIDÊNCIA DESTA CASA DE LEIS, QUANTO A LEGALIDADE DE INSTALAR UMA CPI PARA AVERIGUAR ASSUNTOS CORRELATOS A SINDICATOS.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/363/363_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO DEPARTAMENTO ESTADUAL DE TRÂNSITO/DETRAN.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/351/351_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA TRATAR DA IMPLEMENTAÇÃO DA SAÍDA DO PACÍFICO, NO DIA 11 DE ABRIL, ÀS 14:00 H, NO PLENÁRIO DESTA CASA.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/364/364_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA SEJA ENCAMINHADO OFÍCIO AO DNIT SOLICITANDO INFORMAÇÕES ACERCA DA RECUPERAÇÃO PERMANENTE DA BR 364 ENTRE VILHENA E PORTO VELHO.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/397/397_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES JUNTO AO COMANDO GERAL DA POLÍCIA MILITAR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/398/398_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PODER JUDICIÁRIO, NO QUE CONCERNE À COBRANÇA DE TAXA NOS CARTÓRIOS DO PODER JUDICIÁRIO EM TODO O ESTADO.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/352/352_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA DISCUTIR AS QUESTÕES FUNDIÁRIAS NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/408/408_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDA A DELEGADA TITULAR DA DPCA PARA PRESTAR ESCLARECIMENTOS NESTE PLENÁRIO.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/366/366_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PODER EXECUTIVO, NO SENTIDO DE ENCAMINHAR PARA ESTA CASA DE LEIS, RELAÇÃO DAS LEIS APROVADAS POR ESTE PODER E PROMULGADAS, COM IMPERATIVO DE REGULAMENTAÇÃO, E QUE AINDA NÃO FORAM REGULAMENTADAS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/367/367_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO MINISTÉRIO PÚBLICO ESTADUAL, SOBRE LIXO HOSPITAR.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/368/368_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PODER EXECUTIVO, SOBRE O TOTAL DA ARRECADAÇÃO DO FUNDO ESTADUAL DE FEBRE AFTOSA - FEFA, NOS ÚLTIMOS QUATRO ANOS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/369/369_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PODER EXECUTIVO, SOBRE FUNCIONÁRIOS COMISSIONADOS E SERVIDORES PERMANENTES DO DETRAN.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/358/358_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA TRATAR SOBRE O SISTEMA PRISIONAL DO ESTADO.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1438/1438_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1438/1438_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONSTITUIÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>DOUTOR ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/353/353_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA DISCUTIR A SEGURANÇA PÚBLICA NO ESTADO.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/370/370_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO À CERON INFORMAÇÕES QUANTO AOS VALORES DE ICMS, ISS E CIP ARRECADADOS MENSALMENTE DOS ÚLTIMOS 05 (CINCO) ANOS EM CADA MUNICÍPIO, ALÉM DA DATA DE IMPLANTAÇÃO NO ESTADO E MUNICÍPIOS.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/371/371_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PODER EXECUTIVO ACERCA DO MONTANTE DOS RECURSOS APLICADOS NA MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO, POR MUNICÍPIO E POR ATIVIDADE, RELATIVOS AOS ÚLTIMOS 04 ANOS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/372/372_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO À SECRETARIA DE ESTADO DE FINANÇAS, INFORMAÇÕES QUANTO AO VALOR DE ICMS RECOLHIDO MENSALMENTE DA CERON E DA CAERD DOS ÚLTIMOS 05 (CINCO) ANOS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/373/373_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO À CAERD INFORMAÇÕES QUANTO AOS VALORES DE ICMS E ISS ARRECADADOS MENSALMENTE DOS ÚLTIMOS 05 (CINCO) ANOS EM CADA MUNICÍPIO, E A DATA DE IMPLANTAÇÃO DESTA INSTITUIÇÃO NO ESTADO E MUNICÍPIOS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/354/354_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA DISCUTIR O PROBLEMA DA OBESIDADE.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/394/394_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA AO ÓRGÃO COMPETENTE, INFORMAÇÕES SOBRE A FREQÜÊNCIA DOS SERVIÇOS DE TRANSPORTE DE PRODUTOS AGRÍCOLAS DOS RIBEIRINHOS NO MUNICÍPIO DE PORTO VELHO.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/374/374_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES JUNTO À CENTRAIS ELÉTRICAS DE RONDÔNIA S/A - CERON E À ASSOCIAÇÃO RONDONIENSE DE MUNICÍPIOS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/375/375_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PRESIDENTE DO TRIBUNAL DE CONTAS DO ESTADO, SOBRE O TOTAL DA ARRECADAÇÃO DA TAXA RECOLHIDAPELO CORPO DE BOMBEIROS NOS ÚLTIMOS TRÊS ANOS E QUAL A DESTINAÇÃO DO RECURSO ARRECADADO.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/376/376_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>REUQER INFORMAÇÕES AO PODER EXECUTIVO ESTADUAL, SOBRE O PROJETO DE MACANIZAÇÃO AGRÍCOLA - PROMEC.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/377/377_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES JUNTO À SECRETARIA DE ESTADO DA AGRICULTURA, PRODUÇÃO E DESENVOLVIMENTO ECONÔMICO E SOCIAL - SEAPES, SOBRE O PROJETO SEMEAR DO GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/378/378_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES JUNTO A SECRETARIA DE ESTADO DA SAÚDE, QUANTO AO ANDAMENTO DAS OBRAS DOS HOSPITAIS DE VALE DO ANARI, SÃO FRANCISCO DO GUAPORÉ, VALE DO PARAÍSO, SÃO FELIPE DO OESTE E URUPÁ, INCLUSIVE A PREVISÃO DA DATA DE CONCLUSÃO, INSTALAÇÃO DE EQUIPAMENTOS E SE A RESPONSABILIDADE DA ADMINISTRAÇÃO DESSES HOSPITAIS SERÁ DO ESTADO.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/379/379_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO À CERON INFORMAÇÕES QUANTO A INTERLIGAÇÃO DA REDE DE ENERGIA ELÉTRICA ENTRE JACY-PARANÁ E UNIÃO BANDEIRANTES.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/380/380_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA SEJA REITERADO PEDIDO DE INFORMAÇÕES AO PODER JUDICIÁRIO, CONCERNENTE À COBRANÇA DE TAXA PARA EXPEDIÇÃO DE CERTIDÕES CÍVEIS E CRIMINAIS NOS CARTÓRIOS DO PODER JUDICIÁRIO EM TODO O ESTADO.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇOES AO DIRETOR DO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER ACERCA DA RO 471 QUE LIGA O MUNICÍPIO DE MINISTRO ANDREAZZA À BR 364.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/355/355_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCORRER SOBRE A IMPLANTAÇÃO DO COMPLEXO DAS HIDRELÉTRICAS DO MADEIRA. </t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/382/382_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO GOVERNADOR DO ESTADO SOBRE O DETRAN.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/383/383_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE ESTADO DO DESENVOLVIMENTO AMBIENTAL, AS INFORMAÇÕES ABAIXO DISCRIMINADAS COM RELAÇÃO AO PROJETO DE CRIAÇÃO DE PEIXES EM TANQUES-REDE NA COLONIA Z-4, NO MUNICÍPIO DE COSTA MARQUES.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/384/384_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DO DESENVOLVIMENTO AMBIENTAL AS INFORMAÇÕES ABAIXO DISCRIMINADAS RELATIVAS AO 2º ACORDO FEITO COM O GOVERNO FEDERAL/MINISTÉRIO DO MEIO AMBIENTE SOBRE A LEI DE ZONEAMENTO SÓCIO-ECONÔMICO ECOLÓGICO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/385/385_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO SECRETÁRIO EXECUTIVO DA EMATER.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/386/386_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES À DIRETORIA DA COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA ACERCA DE REAJUSTES NA TARIFA DO ABASTECIMENTO DE AGUA EM RONDÔNIA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/387/387_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE ESTADO DO DESENVOLVIMENTO AMBIENTAL, AS INFORMAÇÕES ABAIXO DISCRIMINADAS COM RELAÇÃO AO PROJETO DE CRIAÇÃO DE PEIXES EM TANQUES-REDE NA COLÔNIA Z4, NO MUNICÍPIO DE COSTA MARQUES.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/388/388_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/389/389_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À EMATER-RO QUE ENCAMINHE A ESTE PODER LEGISLATIVO DOCUMENTO E INFORMAÇÕES SOBRE A COMPRA DE RESFRIADORES DE LEITE ADQUIRIDOS ATRAVÉS DE CONVÊNIO SEAPES/EMATER.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/390/390_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PLENÁRIO DESTA CASA DE LEIS, CÓPIA DO LEVANTAMENTO FUNDIÁRIO REALIZADO PELA AGÊNCIA DE DEFESA SANITÁRIA AGROSILVOPASTORIL DO ESTADO - IDARON, A PEDIDO DESTA MESMA INSTITUIÇÃO QUE REQUER.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/356/356_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA DISCUTIR SOBRE A PREVENÇÃO DA CRIMINALIDADE JUVENIL.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PRORROGAÇÃO DA COMISSÃO PARLAMENTAR DE INQUÉRITO, PARA APURAR POSSÍVEIS IRREGULARIDADES NA ATUAÇÃO DO SINDICATO DOS TRABALHADORES EM EDUCAÇÃO - SINTERO, NA AÇÃO DE ISONOMIA.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/359/359_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA SEJA ORGANIZADA UMA AUDIÊNCIA PÚBLICA NESTA CASA DE LEIS CUJO TEMA SERÁ A CONSTRUÇÃO DO GASODUTO URUCU/PORTO VELHO.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>CHAM - Comissão de Habitação e Assuntos Municipais</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/361/361_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR ASSUNTO RELACIONADO AO DESENVOLVIMENTO ECONÔMICO DO ESTADO.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/360/360_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA TRATAR DE ASSUNTOS RELACIONADOS AO PLC Nº 122, DE 2006 ("LEI DA HOMOFOBIA") QUE TRAMITA NO SENADO FEDERAL, NO DIA 11 DE OUTUBRO DE 2007, ÀS 09:00H, NO PLENÁRIO DESTA CASA.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1440/1440_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PRORROGAÇÃO DA COMISSÃO PARLAMENTAR DE INQUÉRITO, PARA APURAR POSSÍVEIS IRREGULARIDADES NA ATUAÇÃO DO SINDICATO DOS TRABALHADORES EM  EDUCAÇÃO - SINTERO, NA AÇÃO DE ISONOMIA.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>RIBAMAR ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/357/357_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA DA ASSEMBLÉIA LEGISLATIVA QUE SEJA MARCADA DATA PARA AUDIÊNCIA PÚBLICA SOBRE O TRÂNSITO EM RONDÔNIA.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/391/391_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES À DIRETORIA DA COMPANHIA DE ÁGUAS E ESGOTOS DE RONDÔNIA ACERCA DE REAJUSTE NA TARIFA DO ABASTECIMENTO DE ÁGUA EM RONDÔNIA.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/392/392_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO GOVERNO DO ESTADO, QUANTO AOS DÉBITOS A SEREM PAGOS PELA ADMINISTRAÇÃO ESTADUAL, RELATIVOS A PRECATÓRIOS.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1467/1467_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1467/1467_texto_integral.pdf</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/393/393_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DAS CÂMARAS MUNICÍPAIS DOS MUNICÍPIOS DE ARIQUEMES, JI-PARANÁ, CACOAL, PIMENTA BUENO E VILHENA.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/976/976_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 579/06, DE AUTORIA DO PODER EXECUTIVO QUE "ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE RONDÔNIA PARA O EXERCÍCO DE 2007".</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/981/981_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA, ACRESCENTA E REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 228, DE 10 DE JANEIRO DE 2000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/994/994_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA ESTRUTURA ORGANIZACIONAL AO DEPARTAMENTO ESTADUAL DE TRÂNSITO DO ESTADO DE RONDÔNIA - DETRAN/RO, NOS MOLDES DO CÓDIGO DE TRÂNSITO BRASILEIRO - CTB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA PESCA PROFISSIONAL NAS BACIAS HIDROGRÁFICAS DOS RIOS GUAPORÉ E MAMORÉ NO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2008.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFOS AO ARTIGO 3º DA LEI Nº 1729, DE 19 DE ABRIL DE 2007, QUE TRATA DA PESCA PROFISSIONAL NAS BACIAS HIDROGRÁFICAS DOS RIOS GUAPORÉ E MAMORÉ.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/980/980_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ESTATUTO DA MICROEMPRESA E EMPRESA DE PEQUENO PORTE NO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/991/991_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ADICIONAL DE INSALUBRIDADE, PERICULOSIDADE OU POR ATIVIDADES PENOSAS, AOS INTEGRANTES DA CARREIRA DE MILITARES DO ESTADO, NA FUNÇÃO DE GUARDA, NAS UNIDADES PRISIONAIS DO SITEMA PENITENCIÁRIO ESTADUAL.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/992/992_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER A AMPLIAÇÃO DA LICENÇA MATERNIDADE ÀS SERVIDORAS PÚBLICAS DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/993/993_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA ESTADUAL, A MODALIDADE DE LICITAÇÃO DENOMINADA PREGÃO, PARA AQUISIÇÃO DE BENS E SERVIÇOS COMUNS, E DISPÕE SOBRE A CRIAÇÃO DE HOMEPAGE NA INTERNET, PELO TRIBUNAL DE CONTAS DO ESTADO, PARA DIVULGAÇÃO DOS DADOS E INFORMAÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/995/995_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PREÇOS MÍNIMOS DE ARROBA DE GADO E DO LITRO DE LEITE A SEREM PRATICADOS PELAS EMPRESAS DOS RAMOS FRIGORÍFICOS E LATICÍNIOS, BENEFICIÁRIAS DO PROGRAMA DE INCENTIVO TRIBUTÁRIO.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/996/996_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE RONDÔNIA E REESTRUTURA O QUADRO DE PESSOAL E O PLANO DE CARREIRAS, CARGOS E REMUNERAÇÃO DOS SEUS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/997/997_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI COMPLEMENTAR Nº 326, DE 10 DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/998/998_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONTRATO DIDÁTICO, PEDAGÓGICO E DISCIPLINAR A SER, OBRIGATORIAMENTE, INSTITUÍDO PELAS ESCOLAS PÚBLICAS.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/999/999_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PRAZO PARA A PUBLICAÇÃO DE NOMEAÇÃO DE CARGO EM COMISSÃO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO ESTADO.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PERCENTUAL ANUAL PARA PAGAMENTO DE PRECATÓRIOS E A REALIZAÇÃO DE LEILÃO PARA LIQUIDAÇÃO DESSES TÍTULOS.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 1º DO ARTIGO 47 DO DECRETO-LEI 06-A, DE 09 DE MARÇO DE 1982, COM A REDAÇÃO DADA PELA LEI Nº 305, DE 07 DE JANEIRO DE 1991.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O FORNECIMENTO OBRIGATÓRIO DE EXTRATO CONSOLIDADO ANUAL DOS PAGAMENTOS EFETUADOS PELOS USUÁRIOS DE EMPRESAS DE SERVIÇOS PÚBLICOS ATUANTES NO ESTADO.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 2º DO ARTIGO 101, DO DECRETO-LEI Nº 09-A E ADEQUA NOMENCLATURA DO MILITAR DE ESTADO, NOS TERMOS DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA AS ALÍNEAS "A" E "B" INCISOS I DA TABELA I, DA LEI Nº 301, DE 21 DE DEZEMBRO DE 1990.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 150, DE 06 DE MARÇO DE 1987, COM REDAÇÃO DADA PELA LEI Nº 676, DE 27 DE NOVEMBRO DE 1996.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMPREENDIMENTOS NAS BACIAS MANANCIAIS.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO AO ARTIGO 3º DA LEI COMPLEMENTAR Nº 316, DE 6 DE JULHO DE 2005.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE QUE OS SERVIÇOS DE LANCHES NAS UNIDADES EDUCACIONAIS PÚBLICAS E PRIVADAS QUE ATENDAM À EDUCAÇÃO BÁSICA, LOCALIZADAS NO ESTADO, DEVERÃO OBEDECER A PADRÕES DE QUALIDADE NUTRICIONAL E DE VIDA, INDISPENSÁVEIS À SAÚDE DOS ALUNOS.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1066/1066_texto_integral.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3923,67 +3923,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1066/1066_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ro.leg.br/media/./sapl/public/materialegislativa/2007/1066/1066_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H329"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>